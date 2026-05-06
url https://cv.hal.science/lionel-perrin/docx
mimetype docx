--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -100,589 +100,589 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organozinc Reagents in Solution: Insights from Ab Initio Molecular Dynamics and X-ray Absorption Spectroscopy</w:t>
+                <w:t xml:space="preserve">Mn-Catalyzed Regioselective Alkene Hydrosilylation: From Mechanism Investigation to the Design of a Pre-Catalyst Candidate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Rio</w:t>
+                <w:t xml:space="preserve">Ming-Yu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Pessemesse</w:t>
+                <w:t xml:space="preserve">Naïme Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Cascella</w:t>
+                <w:t xml:space="preserve">Alejandra Zuluaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Adrien Payard</w:t>
+                <w:t xml:space="preserve">Antoine Frot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eve L Perrin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (30), pp.15774-15782. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (19), pp.16840-16850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c02580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c04086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406148v1</w:t>
+                <w:t xml:space="preserve">hal-05406152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Zn- and Mg-based chain transfer agents in coordinative chain transfer polymerizations of olefins for enhanced control and activity</w:t>
+                <w:t xml:space="preserve">Gallium-catalyzed recycling of silicone waste with boron trichloride to yield key chlorosilanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Desgranges</w:t>
+                <w:t xml:space="preserve">Nam Đức Vũ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludmilla Verrieux</w:t>
+                <w:t xml:space="preserve">Aurélie Boulegue-Mondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Lancenet</w:t>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baulu</w:t>
+                <w:t xml:space="preserve">Joséphine Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
+                <w:t xml:space="preserve">Mickaël Boste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (4), pp.484-491. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388 (6745), pp.392-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4py01220h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adv0919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904654v1</w:t>
+                <w:t xml:space="preserve">hal-05396446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn-Catalyzed Regioselective Alkene Hydrosilylation: From Mechanism Investigation to the Design of a Pre-Catalyst Candidate</w:t>
+                <w:t xml:space="preserve">Association of Zn- and Mg-based chain transfer agents in coordinative chain transfer polymerizations of olefins for enhanced control and activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming-Yu Chen</w:t>
+                <w:t xml:space="preserve">Ariane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïme Soulé</w:t>
+                <w:t xml:space="preserve">Ludmilla Verrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Zuluaga</w:t>
+                <w:t xml:space="preserve">Victor Lancenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Frot</w:t>
+                <w:t xml:space="preserve">Nicolas Baulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Vivien</w:t>
+                <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (19), pp.16840-16850. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (4), pp.484-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5c04086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4py01220h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406152v1</w:t>
+                <w:t xml:space="preserve">hal-04904654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallium-catalyzed recycling of silicone waste with boron trichloride to yield key chlorosilanes</w:t>
+                <w:t xml:space="preserve">Organozinc Reagents in Solution: Insights from Ab Initio Molecular Dynamics and X-ray Absorption Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nam Đức Vũ</w:t>
+                <w:t xml:space="preserve">Jordan Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Boulegue-Mondière</w:t>
+                <w:t xml:space="preserve">Quentin Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Durand</w:t>
+                <w:t xml:space="preserve">Michele Cascella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Munsch</w:t>
+                <w:t xml:space="preserve">Pierre-Adrien Payard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Boste</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Eve L Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 388 (6745), pp.392-400. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (30), pp.15774-15782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adv0919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c02580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396446v1</w:t>
+                <w:t xml:space="preserve">hal-05406148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alloy Reorganization and Dynamics in Group-10-Metal–Gallium Nanoparticles under Reactive Atmospheres: Impact on Local Environment and Reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pérochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -690,51 +690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Copéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ève L Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Adrien Payard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 147 (26), pp.22498-22508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -781,51 +781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computed versus experimental energy barriers in solution: Influence of the type of the density functional approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -892,429 +892,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding Light on the Hidden Roles of Lithium in the Nickel-Catalyzed Cross-Coupling of Aryl Ethers</w:t>
+                <w:t xml:space="preserve">Ir-Na Cooperativity Controls the Diastereoselectivity of Borrowing Hydrogen C-C Alkylation on Isosorbide: Synthesis Methodology and Mechanistic Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haosheng Liang</w:t>
+                <w:t xml:space="preserve">Jordan François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andryj Borys</w:t>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ève L Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Hevia</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maïwenn Jacolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c06647⟩</w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (19), pp.4732-4739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3QO00700F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285601v1</w:t>
+                <w:t xml:space="preserve">hal-04285559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ir-Na Cooperativity Controls the Diastereoselectivity of Borrowing Hydrogen C-C Alkylation on Isosorbide: Synthesis Methodology and Mechanistic Investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">We Already Know Everything about Oxidative Addition to Pd(0) - Do We?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haosheng Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan François</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordan Rio</w:t>
+                <w:t xml:space="preserve">Marie-Eve Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ève L Perrin</w:t>
+                <w:t xml:space="preserve">Luca Perego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïwenn Jacolot</w:t>
+                <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (19), pp.4732-4739. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (17), pp.11399-11421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3QO00700F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.3c01943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04285559v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">We Already Know Everything about Oxidative Addition to Pd(0) - Do We?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Shedding Light on the Hidden Roles of Lithium in the Nickel-Catalyzed Cross-Coupling of Aryl Ethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haosheng Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andryj Borys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hevia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Adrien Payard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (17), pp.11399-11421. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (36), pp.19989-19999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.3c01943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c06647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285596v1</w:t>
+                <w:t xml:space="preserve">hal-04285601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel-Catalyzed Trifluoromethylselenolation of Aryl and Alkenyl-Triflates: Scope and Mechanism</w:t>
               </w:r>
@@ -1428,1740 +1428,1740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-Catalyzed Homocoupling of Boronic Acids: A focus on B-to-Cu and Cu-to-Cu Transmetalations</w:t>
+                <w:t xml:space="preserve">Cationic Phenoxyimine Complexes of Yttrium: Synthesis, Characterization, and Living Polymerization of Isoprene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Salamé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
+                <w:t xml:space="preserve">Alexis Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Verrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27217517⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (15), pp.2106-2118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.2c00238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836058v2</w:t>
+                <w:t xml:space="preserve">hal-03760068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of selective divalent chain transfer agents for coordinative chain transfer polymerization of ethylene and its copolymerization with butadiene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
+                <w:t xml:space="preserve">Unveiling the conformational landscape of achiral all- cis tert -butyl β-peptoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Angelici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholus Bhattacharjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pypec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jouffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2py00155a⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (40), pp.7907-7915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2OB01351G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721638v2</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–Reactivity Relationship of Organozinc and Organozincate Reagents: Key Elements towards Molecular Understanding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Salt-Enhanced Oxidative Addition of Iodobenzene to Pd: An Interplay Between Cation, Anion, and Pd–Pd Cooperative Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haosheng Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre‐adrien Payard</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Adrien Payard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202200906⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (20), pp.7935-7944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836027v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt-Enhanced Oxidative Addition of Iodobenzene to Pd: An Interplay Between Cation, Anion, and Pd–Pd Cooperative Effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Copper-Catalyzed Homocoupling of Boronic Acids: A focus on B-to-Cu and Cu-to-Cu Transmetalations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Salamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00565⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (21), pp.7517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27217517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836033v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836058v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the conformational landscape of achiral all- cis tert -butyl β-peptoids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Didierjean</w:t>
+                <w:t xml:space="preserve">Design of selective divalent chain transfer agents for coordinative chain transfer polymerization of ethylene and its copolymerization with butadiene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Poradowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Verrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2OB01351G⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (14), pp.1970-1977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2py00155a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836056v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721638v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic Phenoxyimine Complexes of Yttrium: Synthesis, Characterization, and Living Polymerization of Isoprene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure–Reactivity Relationship of Organozinc and Organozincate Reagents: Key Elements towards Molecular Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐adrien Payard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (15), pp.2106-2118. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.2c00238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202200906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760068v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block Copolymers Based on Ethylene and Methacrylates Using a Combination of Catalytic Chain Transfer Polymerisation (CCTP) and Radical Polymerisation</w:t>
+                <w:t xml:space="preserve">Monocationic Bis-Alkyl and Bis-Allyl Yttrium Complexes: Synthesis, 89Y NMR Characterization, Ethylene or Isoprene Polymerization, and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Baffie</w:t>
+                <w:t xml:space="preserve">Alexis D. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Patias</w:t>
+                <w:t xml:space="preserve">Aymane El Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ataulla Shegiwal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monteil</w:t>
+                <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202108996⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (2), pp.218-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.0c00709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03396858v1</w:t>
+                <w:t xml:space="preserve">hal-03179735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monocationic Bis-Alkyl and Bis-Allyl Yttrium Complexes: Synthesis, 89Y NMR Characterization, Ethylene or Isoprene Polymerization, and Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pattern Formation upon Evaporation of Sessile Droplets of Polyelectrolyte/Surfactant Mixtures on Silicon Wafers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Akanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis D. Oswald</w:t>
+                <w:t xml:space="preserve">Francisco Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymane El Bouhali</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ramon Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.0c00709⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (15), pp.7953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22157953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179735v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern Formation upon Evaporation of Sessile Droplets of Polyelectrolyte/Surfactant Mixtures on Silicon Wafers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Evaporation of Sessile Droplets of Polyelectrolyte/Surfactant Mixtures on Silicon Wafers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Akanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Akanno</w:t>
+                <w:t xml:space="preserve">Sara Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Guzman</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Victor Starov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22157953⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/colloids5010012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325560v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of Sessile Droplets of Polyelectrolyte/Surfactant Mixtures on Silicon Wafers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Comparative study of luminescence and chemiluminescence in hydrodynamic cavitating flows and quantitative determination of hydroxyl radicals production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ayela</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/colloids5010012⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70, pp.105277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2020.105277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196232v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of luminescence and chemiluminescence in hydrodynamic cavitating flows and quantitative determination of hydroxyl radicals production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Perrin</w:t>
+                <w:t xml:space="preserve">Block Copolymers Based on Ethylene and Methacrylates Using a Combination of Catalytic Chain Transfer Polymerisation (CCTP) and Radical Polymerisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Baffie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Patias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ataulla Shegiwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Colombet</w:t>
+                <w:t xml:space="preserve">Fabrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ayela</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 70, pp.105277. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2020.105277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202108996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012005v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating circular dichroism to atomic structure by means of MD simulations and computed CD spectra with α-peptoids as an example</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Perrin</w:t>
+                <w:t xml:space="preserve">Ene/Diene Copolymerization Catalyzed by Cationic Sc and Gd d 0 Metal Complexes: Speciation, Ion Pairing, and Selectivity from a Computational Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Verrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Jolibois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Poradowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (23), pp.13192-13200. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (21), pp.12359-12369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CP01336F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.0c02657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006401v1</w:t>
+                <w:t xml:space="preserve">hal-03006399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ene/Diene Copolymerization Catalyzed by Cationic Sc and Gd d 0 Metal Complexes: Speciation, Ion Pairing, and Selectivity from a Computational Perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
+                <w:t xml:space="preserve">Relating circular dichroism to atomic structure by means of MD simulations and computed CD spectra with α-peptoids as an example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholus Bhattacharjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boisson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (21), pp.12359-12369. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (23), pp.13192-13200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.0c02657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0CP01336F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006399v1</w:t>
+                <w:t xml:space="preserve">hal-03006401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iodine‐Transfer Polymerization (ITP) of Ethylene and Copolymerization with Vinyl Acetate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Wolpers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Baffie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmilla Verrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (43), pp.19304-19310. </w:t>
@@ -3251,2166 +3251,2166 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Macgregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feliu Maseras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (11), pp.10375-10388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscatal.9b02498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006418v1</w:t>
+                <w:t xml:space="preserve">hal-04988814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scope and Challenge of Computational Methods for Studying Mechanism and Reactivity in Homogeneous Catalysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fahmi Himo</w:t>
+                <w:t xml:space="preserve">A Career in Catalysis: Odile Eisenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Balcells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Macgregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feliu Maseras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (8), pp.6803-6813. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b01537⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (11), pp.10375-10388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006419v1</w:t>
+                <w:t xml:space="preserve">hal-03006418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Glass‐Transition Temperature Polymer Networks Harnessing the Dynamic Ring Opening of Pinacol Boronates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Scope and Challenge of Computational Methods for Studying Mechanism and Reactivity in Homogeneous Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Himo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feliu Maseras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201904559⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (8), pp.6803-6813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b01537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006422v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a Transient but Key Motif in the Living Coordinative Chain Transfer Cyclocopolymerization of Ethylene with Butadiene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islem Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Macqueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Poradowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Bouaouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (10), pp.9298-9309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscatal.9b02620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Networks High Glass-Transition Temperature Polymer Networks Harnessing the Dynamic Ring Opening of Pinacol Boronates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">High Glass‐Transition Temperature Polymer Networks Harnessing the Dynamic Ring Opening of Pinacol Boronates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (35), pp.12216-12222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201904559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284460v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Career in Catalysis: Odile Eisenstein</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Dynamic Networks High Glass-Transition Temperature Polymer Networks Harnessing the Dynamic Ring Opening of Pinacol Boronates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02498⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (35), pp.12216-12222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201904559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988814v1</w:t>
+                <w:t xml:space="preserve">hal-02284460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconocene-Mediated Selective C–C Bond Cleavage of Strained Carbocycles: Scope and Mechanism</w:t>
+                <w:t xml:space="preserve">Coordinative chain transfer copolymerization of ethylene and styrene using an ansa-bis(fluorenyl) neodymium complex and dialkylmagnesium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Bruffaerts</w:t>
+                <w:t xml:space="preserve">Winnie Nzahou Ottou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+                <w:t xml:space="preserve">Sebastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sukhdev Singh</w:t>
+                <w:t xml:space="preserve">Marie-Noelle Poradowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Masarwa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dorian Didier</w:t>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b03115⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (23), pp.3262-3271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8py00712h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770459v1</w:t>
+                <w:t xml:space="preserve">hal-01877443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Conformation of Mixed Cis – Trans α,β-Oligopeptoids: A Joint Experimental and Computational Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Dumonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Dumonteil</w:t>
+                <w:t xml:space="preserve">Claude Bhattacharjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Angelici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Bhattacharjee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaetano Angelici</w:t>
+                <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83 (12), pp.6382 - 6396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.8b00606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zirconocene-Mediated Selective C–C Bond Cleavage of Strained Carbocycles: Scope and Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Bruffaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukhdev Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Masarwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83 (7), pp.3497-3515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.7b03115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006430v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialkenylmagnesium Compounds in Coordinative Chain Transfer Polymerization of Ethylene. Reversible Chain Transfer Agents and Tools To Probe Catalyst Selectivities toward Ring Formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Perrin</w:t>
+                <w:t xml:space="preserve">Zirconocene-Mediated Selective C–C Bond Cleavage of Strained Carbocycles: Scope and Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Bruffaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukhdev Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Masarwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00127⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (7), pp.3497-3515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b03115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874330v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinative chain transfer copolymerization of ethylene and styrene using an ansa-bis(fluorenyl) neodymium complex and dialkylmagnesium</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Dialkenylmagnesium Compounds in Coordinative Chain Transfer Polymerization of Ethylene. Reversible Chain Transfer Agents and Tools To Probe Catalyst Selectivities toward Ring Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Poradowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Bouaouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (23), pp.3262-3271. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.1546 - 1554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8py00712h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877443v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of closely-spaced interacting droplets arranged in a single row</w:t>
+                <w:t xml:space="preserve">The role of H 2 O in the electron transfer-activation of substrates using SmI 2 : insights from DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Castanet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Xuefei Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Caballina</w:t>
+                <w:t xml:space="preserve">David Procter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lemoine</w:t>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (9), pp.3706-3710</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499165v1</w:t>
+                <w:t xml:space="preserve">hal-01969001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-soluble, heterometallic chalcogenide oligomers as building blocks for functional films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New perspectives in organolanthanide chemistry from redox to bond metathesis: insights from theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos E. Kefalidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Chane-Ching</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Ludovic Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (9), pp.2516-2543</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419083v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylene−Butadiene Copolymerization by Neodymocene Complexes: A Ligand Structure/Activity/Polymer Microstructure Relationship Based on DFT Calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boisson</w:t>
+                <w:t xml:space="preserve">Correction: Weak backbone CH⋯O=C and side chain tBu⋯tBu London interactions help promote helix folding of achiral NtBu peptoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Angelici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholus Bhattacharjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5b02317⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (39), pp.6625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cc90163h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874340v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of H 2 O in the electron transfer-activation of substrates using SmI 2 : insights from DFT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water-soluble, heterometallic chalcogenide oligomers as building blocks for functional films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chane-Ching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuefei Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Perrin</w:t>
+                <w:t xml:space="preserve">Valérie Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Procter</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Foncrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (5), pp.689-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5QI00250H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969001v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Weak backbone CH⋯O=C and side chain tBu⋯tBu London interactions help promote helix folding of achiral NtBu peptoids</w:t>
+                <w:t xml:space="preserve">Evaporation of closely-spaced interacting droplets arranged in a single row</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Angelici</w:t>
+                <w:t xml:space="preserve">Guillaume Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholus Bhattacharjee</w:t>
+                <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Roy</w:t>
+                <w:t xml:space="preserve">Ophélie Caballina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Faure</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (39), pp.6625. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.788-802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cc90163h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.09.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531982v1</w:t>
+                <w:t xml:space="preserve">hal-01499165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspectives in organolanthanide chemistry from redox to bond metathesis: insights from theory</w:t>
+                <w:t xml:space="preserve">Ethylene−Butadiene Copolymerization by Neodymocene Complexes: A Ligand Structure/Activity/Polymer Microstructure Relationship Based on DFT Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos E. Kefalidis</w:t>
+                <w:t xml:space="preserve">Hajar Nsiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Castro</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paolo Larini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.1028--1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5b02317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968866v1</w:t>
+                <w:t xml:space="preserve">hal-01874340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering Selectivity in Organic Reactions: A Multifaceted Problem</w:t>
               </w:r>
@@ -5448,51 +5448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Eisenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ainara Nova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (5), pp.1070-1078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5552,64 +5552,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kerisit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Larini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5672,77 +5672,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the evaporation of interacting droplets using combined optical techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (2), pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5776,103 +5776,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can a pentamethylcyclopentadienyl ligand act as a proton-relay in f-element chemistry? Insights from a joint experimental/theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos E. Kefalidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol J. Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (6), pp.2575-2587. </w:t>
@@ -5910,64 +5910,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote functionalization of hydrocarbons with reversibility enhanced stereocontrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Eisenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6021,679 +6021,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of tetrahydro[1,4]diazepino[1,2-a]indol-1-ones as cyclin-dependent kinase inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualitative Estimation of the Single-Electron Transfer Step Energetics Mediated by Samarium(II) Complexes: A “SOMO–LUMO Gap” Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos E. Kefalidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putey Aurelien</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Essafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 83, pp.617-629</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (7), pp.3427-3433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147615v1</w:t>
+                <w:t xml:space="preserve">hal-01969540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational insights into carbon–carbon homocoupling reactions mediated by organolanthanide(iii) complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Two [1,2,4-(Me3C)3-C5H2]2CeH molecules are involved in hydrogenation of pyridine to piperidine as shown by experiments and computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maron</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan L. Werkema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Eisenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A. Andersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.6361-6373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic500133y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969549v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative Estimation of the Single-Electron Transfer Step Energetics Mediated by Samarium(II) Complexes: A “SOMO–LUMO Gap” Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stereoselective synthesis of enantiopure cycloalkylglycines by 1,3-dipolar cycloaddition of a chiral nitrone to cycloalkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Essafi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Heithem Abda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaïss Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Msaddek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Praly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (7), pp.3427-3433</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (27), pp.6017-6024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969540v1</w:t>
+                <w:t xml:space="preserve">hal-01152581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective synthesis of enantiopure cycloalkylglycines by 1,3-dipolar cycloaddition of a chiral nitrone to cycloalkenes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Synthesis and biological evaluation of tetrahydro[1,4]diazepino[1,2-a]indol-1-ones as cyclin-dependent kinase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Putey Aurelien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fournet Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Praly</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meijer Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014 (27), pp.6017-6024</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83, pp.617-629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152581v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two [1,2,4-(Me3C)3-C5H2]2CeH molecules are involved in hydrogenation of pyridine to piperidine as shown by experiments and computations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Computational insights into carbon–carbon homocoupling reactions mediated by organolanthanide(iii) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos E. Kefalidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard A. Andersen</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (11), pp.4520</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic500133y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01024288v1</w:t>
+                <w:t xml:space="preserve">hal-01969549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical treatment of one electron redox transformation of a small molecule using f-element complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos E. Kefalidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mckay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (32), pp.12124-12134. </w:t>
@@ -6725,1008 +6725,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural role of counterions adsorbed on self-assembled peptide nanotubes.</w:t>
+                <w:t xml:space="preserve">Mechanistic insights into β-oxygen atom transfer in olefinepoxidation mediated by W( vi ) complexes and H 2 O 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
+                <w:t xml:space="preserve">Chiara Dinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fay</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rinaldo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja210299g⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (4), pp.1131-1133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1dt10924c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910874v1</w:t>
+                <w:t xml:space="preserve">hal-02909748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic insights into β-oxygen atom transfer in olefinepoxidation mediated by W( vi ) complexes and H 2 O 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural role of counterions adsorbed on self-assembled peptide nanotubes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tarabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Dinoi</w:t>
+                <w:t xml:space="preserve">Cristelle Meriadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rinaldo Poli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Meneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 41 (4), pp.1131-1133. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (1), pp.723-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1dt10924c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja210299g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909748v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoselective Styrene Polymerization Catalyzed by ansa-Bis(indenyl) Allyl Rare Earth Complexes. Stereochemical and Mechanistic Aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolism of N-methyl-amide by cytochrome P450s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liana Annunziata</w:t>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">François André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny Kirillov</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcel Delaforge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma2003757⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 278, pp.2167-2178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2011.08133.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632223v1</w:t>
+                <w:t xml:space="preserve">hal-01137083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism of N-methyl-amide by cytochrome P450s</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Control of peptide nanotube diameter by chemical modifications of an aromatic residue involved in a single close contact.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tarabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2011.08133.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (19), pp.7679-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1017343108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137083v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00716817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of peptide nanotube diameter by chemical modifications of an aromatic residue involved in a single close contact.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tarabout</w:t>
+                <w:t xml:space="preserve">Isoselective Styrene Polymerization Catalyzed by ansa-Bis(indenyl) Allyl Rare Earth Complexes. Stereochemical and Mechanistic Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Annunziata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Kirillov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Roux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fay</w:t>
+                <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Pouget</w:t>
+                <w:t xml:space="preserve">Jun Okuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 108 (19), pp.7679-84. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (9), pp.3312-3322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1017343108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma2003757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00716817v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT Investigation of the Tacticity Control during Styrene Polymerization Catalyzed by Single-Component Allyl ansa-Lanthanidocenes {(C5H4CMe2(9-C13H8)}Ln(C3H5)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Facile Interconversion of [Cp2(Cl)Hf(SnH3)] and [Cp2(Cl)Hf(μ-H)SnH2]: DFT Investigations of Hafnocene Stannyl Complexes as Masked Stannylenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guihaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Eisenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma101061r⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (10), pp.1816 - 1819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200906476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917568v1</w:t>
+                <w:t xml:space="preserve">hal-00459000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile Interconversion of [Cp2(Cl)Hf(SnH3)] and [Cp2(Cl)Hf(μ-H)SnH2]: DFT Investigations of Hafnocene Stannyl Complexes as Masked Stannylenes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">DFT Investigation of the Tacticity Control during Styrene Polymerization Catalyzed by Single-Component Allyl ansa-Lanthanidocenes {(C5H4CMe2(9-C13H8)}Ln(C3H5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Kirillov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200906476⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (15), pp.6330-6336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma101061r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00459000v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olefin Epoxidation by H2O2/MeCN Catalysed by Cyclopentadienyloxidotungsten(VI) and Molybdenum(VI) Complexes: Experiments and Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Dinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ciclosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3rd European Chemistry Congress, Nürnberg, 16 (31), pp.9572-9584. </w:t>
@@ -7776,64 +7776,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidation of the self-assembly pathway of lanreotide octapeptide into beta-sheet nanotubes: role of two stable intermediates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7910,64 +7910,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond Activations of PhSiH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; by Cp&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SmH: A Mechanistic Investigation by the DFT Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Eisenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8027,103 +8027,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Initiation Mechanism of Syndiospecific Styrene Polymerization Catalyzed by Single-Component ansa -Lanthanidocenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Kirillov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (15), pp.3773 - 3783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8163,341 +8163,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of helix angle and density variation on the cutting force in wood-based products machining</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Chemoselectivity in r bond activation by lanthanocene complexes from a DFT perspective: reactions of Cp2LnR (R = CH3, H, SiH3) with SiH4 and CH3-SiH3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Eisenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2007.01.024⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31, pp.549-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b617425f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007829v1</w:t>
+                <w:t xml:space="preserve">hal-00142996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoselectivity in r bond activation by lanthanocene complexes from a DFT perspective: reactions of Cp2LnR (R = CH3, H, SiH3) with SiH4 and CH3-SiH3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Influence of helix angle and density variation on the cutting force in wood-based products machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Méausoone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Auchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 31, pp.549-555. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 189 (1-3), pp.211-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b617425f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2007.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142996v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DFT Study of Stannane Dehydrocoupling Catalyzed by Cp2LaH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (13), pp.3143-3151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8543,51 +8543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computed ligand electronic parameters, from quantum chemistry and their relation to Tolman parameters, Lever parameters, and Hammett constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8717,103 +8717,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organozinc reagents in solution: insights from ab initio molecular dynamics and X-ray absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Cascella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Adrien Payard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve L Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8863,90 +8863,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence of water in hydrodynamic cavitation with controlled dissolved gas in microchannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ayela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8971,77 +8971,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l'évaporation de gouttelettes de combustible à haute température par utilisation de techniques optiques combinées. Influence de la volatilité du combustible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès Francophone sur les Techniques Laser pour la Mécanique des Fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut universitaire des systèmes thermiques industriels ; Institut de Recherche sur les Phénomènes Hors Equilibre ; Laboratoire de Génie Chimique et Instrumentation Sep 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9098,51 +9098,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Rationalizing Organometallic Chemistry with Computation: Where Are We?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9268,51 +9268,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de l’évaporation à haute température de gouttes de combustible en régime de fortes interactions à l'aide de méthodes optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Lorraine, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014LORR0307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9508,51 +9508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pessemesse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cascella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Payard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve L Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02580" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Desgranges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Verrieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lancenet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baulu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01220h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yu Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;me Soul&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Zuluaga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vivien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04086" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396446v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam &#272;&#7913;c V&#361;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boulegue-Mondi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Munsch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adv0919" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;rochon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve L Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01968" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Denjean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;eve Perrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;adrien Payard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27436" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haosheng Liang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andryj Borys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hevia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Perrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c06647" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285559v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fran&#231;ois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Jacolot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QO00700F" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Perego" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c01943" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renhe Tang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Link" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian B&#228;chle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c02040" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836058v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Salam&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217517" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721638v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Poradowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuilliez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00155a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836027v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200906" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836033v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00565" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836056v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Angelici" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholus Bhattacharjee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pypec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2OB01351G" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760068v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oswald" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Breuil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00238" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396858v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baffie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Patias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataulla Shegiwal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monteil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202108996" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03179735v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D. Oswald" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane El Bouhali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chefdeville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00709" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Akanno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ortega" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Rubio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22157953" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196232v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzm&#225;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Llamas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Starov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids5010012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Colombet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ayela" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.105277" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01336F" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006399v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c02657" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Wolpers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008872" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balcells" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Macgregor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu Maseras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02498" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006419v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Harvey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Himo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01537" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006422v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brunet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Humbert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201904559" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006415v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Belaid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Macqueron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bouaouli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02620" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284460v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04988814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770459v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bruffaerts" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdev Singh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Masarwa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Didier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b03115" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825751v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Dumonteil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bhattacharjee" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00606" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006430v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874330v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00127" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Nzahou Ottou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Norsic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Poradowski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py00712h" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01499165v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castanet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Caballina" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.09.064" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419083v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourdon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foncrose" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5QI00250H" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874340v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nsiri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02317" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969001v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefei Zhao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Procter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531982v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angelici" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faure" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc90163h" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968866v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E. Kefalidis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Castro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316472v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Nova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.6b00099" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133028v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerisit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500633" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8DXPHWH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417340v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-015-1900-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969038v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol J. Burns" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Berg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02387K" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152129v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Marek" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SC00445D" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147615v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putey Aurelien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournet Guy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijer Laurent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969549v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969540v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Essafi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152581v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Abda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;ss Aouadi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Msaddek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Praly" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024288v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan L. Werkema" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Andersen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500133y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969429v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mckay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT01002G" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910874v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meneau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja210299g" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909748v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10924c" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632223v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Annunziata" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Kirillov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sarazin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Okuda" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2003757" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137083v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Delaforge" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2011.08133.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00716817v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017343108" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917568v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma101061r" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459000v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guihaume" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200906476" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW7B3HWH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177754v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ciclosi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoury" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000298" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NGXHJM35-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470362v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jamin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9088023" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390648v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Don Tilley" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om900106n" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411131v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Kirillov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802036" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88JN44C7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007829v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boucher" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean M&#233;ausoone" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auchet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.01.024" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KL70H92-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142996v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b617425f" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W1LM5KB6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171216v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om051060m" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QTRGTM1C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429103v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Loch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Crabtree" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0105258" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-050FZ52B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796745v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356878v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447116v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962676v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carr" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mcmullin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/430_2015_176" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751472v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0307" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yu Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;me Soul&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Zuluaga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vivien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04086" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam &#272;&#7913;c V&#361;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boulegue-Mondi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Munsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adv0919" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904654v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Desgranges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Verrieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lancenet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baulu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01220h" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pessemesse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cascella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Payard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve L Perrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02580" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;rochon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve L Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01968" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Denjean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;eve Perrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;adrien Payard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27436" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fran&#231;ois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Jacolot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QO00700F" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285596v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haosheng Liang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Perego" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c01943" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andryj Borys" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hevia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c06647" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renhe Tang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Link" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian B&#228;chle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c02040" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760068v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oswald" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Breuil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuilliez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00238" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836056v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Angelici" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholus Bhattacharjee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pypec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2OB01351G" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836033v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00565" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836058v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Salam&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217517" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721638v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Poradowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00155a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836027v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200906" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03179735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D. Oswald" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane El Bouhali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chefdeville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00709" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Akanno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ortega" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Rubio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22157953" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196232v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzm&#225;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Llamas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Starov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids5010012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Colombet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ayela" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.105277" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baffie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Patias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataulla Shegiwal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monteil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202108996" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006399v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c02657" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01336F" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Wolpers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008872" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04988814v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balcells" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Macgregor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu Maseras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02498" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006418v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006419v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Harvey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Himo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01537" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Belaid" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Macqueron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bouaouli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02620" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006422v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brunet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Humbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201904559" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284460v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877443v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Nzahou Ottou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Norsic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Poradowski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py00712h" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825751v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Dumonteil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bhattacharjee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00606" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770459v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bruffaerts" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdev Singh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Masarwa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Didier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b03115" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006430v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00127" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969001v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefei Zhao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Procter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968866v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E. Kefalidis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Castro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531982v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angelici" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc90163h" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419083v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourdon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foncrose" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5QI00250H" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01499165v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castanet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Caballina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.09.064" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874340v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nsiri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02317" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316472v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Nova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.6b00099" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133028v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerisit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500633" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8DXPHWH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417340v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-015-1900-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969038v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol J. Burns" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Berg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02387K" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152129v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Marek" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SC00445D" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969540v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Essafi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024288v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan L. Werkema" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Andersen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500133y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152581v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Abda" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;ss Aouadi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Msaddek" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Praly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147615v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putey Aurelien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournet Guy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijer Laurent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969549v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969429v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mckay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT01002G" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909748v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10924c" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910874v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja210299g" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137083v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Delaforge" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2011.08133.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00716817v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017343108" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632223v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Annunziata" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Kirillov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sarazin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Okuda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2003757" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459000v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guihaume" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200906476" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW7B3HWH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917568v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma101061r" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177754v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ciclosi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoury" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000298" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NGXHJM35-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470362v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jamin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9088023" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390648v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Don Tilley" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om900106n" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411131v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Kirillov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802036" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88JN44C7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142996v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b617425f" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W1LM5KB6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007829v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boucher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean M&#233;ausoone" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auchet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.01.024" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KL70H92-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171216v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om051060m" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QTRGTM1C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429103v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Loch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Crabtree" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0105258" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-050FZ52B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796745v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356878v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447116v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962676v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carr" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mcmullin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/430_2015_176" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751472v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0307" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>