--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -368,321 +368,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Zn- and Mg-based chain transfer agents in coordinative chain transfer polymerizations of olefins for enhanced control and activity</w:t>
+                <w:t xml:space="preserve">Organozinc Reagents in Solution: Insights from Ab Initio Molecular Dynamics and X-ray Absorption Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Desgranges</w:t>
+                <w:t xml:space="preserve">Jordan Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludmilla Verrieux</w:t>
+                <w:t xml:space="preserve">Quentin Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Lancenet</w:t>
+                <w:t xml:space="preserve">Michele Cascella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baulu</w:t>
+                <w:t xml:space="preserve">Pierre-Adrien Payard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Eve L Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (4), pp.484-491. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (30), pp.15774-15782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4py01220h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c02580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904654v1</w:t>
+                <w:t xml:space="preserve">hal-05406148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organozinc Reagents in Solution: Insights from Ab Initio Molecular Dynamics and X-ray Absorption Spectroscopy</w:t>
+                <w:t xml:space="preserve">Association of Zn- and Mg-based chain transfer agents in coordinative chain transfer polymerizations of olefins for enhanced control and activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Rio</w:t>
+                <w:t xml:space="preserve">Ariane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Pessemesse</w:t>
+                <w:t xml:space="preserve">Ludmilla Verrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Cascella</w:t>
+                <w:t xml:space="preserve">Victor Lancenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Adrien Payard</w:t>
+                <w:t xml:space="preserve">Nicolas Baulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eve L Perrin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (30), pp.15774-15782. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (4), pp.484-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c02580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4py01220h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406148v1</w:t>
+                <w:t xml:space="preserve">hal-04904654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alloy Reorganization and Dynamics in Group-10-Metal–Gallium Nanoparticles under Reactive Atmospheres: Impact on Local Environment and Reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pérochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -690,51 +690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Copéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ève L Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Adrien Payard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 147 (26), pp.22498-22508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -781,51 +781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computed versus experimental energy barriers in solution: Influence of the type of the density functional approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -911,51 +911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ir-Na Cooperativity Controls the Diastereoselectivity of Borrowing Hydrogen C-C Alkylation on Isosorbide: Synthesis Methodology and Mechanistic Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1032,51 +1032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We Already Know Everything about Oxidative Addition to Pd(0) - Do We?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haosheng Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1222,51 +1222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Hevia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Adrien Payard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 145 (36), pp.19989-19999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1428,784 +1428,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic Phenoxyimine Complexes of Yttrium: Synthesis, Characterization, and Living Polymerization of Isoprene</w:t>
+                <w:t xml:space="preserve">Copper-Catalyzed Homocoupling of Boronic Acids: A focus on B-to-Cu and Cu-to-Cu Transmetalations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Oswald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludmilla Verrieux</w:t>
+                <w:t xml:space="preserve">Aude Salamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Breuil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Thuilliez</w:t>
+                <w:t xml:space="preserve">Lionel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.2c00238⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (21), pp.7517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27217517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760068v1</w:t>
+                <w:t xml:space="preserve">hal-03836058v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the conformational landscape of achiral all- cis tert -butyl β-peptoids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Didierjean</w:t>
+                <w:t xml:space="preserve">Design of selective divalent chain transfer agents for coordinative chain transfer polymerization of ethylene and its copolymerization with butadiene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Poradowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Verrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2OB01351G⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (14), pp.1970-1977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2py00155a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836056v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721638v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt-Enhanced Oxidative Addition of Iodobenzene to Pd: An Interplay Between Cation, Anion, and Pd–Pd Cooperative Effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Structure–Reactivity Relationship of Organozinc and Organozincate Reagents: Key Elements towards Molecular Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Adrien Payard</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐adrien Payard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00565⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202200906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836033v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-Catalyzed Homocoupling of Boronic Acids: A focus on B-to-Cu and Cu-to-Cu Transmetalations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+                <w:t xml:space="preserve">Cationic Phenoxyimine Complexes of Yttrium: Synthesis, Characterization, and Living Polymerization of Isoprene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Verrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27217517⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (15), pp.2106-2118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.2c00238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836058v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of selective divalent chain transfer agents for coordinative chain transfer polymerization of ethylene and its copolymerization with butadiene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salt-Enhanced Oxidative Addition of Iodobenzene to Pd: An Interplay Between Cation, Anion, and Pd–Pd Cooperative Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haosheng Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baulu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Adrien Payard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2py00155a⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (20), pp.7935-7944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721638v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–Reactivity Relationship of Organozinc and Organozincate Reagents: Key Elements towards Molecular Understanding</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unveiling the conformational landscape of achiral all- cis tert -butyl β-peptoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Angelici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholus Bhattacharjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pypec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jouffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (40), pp.7907-7915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202200906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2OB01351G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836027v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monocationic Bis-Alkyl and Bis-Allyl Yttrium Complexes: Synthesis, 89Y NMR Characterization, Ethylene or Isoprene Polymerization, and Modeling</w:t>
               </w:r>
@@ -2230,64 +2230,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymane El Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40 (2), pp.218-230. </w:t>
@@ -2325,51 +2325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Formation upon Evaporation of Sessile Droplets of Polyelectrolyte/Surfactant Mixtures on Silicon Wafers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Akanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2468,51 +2468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation of Sessile Droplets of Polyelectrolyte/Surfactant Mixtures on Silicon Wafers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Akanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2589,51 +2589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of luminescence and chemiluminescence in hydrodynamic cavitating flows and quantitative determination of hydroxyl radicals production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2827,103 +2827,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ene/Diene Copolymerization Catalyzed by Cationic Sc and Gd d 0 Metal Complexes: Speciation, Ion Pairing, and Selectivity from a Computational Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmilla Verrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Poradowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (21), pp.12359-12369. </w:t>
@@ -2961,64 +2961,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating circular dichroism to atomic structure by means of MD simulations and computed CD spectra with α-peptoids as an example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholus Bhattacharjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jolibois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3091,64 +3091,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Wolpers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Baffie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmilla Verrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3251,1461 +3251,1461 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Macgregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feliu Maseras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (11), pp.10375-10388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscatal.9b02498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988814v1</w:t>
+                <w:t xml:space="preserve">hal-03006418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Career in Catalysis: Odile Eisenstein</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stuart Macgregor</w:t>
+                <w:t xml:space="preserve">Scope and Challenge of Computational Methods for Studying Mechanism and Reactivity in Homogeneous Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Himo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feliu Maseras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (11), pp.10375-10388. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02498⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (8), pp.6803-6813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b01537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006418v1</w:t>
+                <w:t xml:space="preserve">hal-03006419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scope and Challenge of Computational Methods for Studying Mechanism and Reactivity in Homogeneous Catalysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">High Glass‐Transition Temperature Polymer Networks Harnessing the Dynamic Ring Opening of Pinacol Boronates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (35), pp.12216-12222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201904559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b01537⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03006419v1</w:t>
+                <w:t xml:space="preserve">hal-03006422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a Transient but Key Motif in the Living Coordinative Chain Transfer Cyclocopolymerization of Ethylene with Butadiene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islem Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Macqueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Poradowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Bouaouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (10), pp.9298-9309. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Glass‐Transition Temperature Polymer Networks Harnessing the Dynamic Ring Opening of Pinacol Boronates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Dynamic Networks High Glass-Transition Temperature Polymer Networks Harnessing the Dynamic Ring Opening of Pinacol Boronates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (35), pp.12216-12222. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201904559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201904559⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03006422v1</w:t>
+                <w:t xml:space="preserve">hal-02284460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Networks High Glass-Transition Temperature Polymer Networks Harnessing the Dynamic Ring Opening of Pinacol Boronates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">A Career in Catalysis: Odile Eisenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Balcells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Macgregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feliu Maseras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201904559⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (11), pp.10375-10388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284460v1</w:t>
+                <w:t xml:space="preserve">hal-04988814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinative chain transfer copolymerization of ethylene and styrene using an ansa-bis(fluorenyl) neodymium complex and dialkylmagnesium</w:t>
+                <w:t xml:space="preserve">Exploring the Conformation of Mixed Cis – Trans α,β-Oligopeptoids: A Joint Experimental and Computational Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winnie Nzahou Ottou</w:t>
+                <w:t xml:space="preserve">Geoffrey Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Norsic</w:t>
+                <w:t xml:space="preserve">Claude Bhattacharjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Angelici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle Poradowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Perrin</w:t>
+                <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+                <w:t xml:space="preserve">Sophie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (23), pp.3262-3271. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (12), pp.6382 - 6396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8py00712h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b00606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877443v1</w:t>
+                <w:t xml:space="preserve">hal-01825751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Conformation of Mixed Cis – Trans α,β-Oligopeptoids: A Joint Experimental and Computational Study</w:t>
+                <w:t xml:space="preserve">Zirconocene-Mediated Selective C–C Bond Cleavage of Strained Carbocycles: Scope and Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Dumonteil</w:t>
+                <w:t xml:space="preserve">Jeffrey Bruffaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Bhattacharjee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaetano Angelici</w:t>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Roy</w:t>
+                <w:t xml:space="preserve">Sukhdev Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Faure</w:t>
+                <w:t xml:space="preserve">Ahmad Masarwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 83 (12), pp.6382 - 6396. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b00606⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 83 (7), pp.3497-3515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b03115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825751v1</w:t>
+                <w:t xml:space="preserve">hal-03770459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zirconocene-Mediated Selective C–C Bond Cleavage of Strained Carbocycles: Scope and Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Bruffaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukhdev Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Masarwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83 (7), pp.3497-3515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.7b03115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770459v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconocene-Mediated Selective C–C Bond Cleavage of Strained Carbocycles: Scope and Mechanism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dorian Didier</w:t>
+                <w:t xml:space="preserve">Dialkenylmagnesium Compounds in Coordinative Chain Transfer Polymerization of Ethylene. Reversible Chain Transfer Agents and Tools To Probe Catalyst Selectivities toward Ring Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Poradowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Bouaouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b03115⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.1546 - 1554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006430v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialkenylmagnesium Compounds in Coordinative Chain Transfer Polymerization of Ethylene. Reversible Chain Transfer Agents and Tools To Probe Catalyst Selectivities toward Ring Formation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Coordinative chain transfer copolymerization of ethylene and styrene using an ansa-bis(fluorenyl) neodymium complex and dialkylmagnesium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winnie Nzahou Ottou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Norsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Poradowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (10), pp.1546 - 1554. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (23), pp.3262-3271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8py00712h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874330v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of H 2 O in the electron transfer-activation of substrates using SmI 2 : insights from DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefei Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Procter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4750,325 +4750,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspectives in organolanthanide chemistry from redox to bond metathesis: insights from theory</w:t>
+                <w:t xml:space="preserve">Correction: Weak backbone CH⋯O=C and side chain tBu⋯tBu London interactions help promote helix folding of achiral NtBu peptoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos E. Kefalidis</w:t>
+                <w:t xml:space="preserve">G. Angelici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholus Bhattacharjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Castro</w:t>
+                <w:t xml:space="preserve">O. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (39), pp.6625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cc90163h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968866v1</w:t>
+                <w:t xml:space="preserve">hal-01531982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Weak backbone CH⋯O=C and side chain tBu⋯tBu London interactions help promote helix folding of achiral NtBu peptoids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New perspectives in organolanthanide chemistry from redox to bond metathesis: insights from theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Roy</w:t>
+                <w:t xml:space="preserve">Christos E. Kefalidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Faure</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (9), pp.2516-2543</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531982v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-soluble, heterometallic chalcogenide oligomers as building blocks for functional films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chane-Ching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5158,51 +5158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation of closely-spaced interacting droplets arranged in a single row</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Caballina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5275,77 +5275,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethylene−Butadiene Copolymerization by Neodymocene Complexes: A Ligand Structure/Activity/Polymer Microstructure Relationship Based on DFT Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Nsiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islem Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Larini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5448,51 +5448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Eisenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ainara Nova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (5), pp.1070-1078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5565,51 +5565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Larini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5672,51 +5672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the evaporation of interacting droplets using combined optical techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5776,64 +5776,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can a pentamethylcyclopentadienyl ligand act as a proton-relay in f-element chemistry? Insights from a joint experimental/theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos E. Kefalidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol J. Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5910,64 +5910,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote functionalization of hydrocarbons with reversibility enhanced stereocontrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Eisenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6027,77 +6027,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Estimation of the Single-Electron Transfer Step Energetics Mediated by Samarium(II) Complexes: A “SOMO–LUMO Gap” Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos E. Kefalidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6129,269 +6129,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two [1,2,4-(Me3C)3-C5H2]2CeH molecules are involved in hydrogenation of pyridine to piperidine as shown by experiments and computations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Stereoselective synthesis of enantiopure cycloalkylglycines by 1,3-dipolar cycloaddition of a chiral nitrone to cycloalkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heithem Abda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaïss Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Msaddek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Praly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (27), pp.6017-6024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024288v1</w:t>
+                <w:t xml:space="preserve">hal-01152581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective synthesis of enantiopure cycloalkylglycines by 1,3-dipolar cycloaddition of a chiral nitrone to cycloalkenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heithem Abda</w:t>
+                <w:t xml:space="preserve">Two [1,2,4-(Me3C)3-C5H2]2CeH molecules are involved in hydrogenation of pyridine to piperidine as shown by experiments and computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaïss Aouadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Perrin</w:t>
+                <w:t xml:space="preserve">Evan L. Werkema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Eisenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moncef Msaddek</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard A. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.6361-6373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic500133y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152581v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological evaluation of tetrahydro[1,4]diazepino[1,2-a]indol-1-ones as cyclin-dependent kinase inhibitors</w:t>
               </w:r>
@@ -6416,51 +6416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fournet Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meijer Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6502,64 +6502,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational insights into carbon–carbon homocoupling reactions mediated by organolanthanide(iii) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos E. Kefalidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6597,64 +6597,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical treatment of one electron redox transformation of a small molecule using f-element complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos E. Kefalidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mckay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6725,308 +6725,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic insights into β-oxygen atom transfer in olefinepoxidation mediated by W( vi ) complexes and H 2 O 2</w:t>
+                <w:t xml:space="preserve">Structural role of counterions adsorbed on self-assembled peptide nanotubes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Dinoi</w:t>
+                <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rinaldo Poli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tarabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Meriadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Meneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1dt10924c⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (1), pp.723-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja210299g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909748v1</w:t>
+                <w:t xml:space="preserve">hal-00910874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural role of counterions adsorbed on self-assembled peptide nanotubes.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanistic insights into β-oxygen atom transfer in olefinepoxidation mediated by W( vi ) complexes and H 2 O 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristelle Meriadec</w:t>
+                <w:t xml:space="preserve">Chiara Dinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Meneau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rinaldo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 134 (1), pp.723-33. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (4), pp.1131-1133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja210299g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1dt10924c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910874v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of N-methyl-amide by cytochrome P450s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7099,90 +7099,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of peptide nanotube diameter by chemical modifications of an aromatic residue involved in a single close contact.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tarabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7406,51 +7406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Eisenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7513,51 +7513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT Investigation of the Tacticity Control during Styrene Polymerization Catalyzed by Single-Component Allyl ansa-Lanthanidocenes {(C5H4CMe2(9-C13H8)}Ln(C3H5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Kirillov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7630,51 +7630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olefin Epoxidation by H2O2/MeCN Catalysed by Cyclopentadienyloxidotungsten(VI) and Molybdenum(VI) Complexes: Experiments and Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Dinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ciclosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7682,51 +7682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3rd European Chemistry Congress, Nürnberg, 16 (31), pp.9572-9584. </w:t>
@@ -7789,51 +7789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidation of the self-assembly pathway of lanreotide octapeptide into beta-sheet nanotubes: role of two stable intermediates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7910,51 +7910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond Activations of PhSiH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; by Cp&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SmH: A Mechanistic Investigation by the DFT Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8027,51 +8027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Initiation Mechanism of Syndiospecific Styrene Polymerization Catalyzed by Single-Component ansa -Lanthanidocenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8169,51 +8169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemoselectivity in r bond activation by lanthanocene complexes from a DFT perspective: reactions of Cp2LnR (R = CH3, H, SiH3) with SiH4 and CH3-SiH3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Eisenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8337,51 +8337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Auchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 189 (1-3), pp.211-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8440,51 +8440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DFT Study of Stannane Dehydrocoupling Catalyzed by Cp2LaH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8543,51 +8543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computed ligand electronic parameters, from quantum chemistry and their relation to Tolman parameters, Lever parameters, and Hammett constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8717,103 +8717,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organozinc reagents in solution: insights from ab initio molecular dynamics and X-ray absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Cascella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Adrien Payard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve L Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8863,51 +8863,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence of water in hydrodynamic cavitation with controlled dissolved gas in microchannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8971,51 +8971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l'évaporation de gouttelettes de combustible à haute température par utilisation de techniques optiques combinées. Influence de la volatilité du combustible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9098,51 +9098,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Rationalizing Organometallic Chemistry with Computation: Where Are We?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9268,51 +9268,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de l’évaporation à haute température de gouttes de combustible en régime de fortes interactions à l'aide de méthodes optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Lorraine, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014LORR0307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9508,51 +9508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yu Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;me Soul&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Zuluaga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vivien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04086" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam &#272;&#7913;c V&#361;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boulegue-Mondi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Munsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adv0919" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904654v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Desgranges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Verrieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lancenet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baulu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01220h" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pessemesse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cascella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Payard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve L Perrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02580" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;rochon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve L Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01968" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Denjean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;eve Perrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;adrien Payard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27436" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fran&#231;ois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Jacolot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QO00700F" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285596v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haosheng Liang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Perego" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c01943" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andryj Borys" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hevia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c06647" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renhe Tang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Link" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian B&#228;chle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c02040" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760068v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oswald" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Breuil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuilliez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00238" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836056v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Angelici" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholus Bhattacharjee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pypec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2OB01351G" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836033v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00565" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836058v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Salam&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217517" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721638v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Poradowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00155a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836027v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200906" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03179735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D. Oswald" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane El Bouhali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chefdeville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00709" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Akanno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ortega" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Rubio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22157953" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196232v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzm&#225;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Llamas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Starov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids5010012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Colombet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ayela" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.105277" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baffie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Patias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataulla Shegiwal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monteil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202108996" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006399v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c02657" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01336F" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Wolpers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008872" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04988814v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balcells" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Macgregor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu Maseras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02498" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006418v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006419v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Harvey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Himo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01537" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Belaid" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Macqueron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bouaouli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02620" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006422v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brunet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Humbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201904559" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284460v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877443v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Nzahou Ottou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Norsic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Poradowski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py00712h" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825751v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Dumonteil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bhattacharjee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00606" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770459v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bruffaerts" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdev Singh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Masarwa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Didier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b03115" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006430v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00127" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969001v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefei Zhao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Procter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968866v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E. Kefalidis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Castro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531982v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angelici" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc90163h" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419083v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourdon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foncrose" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5QI00250H" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01499165v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castanet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Caballina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.09.064" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874340v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nsiri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02317" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316472v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Nova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.6b00099" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133028v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerisit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500633" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8DXPHWH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417340v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-015-1900-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969038v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol J. Burns" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Berg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02387K" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152129v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Marek" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SC00445D" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969540v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Essafi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024288v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan L. Werkema" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Andersen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500133y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152581v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Abda" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;ss Aouadi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Msaddek" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Praly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147615v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putey Aurelien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournet Guy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijer Laurent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969549v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969429v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mckay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT01002G" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909748v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10924c" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910874v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja210299g" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137083v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Delaforge" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2011.08133.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00716817v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017343108" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632223v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Annunziata" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Kirillov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sarazin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Okuda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2003757" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459000v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guihaume" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200906476" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW7B3HWH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917568v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma101061r" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177754v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ciclosi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoury" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000298" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NGXHJM35-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470362v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jamin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9088023" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390648v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Don Tilley" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om900106n" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411131v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Kirillov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802036" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88JN44C7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142996v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b617425f" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W1LM5KB6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007829v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boucher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean M&#233;ausoone" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auchet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.01.024" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KL70H92-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171216v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om051060m" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QTRGTM1C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429103v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Loch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Crabtree" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0105258" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-050FZ52B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796745v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356878v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447116v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962676v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carr" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mcmullin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/430_2015_176" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751472v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0307" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yu Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;me Soul&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Zuluaga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vivien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04086" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam &#272;&#7913;c V&#361;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boulegue-Mondi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Munsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adv0919" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pessemesse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cascella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Payard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve L Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02580" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Desgranges" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Verrieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lancenet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baulu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01220h" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;rochon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve L Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01968" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Denjean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;eve Perrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;adrien Payard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27436" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fran&#231;ois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Jacolot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QO00700F" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285596v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haosheng Liang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Perego" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c01943" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andryj Borys" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hevia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c06647" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renhe Tang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Link" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian B&#228;chle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c02040" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836058v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Salam&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217517" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721638v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Poradowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuilliez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00155a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836027v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200906" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760068v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oswald" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Breuil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00238" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836033v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00565" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836056v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Angelici" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholus Bhattacharjee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pypec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2OB01351G" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03179735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D. Oswald" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane El Bouhali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chefdeville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00709" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Akanno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ortega" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Rubio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22157953" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196232v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzm&#225;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Llamas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Starov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids5010012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Colombet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ayela" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.105277" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baffie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Patias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataulla Shegiwal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monteil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202108996" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006399v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c02657" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01336F" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Wolpers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008872" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balcells" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Macgregor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu Maseras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02498" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006419v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Harvey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Himo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01537" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006422v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brunet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Humbert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201904559" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006415v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Belaid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Macqueron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bouaouli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02620" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284460v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04988814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825751v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Dumonteil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bhattacharjee" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00606" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bruffaerts" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdev Singh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Masarwa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Didier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b03115" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006430v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874330v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00127" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Nzahou Ottou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Norsic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Poradowski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py00712h" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969001v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefei Zhao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Procter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531982v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angelici" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc90163h" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968866v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E. Kefalidis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Castro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419083v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourdon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foncrose" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5QI00250H" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01499165v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castanet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Caballina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.09.064" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874340v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nsiri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02317" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316472v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Nova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.6b00099" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133028v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerisit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500633" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8DXPHWH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417340v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-015-1900-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969038v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol J. Burns" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Berg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02387K" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152129v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Marek" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SC00445D" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969540v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Essafi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152581v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Abda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;ss Aouadi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Msaddek" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Praly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024288v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan L. Werkema" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Andersen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500133y" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147615v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putey Aurelien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournet Guy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijer Laurent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969549v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969429v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mckay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT01002G" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910874v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meneau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja210299g" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909748v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10924c" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137083v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Delaforge" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2011.08133.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00716817v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017343108" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632223v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Annunziata" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Kirillov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sarazin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Okuda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2003757" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459000v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guihaume" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200906476" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW7B3HWH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917568v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma101061r" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177754v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ciclosi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoury" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000298" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NGXHJM35-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470362v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jamin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9088023" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390648v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Don Tilley" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om900106n" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411131v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Kirillov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802036" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88JN44C7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142996v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b617425f" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W1LM5KB6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007829v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boucher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean M&#233;ausoone" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auchet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.01.024" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KL70H92-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171216v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om051060m" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QTRGTM1C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429103v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Loch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Crabtree" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0105258" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-050FZ52B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796745v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356878v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447116v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962676v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carr" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mcmullin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/430_2015_176" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751472v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0307" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>