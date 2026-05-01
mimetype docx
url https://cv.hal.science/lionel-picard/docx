--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -194,174 +194,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01865862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le football efface-t-il les blessures du passé ? L’image de la Pologne dans les médias allemands à l’occasion du championnat d’Europe de 2012</w:t>
+                <w:t xml:space="preserve">Estland im Spiegel der deutschen Presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Triangulum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Triangulum. Germanistisches Jahrbuch 2015 für Estland, Lettland und Litauen, 21, pp.491-501</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01339022v1</w:t>
+                <w:t xml:space="preserve">halshs-01484866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estland im Spiegel der deutschen Presse</w:t>
+                <w:t xml:space="preserve">Le football efface-t-il les blessures du passé ? L’image de la Pologne dans les médias allemands à l’occasion du championnat d’Europe de 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Triangulum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Géographie et médias, Tome 45 (2), pp.112-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.452.0112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01484866v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01339022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation de l'information dans la presse des expulsés</w:t>
               </w:r>
@@ -2416,51 +2416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339022v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.452.0112" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484866v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489987v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.016.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01333464v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.182" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395631v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781163v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univerlag-leipzig.de/catalog/bookstore/article/1867-Die_Grafschaft_Glatz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771725v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.waxmann.com/waxmann-buecher/?no_cache=1&amp;amp;tx_p2waxmann_pi2%5Bbuch%5D=BUC125623&amp;amp;tx_p2waxmann_pi2%5Baction%5D=show&amp;amp;tx_p2waxmann_pi2%5Bcontroller%5D=Buch&amp;amp;cHash=a33de9156a5bdc785d53090bf6d4e6c3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/info/p8378_Selbstbild-und-Image-Deutschlands-in-den-Weltausstellungen--Mit-zahlreichen-Abbildungen-ca--250-Seiten--ca----38-00.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/77537" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7101#" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/leadership-and-uncertainty-management-in-politics-agn--s-alexandre-collier/?sf1=barcode&amp;amp;st1=9781137439239" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tudpress.de/ThelemXTC2013/product_info.php?products_id=1211" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42174" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099365v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3619" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.trafoberlin.de/978-3-86464-024-7.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=69262" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01333458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01333460v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01333461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01333466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484866v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339022v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.452.0112" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489987v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.016.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01333464v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.182" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395631v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781163v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univerlag-leipzig.de/catalog/bookstore/article/1867-Die_Grafschaft_Glatz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771725v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.waxmann.com/waxmann-buecher/?no_cache=1&amp;amp;tx_p2waxmann_pi2%5Bbuch%5D=BUC125623&amp;amp;tx_p2waxmann_pi2%5Baction%5D=show&amp;amp;tx_p2waxmann_pi2%5Bcontroller%5D=Buch&amp;amp;cHash=a33de9156a5bdc785d53090bf6d4e6c3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/info/p8378_Selbstbild-und-Image-Deutschlands-in-den-Weltausstellungen--Mit-zahlreichen-Abbildungen-ca--250-Seiten--ca----38-00.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/77537" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7101#" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/leadership-and-uncertainty-management-in-politics-agn--s-alexandre-collier/?sf1=barcode&amp;amp;st1=9781137439239" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tudpress.de/ThelemXTC2013/product_info.php?products_id=1211" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42174" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099365v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3619" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.trafoberlin.de/978-3-86464-024-7.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=69262" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01333458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01333460v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01333461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01333466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>