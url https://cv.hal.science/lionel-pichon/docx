--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -235,252 +235,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Digital Environments for Monitoring Precision Medical Interventions and Wearable Observation and Assistance</w:t>
+                <w:t xml:space="preserve">Ferrite Plate Multi-Objective Topology Optimization in a Wireless Power Transfer System for UAV Charging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Razek</w:t>
+                <w:t xml:space="preserve">Giulio Poggiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohammed Terrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Torchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Cirimele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/technologies14010040⟩</w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ojia.2026.3665327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443976v1</w:t>
+                <w:t xml:space="preserve">hal-05516578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrite Plate Multi-Objective Topology Optimization in a Wireless Power Transfer System for UAV Charging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart Digital Environments for Monitoring Precision Medical Interventions and Wearable Observation and Assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Razek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Poggiana</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (1), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ojia.2026.3665327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/technologies14010040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516578v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach to wiring network diagnosis utilizing time domain reflectometry and one-dimensional convolutional neural networks</w:t>
               </w:r>
@@ -505,51 +505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Bouchekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -747,51 +747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of inductive power transfer systems - a tutorial review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuoliang Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -855,64 +855,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective optimization of a wireless power transfer system for UAV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Rischebé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Terrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -985,51 +985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Low-cost Microwave Stentenna for In-stent Restenosis Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuoliang Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1089,51 +1089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Model for EMC Analysis at Equipment Level in Automotive Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clérico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1206,77 +1206,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Design Approach for Wireless Power Transfer System: UAV Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Terrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa-Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1336,51 +1336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic compatibility of active cardiovascular implants to occupational magnetic field environments: impact of the field direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Hammen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1479,51 +1479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lagouanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Freschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Giaccone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1583,51 +1583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of inductive power transfer systems by metamodeling techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1713,51 +1713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lagouanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Boulitrop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1834,51 +1834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2085,51 +2085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lagouanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Freschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 65 (6), pp.1820-1828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2176,51 +2176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMP-Method Topology Optimization of Ferrite Structures in Inductive Power Transfer Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2293,51 +2293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of woven composites for shielding applications: the case of oblique incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghida Al Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2397,51 +2397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Shielding Optimization of an Inductive Power Transfer System for Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2553,51 +2553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Gannouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2661,51 +2661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Broadband Shielding Effectiveness of Composite Panels for Protective Enclosures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clerico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2795,51 +2795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiobjective optimization based on polynomial chaos expansions in the design of inductive power transfer systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2912,51 +2912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of metal grid reinforced composites for near-field low-frequency magnetic shielding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghida Al Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3042,51 +3042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lagouanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriano Bottauscio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Zucca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3172,51 +3172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (11), pp.6324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3302,51 +3302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 139 (9), pp.51727. </w:t>
@@ -3436,51 +3436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (3), pp.777 - 790. </w:t>
@@ -3531,51 +3531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Lightweight Multilayered Composite for DC to 20 GHz Electromagnetic Shielding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clerico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3665,51 +3665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modeling and numerical analyses of the electric conductivity of CNT/polymer nanocomposites taking into account the tunneling effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3795,51 +3795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessem Zitouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 62 (5), pp.1869-1878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3867,464 +3867,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of an Implanted Antenna within Surrounding Biological Environment</w:t>
+                <w:t xml:space="preserve">Design and characterization of a dual-band miniaturized circular antenna for deep in body biomedical wireless applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuoliang Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Koulouridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13040996⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1759078720000197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522869v1</w:t>
+                <w:t xml:space="preserve">hal-02522677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Human Exposure in Case of Wireless Power Transfer for Automotive Applications using Stochastic Models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Time domain sources identification in the near field: comparison between electromagnetic time reversal and genetic algorithms-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassia Hedia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessem Zitouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Hadj Slama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Computational Electromagnetics Society Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (10), pp.842 -847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-smt.2020.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568258v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time domain sources identification in the near field: comparison between electromagnetic time reversal and genetic algorithms-based methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sensitivity Analysis of an Implanted Antenna within Surrounding Biological Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuoliang Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Ben Hadj Slama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13040996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-smt.2020.0033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03161249v1</w:t>
+                <w:t xml:space="preserve">hal-02522869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterization of a dual-band miniaturized circular antenna for deep in body biomedical wireless applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Assessment of Human Exposure in Case of Wireless Power Transfer for Automotive Applications using Stochastic Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Deshmukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lagouanelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Computational Electromagnetics Society Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02522677v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic analysis and simulation aspects of wireless power transfer in the domain of inductive power transmission technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (13), pp.1719-1755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4410,51 +4410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 194, pp.108150. </w:t>
@@ -4505,64 +4505,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturized implantable power transmission system for biomedical wireless applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuoliang Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros Koulouridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Power Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4609,51 +4609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty quantification in the design of wireless power transfer systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4726,51 +4726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Electromagnetic Properties of Woven Fiber Composites for Shielding Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghida Al Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4843,64 +4843,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantable wireless transmission rectenna system for biomedical wireless applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuoliang Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros Koulouridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.195551-195558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5068,64 +5068,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Human Exposure οwing to Wireless Power Transfer Systems in Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Razek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5224,51 +5224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5341,51 +5341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5458,51 +5458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaume Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (3), pp.8700304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5575,51 +5575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaume Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of digital information and wireless communications (IJDIWC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (2), pp.85-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5666,51 +5666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Broadband Electromagnetic Homogenization Method for Composite Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghida Al Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Benjelloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5783,51 +5783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturization of a PIFA Antenna for Biomedical Applications Using Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Djellid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koulouridis Stavros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5887,90 +5887,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Exposure Assessment in Dynamic Inductive Power Transfer for Automotive Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Cirimele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freschi Fabio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giaccone Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Repetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6043,51 +6043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6151,51 +6151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Bouchekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boudjefdjouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6272,51 +6272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Method for Modeling the Magnetic Field Emissions of Power Electronic Equipment From Magnetic Near Field Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Benyoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6441,51 +6441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 59 (2), pp.533-536. </w:t>
@@ -6517,542 +6517,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMC analysis of MRI environment in view of optimized performance and cost of image-guided interventions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Echo Response of Faults in Transmission Lines: Models and Limitations to Fault Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-2018⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (12), pp.4155 - 4164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2016.2608774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338303v1</w:t>
+                <w:t xml:space="preserve">hal-01352701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Equivalent Model and Numerical Simulation for EMC Analysis in Hospital Environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multirate technique for explicit Discontinuous Galerkin computations of time domain Maxwell equations on complex geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Seny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2016.2552170⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp.7204604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2480537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370998v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multirate technique for explicit Discontinuous Galerkin computations of time domain Maxwell equations on complex geometries</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EMC analysis of MRI environment in view of optimized performance and cost of image-guided interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refzul Khairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Razek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Corcolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2480537⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (s1), pp.s67-s74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235050v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echo Response of Faults in Transmission Lines: Models and Limitations to Fault Detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Use of Equivalent Model and Numerical Simulation for EMC Analysis in Hospital Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adroaldo Raiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64 (12), pp.4155 - 4164. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (4), pp.950-955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2016.2608774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2016.2552170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352701v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Magnetic Field Perturbations on the Balance Spring of a Mechanical Watch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refzul Khairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Corcolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7112,51 +7112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kafal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65 (2), pp.399-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7216,51 +7216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kafal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65 (10), pp.2342 - 2348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7320,51 +7320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 73, pp.20901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7411,90 +7411,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductive Charger for Electric Vehicle: Advanced Modeling and Interoperability Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Razek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (12), pp.8094-8114. </w:t>
@@ -7545,51 +7545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shielding Effectiveness of Perforated Screens Through an Inverse Problem-Based Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7662,51 +7662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kafal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (4), pp.10-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7734,468 +7734,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Electromagnetic Radiations Sources at the Switching Time Scale Using an Inverse Problem-Based Resolution Method—Application to Power Electronic Circuits</w:t>
+                <w:t xml:space="preserve">A New Methodology to Predict the Magnetic Shielding Effectiveness of Enclosures at Low Frequency in the Near Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Beghou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+                <w:t xml:space="preserve">Amin Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Costa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Benjelloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2014.2363675⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (3), pp.8000404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2362953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235425v1</w:t>
+                <w:t xml:space="preserve">hal-01235444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Shielding Effectiveness of Enclosures in Near Field at Low Frequency for Automotive Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Detection of Electromagnetic Radiations Sources at the Switching Time Scale Using an Inverse Problem-Based Resolution Method—Application to Power Electronic Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Beghou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Duval</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Costa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 57 (6), pp.1481-1490. </w:t>
+              <w:t xml:space="preserve">, 2015, 57 (1), pp.52-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2015.2463677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2014.2363675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248326v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Methodology to Predict the Magnetic Shielding Effectiveness of Enclosures at Low Frequency in the Near Field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Magnetic Shielding Effectiveness of Enclosures in Near Field at Low Frequency for Automotive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (3), pp.8000404. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (6), pp.1481-1490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2362953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2015.2463677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235444v1</w:t>
+                <w:t xml:space="preserve">hal-01248326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Radiation From Shielding Enclosures Using Equivalent 3-D High-Frequency Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8255,77 +8255,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic fields in human body by wireless inductive system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinging Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Razek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (2), pp 590-595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8372,77 +8372,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced modeling of a 2kW Series-Series Resonating Inductive Charger for Real Electric Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Razek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Houivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8506,77 +8506,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of skin effect on the effective shielding effectiveness of composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Préault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Corcolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 115 (15), pp.154904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8604,380 +8604,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the Shielding Effectiveness at Low Frequency in Near Magnetic Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of transient scattering problems using a discontinuous Galerkin method: application to the shielding effectiveness of enclosures with heterogeneous walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Frikha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+                <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Duval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Numerical Analysis and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (3), pp.626-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnm.1968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2014130490⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073204v1</w:t>
+                <w:t xml:space="preserve">hal-01096483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of transient scattering problems using a discontinuous Galerkin method: application to the shielding effectiveness of enclosures with heterogeneous walls</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prediction of the Shielding Effectiveness at Low Frequency in Near Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Analysis and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (3), pp.626-635. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66 (1), 10904 (10p). </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jnm.1968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2014130490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096483v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband Electromagnetic Time Reversal With Finite Integration Technique: Localization in Heterogeneous Media and Experimental Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benhamouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lesselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9037,77 +9037,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Electromagnetic Fields in Human Body Exposed to Wireless Inductive Charging System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping-Ping Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Razek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (2), pp.Article 7025704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9167,51 +9167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.R.E.H. Bouchekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boudjefdjouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9297,77 +9297,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (2), pp.493-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9395,687 +9395,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective permittivity of shielding composite materials for microwave frequencies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Localization of metal targets by time reversal of electromagnetic waves - 3D-numerical and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benhamouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lesselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 55 (6), pp.1178-1186. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (2), pp.24512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2013.2265173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2013120439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931733v1</w:t>
+                <w:t xml:space="preserve">hal-00859379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Weakly Conducting Thin Sheets in the Discontinuous Galerkin Method for Shielding Effectiveness Evaluation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effective permittivity of shielding composite materials for microwave frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Préault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Corcolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACES Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (6), pp.1178-1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2013.2265173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931734v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of shielding effectiveness of composite wall with a time domain discontinuous Galerkin method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Modeling of Weakly Conducting Thin Sheets in the Discontinuous Galerkin Method for Shielding Effectiveness Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACES Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (10), pp.931-937</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2013120438⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00931731v1</w:t>
+                <w:t xml:space="preserve">hal-00931734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimum PML for scattering problems in the time domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Evaluation of shielding effectiveness of composite wall with a time domain discontinuous Galerkin method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Préault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 64 (2), pp.24502-24508. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2013120447⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 64 (2), pp.24508-24511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2013120438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931730v1</w:t>
+                <w:t xml:space="preserve">hal-00931731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of metal targets by time reversal of electromagnetic waves - 3D-numerical and experimental study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An optimum PML for scattering problems in the time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Modave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 64 (2), pp.24512. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2013120439⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 64 (2), pp.24502-24508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2013120447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00859379v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Noniterative Method for Locating Soft Faults in Complex Wire Networks</w:t>
               </w:r>
@@ -10087,51 +10087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layane Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62 (3), pp.1010-1019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10178,77 +10178,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shielding Effectiveness of Composite Materials: Effect of Inclusion Shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Préault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Corcolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (5), pp.1941-1944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10276,460 +10276,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Generalized Finite-Difference Modeling of Electromagnetic Time Reversal: Impact of the Density of Dipoles for the Localization of a Dielectric Obstacle in Free Space</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Matched-Pulse Approach for Soft-Fault Detection in Complex Wire Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layane Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lesselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (2), pp.359-362. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (6), pp.1719-1732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2172920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2012.2187246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717830v1</w:t>
+                <w:t xml:space="preserve">hal-00658278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast diagnosis of transmission lines using neural networks and principal component analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact of Composite Materials on the Shielding Effectiveness of Enclosures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Computational Electromagnetics Society Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (4), pp.369-374</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779080v1</w:t>
+                <w:t xml:space="preserve">hal-00779076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Composite Materials on the Shielding Effectiveness of Enclosures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fast diagnosis of transmission lines using neural networks and principal component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa-Kamel Smaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hichem Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Computational Electromagnetics Society Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (1-4), pp.435-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-2012-1493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779076v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Matched-Pulse Approach for Soft-Fault Detection in Complex Wire Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Three-Dimensional Generalized Finite-Difference Modeling of Electromagnetic Time Reversal: Impact of the Density of Dipoles for the Localization of a Dielectric Obstacle in Free Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benhamouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lesselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 61 (6), pp.1719-1732. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.359-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2012.2187246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2172920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658278v1</w:t>
+                <w:t xml:space="preserve">hal-00717830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic tool based on transmission line modelling and Kriging for optimal transmitter location in indoor wireless systems</w:t>
               </w:r>
@@ -10741,51 +10741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dalla-Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adroaldo Raizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (13), pp.1537-1545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10813,321 +10813,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Characterization Using Ridge Polynomial Neural Networks and Least-Square Support Vector Machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and Location of Defects in Wiring Networks Using Time-Domain Reflectometry and Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa-Kamel Smaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Hacib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 47 (5), pp.990-993. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2087743⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 47 (5), pp.1502-1505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2089503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711555v1</w:t>
+                <w:t xml:space="preserve">hal-00710603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Location of Defects in Wiring Networks Using Time-Domain Reflectometry and Neural Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Microwave Characterization Using Ridge Polynomial Neural Networks and Least-Square Support Vector Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa-Kamel Smaïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rachid Mekideche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 47 (5), pp.1502-1505. </w:t>
+              <w:t xml:space="preserve">, 2011, 47 (5), pp.990-993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2089503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2087743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710603v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress in wiring networks diagnosis for automotive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11213,51 +11213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of faulty wiring networks using reflectometry response and genetic algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11324,303 +11324,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Characterization Using Least-Square Support vector Machines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized finite difference scheme using mainly orthogonal and locally barycentric dual mesh for electromagnetic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46 (8), pp.2811-2814</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (2), pp.23307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555258v1</w:t>
+                <w:t xml:space="preserve">hal-00555664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized finite difference scheme using mainly orthogonal and locally barycentric dual mesh for electromagnetic problems</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microwave Characterization Using Least-Square Support vector Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rachid Mekideche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 52 (2), pp.23307</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (8), pp.2811-2814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555664v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support vector machines for measuring dielectric properties of materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Hacib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rachid Mekideche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11675,51 +11675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Defects in Wiring Networks Using Time Domain Reflectometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11792,77 +11792,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient implementation of the UPML in the Generalized Finite-Difference Time-Domain Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Rodriguez Torrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (8), pp.3492-3495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11900,64 +11900,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D PEEC method for the prediction of radiated fields from automotive cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (8), pp.3053-3056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11976,441 +11976,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and Inverse Modeling of a Microwave Sensor Determining the Proportion of Fluids in a Pipeline</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of radiated electromagnetic fields using equivalent sources – Application to the EMC of power printed circuit boards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Beghou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Costa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (3), pp.1510-1513</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp. 91-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447295v1</w:t>
+                <w:t xml:space="preserve">hal-00447294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of Three Wave Propagation Software Programs for the Modeling of Coupled Maxwell and Boltzmann Equations at THz Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Tissafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Tissafi</w:t>
+                <w:t xml:space="preserve">Frédéric Aniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Aniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+                <w:t xml:space="preserve">Brahim Essakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guiffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Computational Electromagnetics Society Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (4), pp. 382-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of radiated electromagnetic fields using equivalent sources – Application to the EMC of power printed circuit boards</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct and Inverse Modeling of a Microwave Sensor Determining the Proportion of Fluids in a Pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10, pp. 91-99</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.1510-1513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447294v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Equivalent 3-D Models from Near Field Measurements - Application to the EMC of Power Printed Circuit Boards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Beghou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (3), pp. 1650-1653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12429,399 +12429,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and use of optimised databases in microwave characterisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Microwave characterization of dielectric materials using Bayesian neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-smt:20080086⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 03, pp.169-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERC08030603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763791v1</w:t>
+                <w:t xml:space="preserve">hal-00351284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuit Models for Interconnects Using 3D Computational Techniques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generation and use of optimised databases in microwave characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gyimothy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACES Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (6), pp.467-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-smt:20080086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352282v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave characterization of dielectric materials using Bayesian neural networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Circuit Models for Interconnects Using 3D Computational Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Essakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Benel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Akoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACES Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (1), pp.39-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351284v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of TLM and Kriging Methods for Electromagnetic Compatibility Management in Health Care Facilities</w:t>
               </w:r>
@@ -12846,51 +12846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dalla-Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adroaldo Raizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44 (6), pp.1478-1481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12928,64 +12928,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive genetic algorithm based source identification with near-field scanning method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Beghou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9, pp.215-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13045,51 +13045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dalla-Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adroaldo Raizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44 (6), pp.1354-1357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13114,90 +13114,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnect Macromodeling from 3D Field Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Essakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Benel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Akoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bélahcène Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13239,90 +13239,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural networks for broad-band evaluation of complex permittivity using a coaxial discontinuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39 (2), pp.197-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13347,77 +13347,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GLOBAL TIME DOMAIN CIRCUIT SIMULATION OF A MICROWAVE RECTENNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Essakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Akoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6th International Workshop on Computational Electromagnetics in the Time‐Domain (CEM‐TD), 20 (1-2), pp.3-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13455,51 +13455,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (156)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (157)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -13521,51 +13521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaïma Elharti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Den Palessonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13651,51 +13651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13740,8770 +13740,8757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-Model Based WPT Optimization: UAV Application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">SA-PEEC formulation for lightning current modeling in conductive plates : a parametric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danica Cvetkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lalléchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Wireless Power Technology Conference and Expo (WPTCE).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/wptce62521.2025.11062225⟩</w:t>
+              <w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. pp.113-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350635v1</w:t>
+                <w:t xml:space="preserve">hal-05584290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunity of pacemakers near high power systems at 85 kHz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucien Hammen</w:t>
+                <w:t xml:space="preserve">Meta-Model Based WPT Optimization: UAV Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Terrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa-Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Den Palessonga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Wireless Power Technology Conference and Expo (WPTCE).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rome, Italy. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/wptce62521.2025.11062225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176221⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05290390v1</w:t>
+                <w:t xml:space="preserve">hal-05350635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des perturbations induites sur un stimulateur cardiaque par un système de recharge sans contact pour véhicule électrique</w:t>
+                <w:t xml:space="preserve">Immunity of pacemakers near high power systems at 85 kHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaïma Elharti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Hammen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Den Palessonga</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. pp.934-938, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288849v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective Optimization of a WPT System for UAVs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Évaluation des perturbations induites sur un stimulateur cardiaque par un système de recharge sans contact pour véhicule électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaïma Elharti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Den Palessonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289959v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic compatibility assessment of pacemakers in occupational environments: parameters affecting their functioning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-objective Optimization of a WPT System for UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohammed Terrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa-Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gerard Fleury</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. pp.948-952, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730313v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamodel-based Methodology for Design of Wireless Power Transfer Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic compatibility assessment of pacemakers in occupational environments: parameters affecting their functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Hammen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Joint International Symposium on Electromagnetic Compatibility, Signal &amp; Power Integrity: EMC Japan/Asia-Pacific International Symposium on Electromagnetic Compatibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">BioEM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Chania Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730302v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de nappes surfaciques de courants « Foudre » : formulation analytique et validation expérimentale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metamodel-based Methodology for Design of Wireless Power Transfer Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2024 IEEE Joint International Symposium on Electromagnetic Compatibility, Signal &amp; Power Integrity: EMC Japan/Asia-Pacific International Symposium on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757219v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Power Transfer for UAV Applications : A Parametric Approach for Coupler Design</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation de nappes surfaciques de courants « Foudre » : formulation analytique et validation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danica Cvetkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lalléchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Melchor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pniak Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNC 2024 - XVIII Symposium on Electromagnetic Phenomena in Nonlinear Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730323v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamodel multi-objective optimization of 3F3 Ferrites Core in a WPT system for automotive applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wireless Power Transfer for UAV Applications : A Parametric Approach for Coupler Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohammed Terrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Lambert</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques d’URSI-France - L’ÉNERGIE AU CŒUR DES ONDES RESSOURCES ET ENVIRONNEMENT : GESTION "INTELLIGENTE"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">EPNC 2024 - XVIII Symposium on Electromagnetic Phenomena in Nonlinear Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412005v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la méthode de réduction d’échelle pour la co-simulation CEM d’un système de transfert de puissance inductif</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Metamodel multi-objective optimization of 3F3 Ferrites Core in a WPT system for automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lagouanelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Boulitrop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bréard</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Freschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques d’URSI-France - L’énergie au cœur des ondes ressources et environnement : gestion "intelligente"</w:t>
+              <w:t xml:space="preserve">Journées scientifiques d’URSI-France - L’ÉNERGIE AU CŒUR DES ONDES RESSOURCES ET ENVIRONNEMENT : GESTION "INTELLIGENTE"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412216v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Broadband Shielding Effectiveness of Composite Panels for Protective Enclosures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Immunity of active implantable medical devices to industrial magnetic field environments: impact of the field direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Hammen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques d’URSI-France - L'énergie au coeur des ondes ressources et environnement. Gestion "intelligente"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">BioEM2023, The 2nd Annual Conference Of BioEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Oxford (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411873v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMISATION DU BLINDAGE DE SYSTÈMES DE TRANSFERT D’ÉNERGIE SANS CONTACT POUR APPLICATION AUTOMOBILE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Application de la méthode de réduction d’échelle pour la co-simulation CEM d’un système de transfert de puissance inductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Bayaghiou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques d’URSI-France - L’énergie au cœur des ondes ressources et environnement : gestion "intelligente"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413880v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient-based metamodel optimization for the design of 3F3 Ferrites Core in a WPT system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lagouanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Boulitrop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Freschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2023, the 24th International Conference on the Computation of Electromagnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunity of active implantable medical devices to industrial magnetic field environments: impact of the field direction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Assessment of Broadband Shielding Effectiveness of Composite Panels for Protective Enclosures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clerico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM2023, The 2nd Annual Conference Of BioEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Oxford (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées scientifiques d’URSI-France - L'énergie au coeur des ondes ressources et environnement. Gestion "intelligente"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154897v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimization of inductive power transfer systems by metamodeling techniques</w:t>
+                <w:t xml:space="preserve">OPTIMISATION DU BLINDAGE DE SYSTÈMES DE TRANSFERT D’ÉNERGIE SANS CONTACT POUR APPLICATION AUTOMOBILE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques d’URSI-France - L’ÉNERGIE AU CŒUR DES ONDES RESSOURCES ET ENVIRONNEMENT : GESTION "INTELLIGENTE"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">21ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411822v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la compatibilité électromagnétique des dispositifs médicaux implantables actifs aux champs magnétiques industriels basses fréquences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Design and optimization of inductive power transfer systems by metamodeling techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques d’URSI-France - L’ÉNERGIE AU CŒUR DES ONDES RESSOURCES ET ENVIRONNEMENT : GESTION "INTELLIGENTE"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411992v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of ferrite structures in inductive power transfer system for electric vehicles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Étude de la compatibilité électromagnétique des dispositifs médicaux implantables actifs aux champs magnétiques industriels basses fréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Hammen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE INTERNATIONAL SYMPOSIUM ON ELECTROMAGNETIC COMPATIBILITY, SIGNAL &amp; POWER INTEGRITY (EMC 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées scientifiques d’URSI-France - L’ÉNERGIE AU CŒUR DES ONDES RESSOURCES ET ENVIRONNEMENT : GESTION "INTELLIGENTE"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189128v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale Reduction for Rapid Prototyping of Wireless Power Transfer System for Electrical vehicules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amadou Bayaghiou Diallo</w:t>
+                <w:t xml:space="preserve">Optimization of ferrite structures in inductive power transfer system for electric vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bréard</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 20th Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE INTERNATIONAL SYMPOSIUM ON ELECTROMAGNETIC COMPATIBILITY, SIGNAL &amp; POWER INTEGRITY (EMC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Grand Rapids, MI, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMCSIPI50001.2023.10241624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEFC55061.2022.9940654⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04118422v1</w:t>
+                <w:t xml:space="preserve">hal-04189128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Maximum Transmission Efficiency and Magnetic Flux Leakage for Different Coupling Coils in Inductive Power Transfer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yao Pei</w:t>
+                <w:t xml:space="preserve">Scale Reduction for Rapid Prototyping of Wireless Power Transfer System for Electrical vehicules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Bayaghiou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim Kadem</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th Conference on Inductics (University-Industry）</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE 20th Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Denver, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC55061.2022.9940654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695332v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing immunity of active implantable medical devices to industrial magnetic field environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparison of Maximum Transmission Efficiency and Magnetic Flux Leakage for Different Coupling Coils in Inductive Power Transfer Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Fleury</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kadem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium and Exhibition on Electromagnetic Compatibility - EMC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">The 7th Conference on Inductics (University-Industry）</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Constantine, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779559v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of multilayer composite materials for broadband shielding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Testing immunity of active implantable medical devices to industrial magnetic field environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Hammen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Symposium on Electromagnetic Compatibility &amp; Signal/Power Integrity (EMCSI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium and Exhibition on Electromagnetic Compatibility - EMC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Göteborg, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788216v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-simulation of Circuit/Circuit type Solvers for EMC Applications Using a New Relaxation Method</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Performances of multilayer composite materials for broadband shielding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clerico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Gannouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Symposium on Electromagnetic Compatibility &amp; Signal/Power Integrity (EMCSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Spokane, United States. pp.54-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMCSI39492.2022.9889611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMCEurope51680.2022.9901244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03779637v1</w:t>
+                <w:t xml:space="preserve">hal-03788216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of a 30 kW Dynamic Wireless Power Transfer System for Electric Vehicle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Co-simulation of Circuit/Circuit type Solvers for EMC Applications Using a New Relaxation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Bayaghiou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Power Week (WPW), 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Göteborg, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMCEurope51680.2022.9901244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9901343⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03736610v1</w:t>
+                <w:t xml:space="preserve">hal-03779637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Power Coupling Between an Antenna and a Device Under Test in a MSRC to Replace Onboard Immunity Tests of Automotive Equipment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Performance Analysis of a 30 kW Dynamic Wireless Power Transfer System for Electric Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium and Exhibition on Electromagnetic Compatibility - EMC Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wireless Power Week (WPW), 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.844-848, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9901343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779561v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of main factors impacting human exposure in inductive power transfer systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Power Coupling Between an Antenna and a Device Under Test in a MSRC to Replace Onboard Immunity Tests of Automotive Equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Bule Mbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Klingler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and Statistical Methods for Metrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Turin, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium and Exhibition on Electromagnetic Compatibility - EMC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296346v1</w:t>
+                <w:t xml:space="preserve">hal-03779561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite materials for electromagnetic shielding applications: multiscale modeling via semi-analytical homogenization techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Identification of main factors impacting human exposure in inductive power transfer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lagouanelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Freschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coupled problems 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, On line, Italy</w:t>
+              <w:t xml:space="preserve">Mathematical and Statistical Methods for Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296332v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty quantification and metamodeling in the design of inductive power transfer systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity analysis in dynamic WPT systems based on non-intrusive stochastic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lagouanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Di Capua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Femia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Freschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Maffucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 JOINT IEEE INTERNATIONAL SYMPOSIUM ON ELECTROMAGNETIC COMPATIBILITY, SIGNAL &amp; POWER INTEGRITY, AND EMC EUROPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Erfurt (virtual), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402791v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis in dynamic WPT systems based on non-intrusive stochastic methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainty quantification and metamodeling in the design of inductive power transfer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lagouanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Erfurt (virtual), Germany</w:t>
+              <w:t xml:space="preserve">2021 JOINT IEEE INTERNATIONAL SYMPOSIUM ON ELECTROMAGNETIC COMPATIBILITY, SIGNAL &amp; POWER INTEGRITY, AND EMC EUROPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296266v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective Optimization based on Polynomial Chaos Expansions in the Design of Inductive Power Transfer Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Composite materials for electromagnetic shielding applications: multiscale modeling via semi-analytical homogenization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghida Al Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Szczecin, Poland</w:t>
+              <w:t xml:space="preserve">Coupled problems 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, On line, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374275v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a wide frequency band composite shield</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multi-objective Optimization based on Polynomial Chaos Expansions in the Design of Inductive Power Transfer Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Szczecin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403007v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient sensitivity analysis of the EMC BCI test</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Design of a wide frequency band composite shield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clerico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Touré</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">He Delong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779642v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blindage Basse-Fréquence de Matériaux Composites à Grilles Métalliques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Efficient sensitivity analysis of the EMC BCI test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etse Kokouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ksouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès de Compatibilité Electromagnétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296903v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective electrical conductivity of CNT/polymer nanocomposites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Blindage Basse-Fréquence de Matériaux Composites à Grilles Métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghida Al Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20ème congrès de Compatibilité Electromagnétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031795v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Radiating Sources in the Near Field Using EMTR Technique : A Parametric Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact of Parameters Variability on the Performances of an Implanted Antenna for Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuoliang Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Koulouridis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Energy Conference (ENERGYCon)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 14th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen (on line), Denmark. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ENERGYCon48941.2020.9236581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03420340v1</w:t>
+                <w:t xml:space="preserve">hal-03031787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Parameters Variability on the Performances of an Implanted Antenna for Biomedical Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effective electrical conductivity of CNT/polymer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 14th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rome, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135804⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03031787v1</w:t>
+                <w:t xml:space="preserve">hal-03031795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study between EMTR technique and a GA-based method for modeling EM radiation source in the Near Field</w:t>
+                <w:t xml:space="preserve">Characterization of Radiating Sources in the Near Field Using EMTR Technique : A Parametric Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassia Hedia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bassem Zitouna</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessem Zitouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Barcelone, Spain. </w:t>
+              <w:t xml:space="preserve">6th IEEE International Energy Conference (ENERGYCon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2020, Gammarth, Tunisia. pp.104 -109, </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8872044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ENERGYCon48941.2020.9236581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333935v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Quantification in the Assessment of Human Exposure near Wireless Power Transfer Systems in Automotive Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Lagouanelle</w:t>
+                <w:t xml:space="preserve">Comparative study between EMTR technique and a GA-based method for modeling EM radiation source in the Near Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassia Hedia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Lang Krauth,</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bassem Zitouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEIT AUTOMOTIVE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Turin, Italy. </w:t>
+              <w:t xml:space="preserve">EMC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Barcelone, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EETA.2019.8804593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8872044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333919v1</w:t>
+                <w:t xml:space="preserve">hal-02333935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrology for Inductive Charging of Electric Vehicles (MICEV)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implantable rectenna system for biomedical wireless applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuoliang Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koulouridis Stavros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 AEIT International Conference of Electrical and Electronic Technologies for Automotive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EETA.2019.8804498⟩</w:t>
+              <w:t xml:space="preserve">Wireless Power Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPTC45513.2019.9055687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377449v1</w:t>
+                <w:t xml:space="preserve">hal-02333905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Titanium Case used in Implantable Medical Devices on the Wireless Power Link</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+                <w:t xml:space="preserve">Metrology for Inductive Charging of Electric Vehicles (MICEV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Zucca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriano Bottauscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Guilizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Wireless Power Transfer Conference (WPTC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WPT.2018.8639416⟩</w:t>
+              <w:t xml:space="preserve">2019 AEIT International Conference of Electrical and Electronic Technologies for Automotive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Turin, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EETA.2019.8804498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377485v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantable rectenna system for biomedical wireless applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence of the Titanium Case used in Implantable Medical Devices on the Wireless Power Link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Power Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Londres, United Kingdom. </w:t>
+              <w:t xml:space="preserve">2018 IEEE Wireless Power Transfer Conference (WPTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WPTC45513.2019.9055687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WPT.2018.8639416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333905v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual-Band Miniaturized Circular Antenna for Deep in Body Biomedical Wireless Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Uncertainty Quantification in the Assessment of Human Exposure near Wireless Power Transfer Systems in Automotive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lagouanelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Lang Krauth,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation (EuCAP 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AEIT AUTOMOTIVE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Turin, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EETA.2019.8804593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333888v1</w:t>
+                <w:t xml:space="preserve">hal-02333919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13.56 MHz Near Field magnetic coupling efficiency evaluation for IMDs powering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Dual-Band Miniaturized Circular Antenna for Deep in Body Biomedical Wireless Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuoliang Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koulouridis Stavros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Wireless Power Transfer Conference (WPTC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation (EuCAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Cracovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936875v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Quantification in the Shielding Effectiveness Evaluation of Planar Sheets</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">13.56 MHz Near Field magnetic coupling efficiency evaluation for IMDs powering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Perez-Nicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjda Bouklachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF 2019, 19th International Symposium on Electromagnetic Fieldsin Mechatronics, Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISEF45929.2019.9097029⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE Wireless Power Transfer Conference (WPTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, France. pp.466-469, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPTC45513.2019.9055610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282346v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des sources d’émissions de rayonnement en champ proche</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Uncertainty Quantification in the Shielding Effectiveness Evaluation of Planar Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Lang Krauth,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Feliachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque sur l’Inductique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISEF 2019, 19th International Symposium on Electromagnetic Fieldsin Mechatronics, Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISEF45929.2019.9097029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150792v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Time Reversal for Radiating Source Identification in Time Domain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation des sources d’émissions de rayonnement en champ proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Benyoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Feliachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 15th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6ème Colloque sur l’Inductique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Biskra, Algérie. 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377494v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast evaluation of low frequency near field magnetic shielding effectiveness</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic Time Reversal for Radiating Source Identification in Time Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassia Hedia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessem Zitouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Symposium on Electromagnetic Compatibility and 2018 IEEE Asia-Pacific Symposium on Electromagnetic Compatibility (EMC/APEMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 15th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ssd.2018.8570428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISEMC.2018.8393796⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01802673v1</w:t>
+                <w:t xml:space="preserve">hal-02377494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical modelling and characterisation of woven composite materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparison of Stochastic Approaches for Human Exposure Assessment inInductive Power Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahand Rasm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Razek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Eighteenth Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942722v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et caractérisation de matériaux composites tissés.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Approche analytique pour la prédiction de l'efficacité de blindage magnétique en champ proche dans le cas d'une plaque munie d'une ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Benyoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Feliachi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">19ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990784v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche analytique pour la prédiction de l'efficacité de blindage magnétique en champ proche dans le cas d'une plaque munie d'une ouverture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Predictions of radiated electromagnetic fields from wireless power systems in automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Feliachi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Cirimele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freschi Fabio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International symposium and exhibition on electromagnetic compatibility (EMC EUROPE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942613v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Stochastic Approaches for Human Exposure Assessment inInductive Power Transfer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation et caractérisation de matériaux composites tissés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghida Al Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighteenth Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942599v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictions of radiated electromagnetic fields from wireless power systems in automotive applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fast evaluation of low frequency near field magnetic shielding effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Benyoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Feliachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Freschi Fabio</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium and exhibition on electromagnetic compatibility (EMC EUROPE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Symposium on Electromagnetic Compatibility and 2018 IEEE Asia-Pacific Symposium on Electromagnetic Compatibility (EMC/APEMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISEMC.2018.8393796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990759v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of human exposure from wireless power transfer systems in automotive applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Electrical modelling and characterisation of woven composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghida Al Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Freschi Fabio</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Corcolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Benjelloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Symposium on Electromagnetic Compatibility and 2018 IEEE Asia-Pacific Symposium on Electromagnetic Compatibility (EMC/APEMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">19ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990763v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Full Time Domain Methodology based on Near Field Time Reversal for Equivalent Source Identification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Assessment of human exposure from wireless power transfer systems in automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Cirimele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freschi Fabio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Symposium on Electromagnetic Compatibility and 2018 IEEE Asia-Pacific Symposium on Electromagnetic Compatibility (EMC/APEMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Singapour, Singapore. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2018, Singapour, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802658v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Project “Metrology for Inductive Charging of Electric Vehicles”</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Full Time Domain Methodology based on Near Field Time Reversal for Equivalent Source Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassia Hedia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessem Zitouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Conference on Precision Electromagnetic Measurements (CPEM 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CPEM.2018.8501202⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE International Symposium on Electromagnetic Compatibility and 2018 IEEE Asia-Pacific Symposium on Electromagnetic Compatibility (EMC/APEMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISEMC.2018.8393755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377465v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF link for Implanted Medical Devices (IMDs) and Sub-GHz Inductive Power Transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+                <w:t xml:space="preserve">The Project “Metrology for Inductive Charging of Electric Vehicles”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Zucca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Loader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Welinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satvros Koulouridis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meyer</w:t>
+                <w:t xml:space="preserve">K. Tammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Conference on Precision Electromagnetic Measurements (CPEM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CPEM.2018.8501202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692423v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A broadband electromagnetic homogenization method for composite materials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RF link for Implanted Medical Devices (IMDs) and Sub-GHz Inductive Power Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satvros Koulouridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Trung Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on the Computation of Electromagnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633031v1</w:t>
+                <w:t xml:space="preserve">hal-01692423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inductive and Radiating Energy Harvesting for an Implanted Biotelemetry Antenna</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A broadband electromagnetic homogenization method for composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghida Al Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Benjelloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Workshop on Antenna Technology (iWAT 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">21st International Conference on the Computation of Electromagnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633016v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique d’homogénéisation pour la détermination des propriétés effectives de matériaux composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Inductive and Radiating Energy Harvesting for an Implanted Biotelemetry Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Trung Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Koulouridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Workshop on Antenna Technology (iWAT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292316v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Inductive and Radiating Energy Harvesting for an Implanted Biotelemetry Antenna</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Technique d’homogénéisation pour la détermination des propriétés effectives de matériaux composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghida Al Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benjelloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/eucap.2017.7928620⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01633025v1</w:t>
+                <w:t xml:space="preserve">hal-03292316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-GHz Inductive Power Transmission from Helical Coils for Implanted Medical Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Inductive and Radiating Energy Harvesting for an Implanted Biotelemetry Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Trung Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Koulouridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Workshop on Antenna Technology (iWAT 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eucap.2017.7928620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iwat.2017.7915348⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01633015v1</w:t>
+                <w:t xml:space="preserve">hal-01633025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de réflectométrie en domaine temporel pour l’´etude des défauts non-francs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Étude de l’efficacité de blindage magnétique en champ proche à basse fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Benyoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Feliachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">5ème Colloque sur l’Inductique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Oran, Algérie. pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689769v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground penetrating radar data imaging via Kirchhoff migration method</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Radio frequency attenuation by a rocket plume using diffraction theory and finite element modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Computational Electromagnetics Society (ACES 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th European Conference for Aeronautics and Space Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587717v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Comparison of GPR Based on Multi-and Bi-static Configurations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sub-GHz Inductive Power Transmission from Helical Coils for Implanted Medical Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koulouridis Stavros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Trung Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Workshop on Electromagnetic Non--Destructive Evaluation (ENDE 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Workshop on Antenna Technology (iWAT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iwat.2017.7915348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587802v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buried targets detection from synthetic anc measured B-scan ground penetrating radar data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèle de réflectométrie en domaine temporel pour l’´etude des défauts non-francs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587755v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’efficacité de blindage magnétique en champ proche à basse fréquence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Imaging Comparison of GPR Based on Multi-and Bi-static Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Feliachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque sur l’Inductique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Oran, Algérie. pp.26-27</w:t>
+              <w:t xml:space="preserve">22nd International Workshop on Electromagnetic Non--Destructive Evaluation (ENDE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675717v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio frequency attenuation by a rocket plume using diffraction theory and finite element modeling</w:t>
+                <w:t xml:space="preserve">Buried targets detection from synthetic anc measured B-scan ground penetrating radar data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Dieudonné</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Xiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Monchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference for Aeronautics and Space Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1726 - 1730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633027v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of tools for electromagnetic compatibility studies in the near field</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ground penetrating radar data imaging via Kirchhoff migration method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Computational Electromagnetics Society (ACES 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ROPACES.2017.7916395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CISTEM.2016.8066810⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01694435v1</w:t>
+                <w:t xml:space="preserve">hal-01587717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Inductive Energy Harvesting in a Biotelemetry Implant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+                <w:t xml:space="preserve">Implementation of tools for electromagnetic compatibility studies in the near field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Benyoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Feliachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE AP-S Symposium on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM.2016.8066810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2017.8072886⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01633032v1</w:t>
+                <w:t xml:space="preserve">hal-01694435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Discontinuous Galerkin Time-Domain Method for GPR Antennas and Scenarios Modeling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Integration of Inductive Energy Harvesting in a Biotelemetry Implant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Koulouridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE AP-S Symposium on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2017.8072886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338427v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic modeling and performance comparison of different pad-to-pad length ratio for dynamic Inductive Power Transfer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">3-D Discontinuous Galerkin Time-Domain Method for GPR Antennas and Scenarios Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Freschi Fabio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France. pp.PC-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561156v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’outils pour la réalisation d’étude en champ proche</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic modeling and performance comparison of different pad-to-pad length ratio for dynamic Inductive Power Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Cirimele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Feliachi</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freschi Fabio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale en Sciences et Technologies Électriques au Maghreb (CISTEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.4499 - 4503, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680962v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'atténuation des communications radiofréquences due aux jets d'échappement des lanceurs spatiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of efficient wireless charging for deep implanted medical devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+                <w:t xml:space="preserve">Mise en place d’outils pour la réalisation d’étude en champ proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Benyoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Feliachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Internationale en Sciences et Technologies Électriques au Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696230⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01465300v1</w:t>
+                <w:t xml:space="preserve">hal-03680962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin Time-Domain method for 3D modeling of ground penetrating radar scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of efficient wireless charging for deep implanted medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koulouridis Stavros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Liu</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bakogianni Sofia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Miami, United States. pp.1-1, </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Puerto Rico, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7815999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402848v1</w:t>
+                <w:t xml:space="preserve">hal-01465300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of multilayer ground and buried conductors on ground potential rising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Papaiz Garbini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cucchiaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22570,8659 +22557,8789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detectability of underground electrical cables junction with a ground penetrating radar: electromagnetic simulation and experimental measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiang Liu</w:t>
+                <w:t xml:space="preserve">Discontinuous Galerkin Time-Domain method for 3D modeling of ground penetrating radar scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami, United States. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7815999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338459v1</w:t>
+                <w:t xml:space="preserve">hal-02402848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et analyse de défauts non francs dans le blindage des lignes coaxiales en vue du diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hossein Manesh</w:t>
+                <w:t xml:space="preserve">Detectability of underground electrical cables junction with a ground penetrating radar: electromagnetic simulation and experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-17213-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388575v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 2D numerical methods for radio frequency attenuation by a rocket plume</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Dieudonné</w:t>
+                <w:t xml:space="preserve">Modélisation et analyse de défauts non francs dans le blindage des lignes coaxiales en vue du diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Manesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Genoulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Internal Symposium on Electric and Magnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">18ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343671v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle équivalent pour la réduction du champ magnétique rayonné par un moteur à courant continu</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparison of 2D numerical methods for radio frequency attenuation by a rocket plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monchaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">10th Internal Symposium on Electric and Magnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388634v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPR imaging via multi-frequency Linear Sampling Method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Développement d'un modèle équivalent pour la réduction du champ magnétique rayonné par un moteur à courant continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Benyoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Feliachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lyon, France. pp.OA3-2</w:t>
+              <w:t xml:space="preserve">18ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338435v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI-Compatible Piezoelectric Actuator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GPR imaging via multi-frequency Linear Sampling Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on New Actuators &amp; 9th Exhibition on Smart Actuators and Drive Systems (Actuator 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France. pp.OA3-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705555v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMC analysis of mri environment in view of optimized performance and cost of image-guided interventions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">MRI-Compatible Piezoelectric Actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refzul Khairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Razek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Laurent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Bernard</w:t>
+                <w:t xml:space="preserve">Marie Poirier-Quinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Ginefri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF 2015, XVII INTERNATIONAL SYMPOSIUM on ELECTROMAGNETIC FIELDS in MECHATRONICS, ELECTRICAL and ELECTRONIC ENGINEERING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Valence, Spain</w:t>
+              <w:t xml:space="preserve">15th International Conference on New Actuators &amp; 9th Exhibition on Smart Actuators and Drive Systems (Actuator 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235570v1</w:t>
+                <w:t xml:space="preserve">hal-01705555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d’une cavité en matériau composite avec une méthode de Galerkin discontinue pour l’évaluation de son efficacité de blindage</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EMC analysis of mri environment in view of optimized performance and cost of image-guided interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refzul Khairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Razek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Corcolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaine, France</w:t>
+              <w:t xml:space="preserve">ISEF 2015, XVII INTERNATIONAL SYMPOSIUM on ELECTROMAGNETIC FIELDS in MECHATRONICS, ELECTRICAL and ELECTRONIC ENGINEERING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235533v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of magnetic field perturbations on the balance-spring of a mechanical watch</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation d’une cavité en matériau composite avec une méthode de Galerkin discontinue pour l’évaluation de son efficacité de blindage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Computation of Electromagnetic Fields (Compumag 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">8ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235591v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Technique Based on DORT Method to Locate Multiple Soft Faults in Wiring Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling of magnetic field perturbations on the balance-spring of a mechanical watch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refzul Khairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Corcolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AUTOTESTCON 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Conference on Computation of Electromagnetic Fields (Compumag 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235583v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et Analyse de Défauts Non-Francs dans les Lignes de Transmission en vue du Diagnostic</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An Efficient Technique Based on DORT Method to Locate Multiple Soft Faults in Wiring Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kafal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes (JNM 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE AUTOTESTCON 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, National Harbor, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AUTEST.2015.7356513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235563v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Soft-Fault Localization Using an Enhanced DORT Technique for Wiring Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation et Analyse de Défauts Non-Francs dans les Lignes de Transmission en vue du Diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Manesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Genoulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques URSI France, “Sonder la matière par les ondes électromagnétiques »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes (JNM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235584v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modeling with discontinuous galerkin time domain method for ground penetration radar application</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple Soft-Fault Localization Using an Enhanced DORT Technique for Wiring Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kafal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ondes, Assemblée Générale "Interférences d'Ondes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques URSI France, “Sonder la matière par les ondes électromagnétiques »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237072v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des perturbations magnétiques sur une montre mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refzul Khairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Corcolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saint-Nazaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shielding effectiveness of perforated screens through an inverse problem-based resolution,</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D modeling with discontinuous galerkin time domain method for ground penetration radar application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Computation of Electromagnetic Fields (Compumag 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">GDR Ondes, Assemblée Générale "Interférences d'Ondes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235637v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enhanced DORT approach for locating multiple soft‐faults in complex wire networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Shielding effectiveness of perforated screens through an inverse problem-based resolution,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Briki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Computation of Electromagnetic Fields (Compumag 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ursi-at-rasc.2015.7303060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01235551v1</w:t>
+                <w:t xml:space="preserve">hal-01235637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis and Modelling of Coaxial Transmission Lines with Soft Shield Defects</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An enhanced DORT approach for locating multiple soft‐faults in complex wire networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kakal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IEEE International Symposium on Electromagnetic Compatibility and EMC Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISEMC.2015.7256406⟩</w:t>
+              <w:t xml:space="preserve">2015 1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Las Palmas, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ursi-at-rasc.2015.7303060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235557v1</w:t>
+                <w:t xml:space="preserve">hal-01235551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization model for shielding effectiveness of high concentration fiber composites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental Analysis and Modelling of Coaxial Transmission Lines with Soft Shield Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Manesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Genoulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint IEEE International Symposium on Electromagnetic Compatibility and EMC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Dresden, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISEMC.2015.7256406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293588v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles électromagnétiques dédiés aux analyses CEM de boîtiers d’équipement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogenization model for shielding effectiveness of high concentration fiber composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Corcolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Préault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème colloque international et exposition sur la compatibilité électromagnétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">16th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322609v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogénéisation de matériaux composites pour le blindage électromagnétique</w:t>
+                <w:t xml:space="preserve">Modèles électromagnétiques dédiés aux analyses CEM de boîtiers d’équipement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Préault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Corcolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">17ème colloque international et exposition sur la compatibilité électromagnétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065257v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast 3D semi-analytical model for simulating flaw responses provided by a magnetic flux leakage NDT system inspecting ferromagnetic pipes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Homogénéisation de matériaux composites pour le blindage électromagnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Préault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Corcolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QNDE 2013 - 40TH Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01820688v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des joints sur l’efficacité de blindage magnétique basse fréquence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A fast 3D semi-analytical model for simulating flaw responses provided by a magnetic flux leakage NDT system inspecting ferromagnetic pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Prémel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Djafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Électromagnétique (CEM 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QNDE 2013 - 40TH Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Baltimore, MD, United States. pp.1421-1427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4864988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680950v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01820688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the Shielding Effectiveness of Enclosures in Near Field at Low Frequencies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effet des joints sur l’efficacité de blindage magnétique basse fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Électromagnétique (CEM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEAA.2013.6632315⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00827558v1</w:t>
+                <w:t xml:space="preserve">hal-03680950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Transient Scattering from Nonperfectly Conductive Shields Using a Discontinuous Galerkin Method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence of Skin Effect on Homogenization of Composite Materials : Application to Shielding Effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Préault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Corcolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.P25</w:t>
+              <w:t xml:space="preserve">19th Conference on the Computation of Electromagnetic Fields (Compumag 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931749v1</w:t>
+                <w:t xml:space="preserve">hal-03293641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Skin Effect on Homogenization of Composite Materials : Application to Shielding Effectiveness</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analysis of Transient Scattering from Nonperfectly Conductive Shields Using a Discontinuous Galerkin Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference on the Computation of Electromagnetic Fields (Compumag 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">EMF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.P25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293641v1</w:t>
+                <w:t xml:space="preserve">hal-00931749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Skin Effect on Homogenization of Composite Materials: Application to Shielding Effectiveness</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling of the Shielding Effectiveness of Enclosures in Near Field at Low Frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Torino, Italy. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2013.6632315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931765v1</w:t>
+                <w:t xml:space="preserve">hal-00827558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Shielding Effectiveness in the Time Domain using a DG Method with an Efficient PML</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence of Skin Effect on Homogenization of Composite Materials: Application to Shielding Effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Préault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Corcolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.P15</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931747v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'Efficacité du Blindage Magnétique Basse Fréquence en Champ Proche dédiée à des Applications VEH</w:t>
+                <w:t xml:space="preserve">Evaluation of Shielding Effectiveness in the Time Domain using a DG Method with an Efficient PML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Frikha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+                <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Duval</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur l'Inductique 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Tizi-Ouzou, Algérie. 2 p</w:t>
+              <w:t xml:space="preserve">EMF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.P15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827591v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling of Thin Resistive Sheets in the Discontinuous Galerkin Method for Transient Scattering Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bernard</w:t>
+                <w:t xml:space="preserve">Etude de l'Efficacité du Blindage Magnétique Basse Fréquence en Champ Proche dédiée à des Applications VEH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Modave</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">F. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PC5-7</w:t>
+              <w:t xml:space="preserve">Colloque sur l'Inductique 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Tizi-Ouzou, Algérie. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931746v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'homogénéisation de matériaux composites pour la modélisation de boîtiers de blindage électromagnétique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">3D Modeling of Thin Resistive Sheets in the Discontinuous Galerkin Method for Transient Scattering Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Modave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale biannuelle du GDR Ondes - Interférences d'Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PC5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933594v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de léfficacité de blindage de parois hétérogènes par une méthode de Galerkin discontinue en domaine temporel</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthode d'homogénéisation de matériaux composites pour la modélisation de boîtiers de blindage électromagnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Préault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Corcolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numelec 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.001</w:t>
+              <w:t xml:space="preserve">Assemblée générale biannuelle du GDR Ondes - Interférences d'Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779125v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation de cibles métalliques par retournement temporel d'ondes électromagnétiques - étude numérique 3-D et expérimentale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Microstructure effects on the Shielding Effectiveness of Composite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Préault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Corcolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lesselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMELEC'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.52-53</w:t>
+              <w:t xml:space="preserve">IEEE CEFC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Oita, Japan. pp.388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742913v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure effects on the Shielding Effectiveness of Composite Materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling of thin resistive sheets in the Ddscontinuous Galerkin method for shielding evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Modave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CEFC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Oita, Japan. pp.388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783303v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of thin resistive sheets in the Ddscontinuous Galerkin method for shielding evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId501" w:history="1">
+                <w:t xml:space="preserve">Evaluation de léfficacité de blindage de parois hétérogènes par une méthode de Galerkin discontinue en domaine temporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Modave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Préault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CEFC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Oita, Japan. pp.388</w:t>
+              <w:t xml:space="preserve">Numelec 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783302v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimum PML for scattering problems in time-domain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Localisation de cibles métalliques par retournement temporel d'ondes électromagnétiques - étude numérique 3-D et expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benhamouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lesselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numelec 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.001</w:t>
+              <w:t xml:space="preserve">NUMELEC'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.52-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779124v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic compatibility: new trends for new standards</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An optimum PML for scattering problems in time-domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Modave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp.6966 - 6970</w:t>
+              <w:t xml:space="preserve">Numelec 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779112v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation d'obstacles tridimensionnels par retournement temporel d'ondes électromagnétiques et cartographie de l'énergie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic compatibility: new trends for new standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najett Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul de Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Nyland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lesselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale biannuelle du GDR Ondes - Interférences d'Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">ICC'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp.6966 - 6970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640480v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Non-Iterative Approach for Soft-Fault Location in Complex Wire Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Localisation d'obstacles tridimensionnels par retournement temporel d'ondes électromagnétiques et cartographie de l'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benhamouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lesselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Napoli, Italy. pp.1</w:t>
+              <w:t xml:space="preserve">Assemblée générale biannuelle du GDR Ondes - Interférences d'Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652166v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Analysis of Shielding Composite Enclosures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Generalized Finite-Difference modeling of time reversal for localization of dielectric obstacles -- the impact of transceiver array density</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Distributed Non-Iterative Approach for Soft-Fault Location in Complex Wire Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layane Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lesselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Australia. pp.USB key</w:t>
+              <w:t xml:space="preserve">ISEM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Napoli, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638401v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modelling of electromagnetic time-reversal localization of a dielectric object in a half-space</w:t>
+                <w:t xml:space="preserve">3D Generalized Finite-Difference modeling of time reversal for localization of dielectric obstacles -- the impact of transceiver array density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benhamouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lesselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International ICST Conference on Performance Evaluation Methodologies and Tools / 1st International Workshop on New Computational Methods for Inverse Problems (NCIMP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Cachan, France. 5 pp</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Australia. pp.USB key</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640410v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Radiated Emissions from Medical Equipment for EMC Environmental Management in Hospitals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">3D modelling of electromagnetic time-reversal localization of a dielectric object in a half-space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benhamouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lesselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">5th International ICST Conference on Performance Evaluation Methodologies and Tools / 1st International Workshop on New Computational Methods for Inverse Problems (NCIMP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Cachan, France. 5 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711593v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Diagnosis of Transmission Lines using Neural Networks and Principal Component Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling Radiated Emissions from Medical Equipment for EMC Environmental Management in Hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Valente Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adroaldo Raizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Naples, Italy. pp.543-544</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711590v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Location of Defects in Wiring Networks using Time Domain Reflectometry and Neural Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Fast Diagnosis of Transmission Lines using Neural Networks and Principal Component Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa-Kamel Smaïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Biennial IEEE Conference on Electromagnetic Field Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Chicago, États-Unis. pp.000</w:t>
+              <w:t xml:space="preserve">ISEM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Naples, Italy. pp.543-544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555222v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Characterization using Ridge Polynomial Neural Networks and Least-Square Support Vector Machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and Location of Defects in Wiring Networks using Time Domain Reflectometry and Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa-Kamel Smaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Hacib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE Conference on Electromagnetic Field Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Chicago, United States</w:t>
+              <w:t xml:space="preserve">14th Biennial IEEE Conference on Electromagnetic Field Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chicago, États-Unis. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555264v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impulsions adaptées pour la détection de défauts dans les réseaux filaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layane Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du CEA sur le "diagnostic filaire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of conducted and radiated perturbations in embedded cable systems using a 3D PEEC approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Microwave Characterization using Ridge Polynomial Neural Networks and Least-Square Support Vector Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Biennal IEEE Conference on Electromagnetic Field Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Chicago, États-Unis</w:t>
+              <w:t xml:space="preserve">14th IEEE Conference on Electromagnetic Field Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555676v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of network topology on matched-pulse-based fault detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prediction of conducted and radiated perturbations in embedded cable systems using a 3D PEEC approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Electromagnetic Research Symposium (PIERS'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Xi'an, China. pp.648-652</w:t>
+              <w:t xml:space="preserve">14th Biennal IEEE Conference on Electromagnetic Field Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chicago, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507783v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of the matched-pulse-based fault detection</w:t>
+                <w:t xml:space="preserve">Impact of network topology on matched-pulse-based fault detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layane Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Systems Design &amp; Management (CSDM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.XX</w:t>
+              <w:t xml:space="preserve">Progress in Electromagnetic Research Symposium (PIERS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Xi'an, China. pp.648-652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485669v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la méthode des éléments finis à la méthode FIT</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Performance analysis of the matched-pulse-based fault detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layane Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du 15ème Colloque international et exposition sur la compatibilité électromagnétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t>
+              <w:t xml:space="preserve">Complex Systems Design &amp; Management (CSDM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557181v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions EM Rayonnées Générées par un Câblage Associé à un Convertisseur DC/DC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">De la méthode des éléments finis à la méthode FIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benhamouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 2EMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journée thématique du 15ème Colloque international et exposition sur la compatibilité électromagnétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555675v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of defects in wiring networks using time domain reflectometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Emissions EM Rayonnées Générées par un Câblage Associé à un Convertisseur DC/DC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference on the Computation of Electromagnetic Fields (COMPUMAG'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.340--341</w:t>
+              <w:t xml:space="preserve">Workshop 2EMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00441823v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matched pulses to improve fault detection in wire networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Detection of defects in wiring networks using time domain reflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du GDR Ondes : Interférences d'Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">17th Conference on the Computation of Electromagnetic Fields (COMPUMAG'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.340--341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444890v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of defects in wiring networks using time domain reflectometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Recent progress in EMC and reliability for automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Auzanneau</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG (International conference on the computation of electromagnetic fields)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. 4 p</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Theoretical Electrical Engineering (ISTET'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lübeck, Germany. 5 p., CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447317v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D PEEC method for the prediction of radiated fields from automotive cables</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Utilization of matched pulses to improve fault detection in wire networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layane Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG (International conference on the computation of electromagnetic fields)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. 4 p</w:t>
+              <w:t xml:space="preserve">2009 International Conference on ITS Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.PHY IV - 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447315v1</w:t>
+                <w:t xml:space="preserve">hal-00446436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support Vector Machines for Measuring Dielectric Properties of Materials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">3D Near-field Reconstruction from PCBs by Equivalent Sources Using Legendre Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Beghou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adroaldo Raizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF 2009 - XIV International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Arras, France. pp.CD-Rom Proceedings</w:t>
+              <w:t xml:space="preserve">COMPUMAG (International conference on the computation of electromagnetic fields)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446791v1</w:t>
+                <w:t xml:space="preserve">hal-00447319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of matched pulses to improve fault detection in wire networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Efficient implementation of UPML in the finite integration technique using hexahedral and prismatic elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Torrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 International Conference on ITS Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.PHY IV - 3</w:t>
+              <w:t xml:space="preserve">COMPUMAG (International conference on the computation of electromagnetic fields)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446436v1</w:t>
+                <w:t xml:space="preserve">hal-00447318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in EMC and reliability for automotive applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Detection of defects in wiring networks using time domain reflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa-Kamel Smaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Auzanneau</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Olivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Theoretical Electrical Engineering (ISTET'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lübeck, Germany. 5 p., CDROM</w:t>
+              <w:t xml:space="preserve">COMPUMAG (International conference on the computation of electromagnetic fields)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401308v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient implementation of UPML in the finite integration technique using hexahedral and prismatic elements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Matched pulses to improve fault detection in wire networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layane Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG (International conference on the computation of electromagnetic fields)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. 4 p</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du GDR Ondes : Interférences d'Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447318v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Near-field Reconstruction from PCBs by Equivalent Sources Using Legendre Functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A 3D PEEC method for the prediction of radiated fields from automotive cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adroaldo Raizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG (International conference on the computation of electromagnetic fields)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447319v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Characterization using Least-Square Support Vector Machines</w:t>
+                <w:t xml:space="preserve">Support Vector Machines for Measuring Dielectric Properties of Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Hacib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp. 640-641</w:t>
+              <w:t xml:space="preserve">ISEF 2009 - XIV International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Arras, France. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446790v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impulsions adaptées pour l'amélioration de la détection des défauts dans les réseaux filaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Microwave Characterization using Least-Square Support Vector Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Carnot - ANR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Compumag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp. 640-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444889v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in EMC and reliability for automotive applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les impulsions adaptées pour l'amélioration de la détection des défauts dans les réseaux filaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layane Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Theoretical Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lübeck, Germany. 4 p</w:t>
+              <w:t xml:space="preserve">Colloque Carnot - ANR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447321v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du retournement temporel au diagnostic filaire automobile et avionique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Recent progress in EMC and reliability for automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa-Kamel Smaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Carnot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Theoretical Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lübeck, Germany. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444888v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation micro-ondes de matériaux diélectrique par réseaux de neurones avec régulation bayesienne</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Application du retournement temporel au diagnostic filaire automobile et avionique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layane Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Caractérisation Micro-onde et Matériaux (JCMM 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Limoges, France. pp. O9-4.1 - O9-4.4</w:t>
+              <w:t xml:space="preserve">Colloque Carnot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351655v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par la méthode FIT en utilisant un maillage dual orthogonal localement barycentrique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Caractérisation micro-ondes de matériaux diélectrique par réseaux de neurones avec régulation bayesienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMELEC'08 : 6ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Caractérisation Micro-onde et Matériaux (JCMM 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Limoges, France. pp. O9-4.1 - O9-4.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354438v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Equivalent 3D Models from Near-Field Measurements-Application to the EMC of Power Printed Circuit Boards</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation par la méthode FIT en utilisant un maillage dual orthogonal localement barycentrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE Conference on Electromagnetic Field Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">NUMELEC'08 : 6ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352405v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dédiée aux problèmes de réflectométrie pour la localisation et la caractérisation de défauts du câblage</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generation and use of optimized databases in microwave characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gyimothy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMELEC'08, 6ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">IET Computation on Electromagnetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Brighton, United Kingdom. pp.58-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354440v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and use of optimized databases in microwave characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation dédiée aux problèmes de réflectométrie pour la localisation et la caractérisation de défauts du câblage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Computation on Electromagnetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Brighton, United Kingdom. pp.58-59</w:t>
+              <w:t xml:space="preserve">NUMELEC'08, 6ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351661v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a microwave sensor for the determination of the proportion of fluids in a gas line</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Equivalent 3D Models from Near-Field Measurements-Application to the EMC of Power Printed Circuit Boards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Beghou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème IEEE Conf. on Electromagnetic Field Computation (CEFC)</w:t>
+              <w:t xml:space="preserve">13th IEEE Conference on Electromagnetic Field Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352204v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Identification by Using Near-field Scanning Method Based on Genetic Algorithm</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling of a microwave sensor for the determination of the proportion of fluids in a gas line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany</w:t>
+              <w:t xml:space="preserve">13ème IEEE Conf. on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354434v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du rayonnement électromagnétique par des sources équivalents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Source Identification by Using Near-field Scanning Method Based on Genetic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Beghou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Costa</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ième Colloque International et Exposition sur la Compatibilité Electromagnétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">X-th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352406v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Macromodeling of interconnects via segmentation technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation du rayonnement électromagnétique par des sources équivalents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Beghou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE Conference on Electromagnetic Field Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">14ième Colloque International et Exposition sur la Compatibilité Electromagnétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352404v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de circuits à partir d'une modélisation par éléments finis 3D en vue de simulations temporelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">3D Macromodeling of interconnects via segmentation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Benel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ième Colloque International et Exposition sur la Compatibilité Electromagnétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">13th IEEE Conference on Electromagnetic Field Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352407v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'une réaction d'hydrolyse de l'acétylcholine par caractérisation diélectrique large bande</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Extraction de circuits à partir d'une modélisation par éléments finis 3D en vue de simulations temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Benel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Caractérisation Micro-onde et Matériaux (JCMM 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Limoges, France. pp. P20.1 - P20.4</w:t>
+              <w:t xml:space="preserve">14ième Colloque International et Exposition sur la Compatibilité Electromagnétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351656v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique d'inversion par réseaux de neurones appliquée à la caractérisation large bande de matériaux diélectriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Etude d'une réaction d'hydrolyse de l'acétylcholine par caractérisation diélectrique large bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Fourrier-Lamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Journées Nationales Micro-ondes (JNM 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.4D16</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Caractérisation Micro-onde et Matériaux (JCMM 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Limoges, France. pp. P20.1 - P20.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351286v1</w:t>
+                <w:t xml:space="preserve">hal-00351656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave characterization of dielectrics materials using the combination of a finite element technique and neural networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Technique d'inversion par réseaux de neurones appliquée à la caractérisation large bande de matériaux diélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Aachen, Germany. pp.933-934</w:t>
+              <w:t xml:space="preserve">15e Journées Nationales Micro-ondes (JNM 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.4D16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351290v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de neurones bayésiens pour la caractérisation micro-ondes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Microwave characterization of dielectrics materials using the combination of a finite element technique and neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ondes - Réunion générale interférence d'ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Pessac, France</w:t>
+              <w:t xml:space="preserve">Compumag 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Aachen, Germany. pp.933-934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352182v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réseaux de neurones bayésiens pour la caractérisation micro-ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR Ondes - Réunion générale interférence d'ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Neural Networks for Broad-Band Evaluation of Complex Permittivity using a Coaxial Discontinuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMELEC'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Lille, France. pp. 165-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31232,258 +31349,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast GA optimisation of a WPT system for UAV applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Terrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Naples, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interaction between electromagnetic field and materials: characterization of shields for automotive electromagnetic compatibility applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghida Al Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Pei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comsol Conference Grenoble 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31493,147 +31610,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best practice guide for the assessment of EMF exposure from vehicle Wireless Power Transfer systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Ankarson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriano Bottauscio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Freschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Guilizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31643,258 +31760,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of electromagnetic radiation sources using time-reversal: Application to a power electronic converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassia Hedia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessem Zitouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaleleddine Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IntechOpen Book Series</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Recent Topics in Electromagnetic Compatibility, 978-1-83969-668-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/intechopen.100611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of the Matched-Pulse-Based Fault Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layane Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Aiguier, Francis Bretaudeau, et Daniel Krob. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems Design &amp; Management: Proceedings of the First International Conference on Complex Systems Design and Management (CSDM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.161-172, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31904,78 +32021,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation électromagnétique de structures complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31983,65 +32100,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId643"/>
+      <w:footerReference w:type="default" r:id="rId646"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -32109,51 +32226,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFB97260"/>
+    <w:nsid w:val="4F5069EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32340,51 +32457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-pichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3402-5498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076470679" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABI-2372-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443976v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies14010040" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Poggiana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Terrah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Torchio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cirimele" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojia.2026.3665327" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Goudjil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kamel Smail" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Bouchekara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-025-11406-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Cvetkovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Melchor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pniak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Corredores" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuoliang Ding" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rischeb&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2025.2609163" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2025.3597052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cl&#233;rico" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Lambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naraindranath Doorgah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierm24030605" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa-Kamel Smail" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones8120735" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hammen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.187" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469401v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagouanelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Freschi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giaccone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3366654" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Pei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.188" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Boulitrop" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bayaghiou Diallo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3239564" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176153v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kadem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145439" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242561v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2023.3320285" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2023.3311632" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347225v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Al Achkar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2021.1975574" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768310v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3198953" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736516v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Mghar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Gannouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM22031103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768311v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clerico" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monsef" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3199904" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03671861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2021-0393" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089059v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM20052402" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriano Bottauscio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Zucca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3062702" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116324" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong He" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51727" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197586v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09894-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507736v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243144" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Lu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2955" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522867v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassia Hedia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Zitouna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleleddine Ben Hadj Slama" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2020.2965735" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522869v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13040996" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568258v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Deshmukh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Hadj Slama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2020.0033" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Koulouridis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078720000197" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2020.1799870" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546459v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108150" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502526v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wpt.2019.16" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0174" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313588v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benjelloun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2931764" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976880v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3032848" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934148v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlu Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108450" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04310829v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Makong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Rasm" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30958/ajte.6-4-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091956v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2019.03.032" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852189v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018170430" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01639241v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kafal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Benoit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cozza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2765463" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01802225v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cozza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002411" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800705v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2759224" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Djellid" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koulouridis Stavros" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bouttout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM18032705" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01528134v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freschi Fabio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaccone Luca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Repetto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2658955" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658801v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375839v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Smail" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudjefdjouf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amloune" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2016.1200576" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Benyoubi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Feliachi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2643167" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451176v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Manet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Genoulaz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2612719" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338303v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refzul Khairi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2018" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370998v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Valente" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adroaldo Raiser" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2552170" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235050v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Seny" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2480537" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01352701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2608774" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281915v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2479253" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198796v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2015.2498559" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01324059v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2016.2578578" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01306665v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubekeur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2016150396" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341699v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ibrahim" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laboure" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2516344" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345635v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Briki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2495185" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282600v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2016.7524201" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235425v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Beghou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2363675" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01248326v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Frikha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2463677" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235444v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2362953" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01215672v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abdelli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Trabelsi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2362575" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235014v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinging Ding" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-08-2014-0211" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Houivet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2325614" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099336v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pr&#233;ault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871197" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073204v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frikha" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130490" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KWXVBKM3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096483v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Modave" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.1968" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RDHJF2QK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099340v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benhamouche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283397" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099339v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Ping Ding" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284245" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319415v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R.E.H. Bouchekara" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mehasni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2014.07.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096522v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284505" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931733v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2265173" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931734v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931731v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120438" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R6Q12N21-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931730v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delhez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120447" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00859379v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120439" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JF6F37TR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769214v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layane Abboud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2237796" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931726v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2244865" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00717830v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2172920" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779080v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa-Kamel Sma&#239;l" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1493" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779076v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658278v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2012.2187246" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711560v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dalla-Rosa" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adroaldo Raizer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0613" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711555v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hacib" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachid Mekideche" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2087743" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710603v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2089503" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657508v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Auzanneau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641111133091" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657504v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2011-1320" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555258v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulusi Acikgoz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555664v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555259v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504997v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043720" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555662v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Rodriguez Torrado" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555661v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Yahyaoui" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447295v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jannier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447296v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Tissafi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aniel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Essakhi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guiffault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447294v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447292v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Liu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763791v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandr&#233;a" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gyimothy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt:20080086" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352282v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Benel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Akoun" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351284v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC08030603" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352291v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Valente Junior" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354427v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB08070904" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352290v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352292v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322873v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985025v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.626" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0WBWCXB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288813v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Elharti" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den Palessonga" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTCE62521.2025.11062272" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289963v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santiago Jimenez Novoa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblay" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176405" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350635v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wptce62521.2025.11062225" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290390v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176221" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288849v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289959v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176248" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730313v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fleury" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730302v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757219v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pniak Lucas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730323v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412005v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412216v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411873v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413880v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153335v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freschi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04154897v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411822v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411992v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189128v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCSIPI50001.2023.10241624" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04118422v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC55061.2022.9940654" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695332v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779559v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788216v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCSI39492.2022.9889611" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779637v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope51680.2022.9901244" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736610v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9901343" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779561v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Bule Mbo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klingler" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296346v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296332v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402791v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296266v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Di Capua" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Femia" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maffucci" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374275v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403007v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Delong" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779642v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etse Kokouvi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tour&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ksouri" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296903v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031795v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245805" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420340v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236581" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031787v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135804" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333935v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Zitouna" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8872044" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333919v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Lang Krauth," TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EETA.2019.8804593" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377449v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hamon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Guilizzoni" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schilling" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EETA.2019.8804498" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377485v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo P&#233;rez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPT.2018.8639416" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333905v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTC45513.2019.9055687" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333888v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936875v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Perez-Nicoli" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjda Bouklachi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTC45513.2019.9055610" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282346v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9097029" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150792v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377494v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssd.2018.8570428" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802673v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2018.8393796" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942722v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990784v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942613v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942599v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Didier Makong Hell Nkatack" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Razek" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990759v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990763v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802658v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2018.8393755" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377465v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Loader" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Welinder" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tammi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2018.8501202" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692423v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satvros Koulouridis" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Trung Luu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633031v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633016v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292316v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benjelloun" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633025v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928620" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633015v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwat.2017.7915348" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689769v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587717v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Liu" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916395" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587802v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587755v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928686" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675717v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633027v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233;lin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694435v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2016.8066810" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633032v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2017.8072886" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338427v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01561156v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793667" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680962v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388597v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465300v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakogianni Sofia" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696230" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402848v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7815999" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02407692v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Papaiz Garbini" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cucchiaro" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hammi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haddad" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.110.266" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338459v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388575v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Manesh" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343671v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388634v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338435v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705555v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poirier-Quinot" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ginefri" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235570v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235533v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235591v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235583v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AUTEST.2015.7356513" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235563v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235584v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237072v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235542v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235637v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235551v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kakal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ursi-at-rasc.2015.7303060" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235557v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2015.7256406" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293588v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322609v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abdelli" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065257v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820688v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trillon" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deneuville" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pr&#233;mel" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djafa" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864988" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680950v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00827558v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensetti" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632315" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931749v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293641v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931765v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931747v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00827591v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931746v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933594v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779125v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742913v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783303v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783302v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubekeur" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779124v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779112v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najett Neji" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul de Lacerda" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Nyland" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640480v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652166v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711592v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bizard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638401v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640410v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711593v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Amaral" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711590v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555222v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555264v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485676v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555676v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507783v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485669v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557181v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555675v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441823v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444890v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447317v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivas" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auzanneau" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447315v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446791v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446436v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401308v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447318v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Torrado" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447319v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446790v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444889v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447321v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444888v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351655v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354438v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352405v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354440v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351661v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352204v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354434v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costa" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352406v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352404v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352407v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351656v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gilbert" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Fourrier-Lamer" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351286v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351290v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352182v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00336251v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283651v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474806v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312964v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ankarson" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Clarke" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421029v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleleddine Ben" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/10852" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.100611" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536569v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445761v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-pichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3402-5498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076470679" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABI-2372-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516578v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Poggiana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Terrah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Torchio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cirimele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojia.2026.3665327" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies14010040" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Goudjil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kamel Smail" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Bouchekara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-025-11406-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Cvetkovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Melchor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pniak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Corredores" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuoliang Ding" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rischeb&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2025.2609163" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2025.3597052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cl&#233;rico" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Lambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naraindranath Doorgah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierm24030605" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa-Kamel Smail" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones8120735" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hammen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.187" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469401v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagouanelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Freschi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giaccone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3366654" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Pei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.188" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Boulitrop" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bayaghiou Diallo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3239564" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176153v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kadem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145439" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242561v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2023.3320285" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2023.3311632" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347225v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Al Achkar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2021.1975574" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768310v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3198953" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736516v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Mghar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Gannouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM22031103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768311v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clerico" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monsef" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3199904" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03671861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2021-0393" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089059v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM20052402" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriano Bottauscio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Zucca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3062702" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116324" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong He" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51727" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197586v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09894-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507736v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243144" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Lu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2955" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522867v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassia Hedia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Zitouna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleleddine Ben Hadj Slama" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2020.2965735" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522677v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Koulouridis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078720000197" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161249v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Hadj Slama" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2020.0033" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13040996" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568258v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Deshmukh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2020.1799870" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546459v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108150" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502526v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wpt.2019.16" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0174" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313588v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benjelloun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2931764" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976880v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3032848" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934148v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlu Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108450" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04310829v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Makong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Rasm" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30958/ajte.6-4-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091956v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2019.03.032" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852189v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018170430" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01639241v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kafal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Benoit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cozza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2765463" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01802225v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cozza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002411" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800705v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2759224" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Djellid" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koulouridis Stavros" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bouttout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM18032705" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01528134v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freschi Fabio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaccone Luca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Repetto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2658955" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658801v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375839v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Smail" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudjefdjouf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amloune" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2016.1200576" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Benyoubi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Feliachi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2643167" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451176v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Manet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Genoulaz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2612719" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01352701v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2608774" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235050v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Seny" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2480537" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338303v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refzul Khairi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370998v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Valente" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adroaldo Raiser" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2552170" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281915v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2479253" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198796v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2015.2498559" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01324059v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2016.2578578" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01306665v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubekeur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2016150396" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341699v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ibrahim" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laboure" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2516344" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345635v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Briki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2495185" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282600v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2016.7524201" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235444v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Frikha" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2362953" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235425v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Beghou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2363675" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01248326v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2463677" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01215672v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abdelli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Trabelsi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2362575" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235014v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinging Ding" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-08-2014-0211" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Houivet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2325614" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099336v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pr&#233;ault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871197" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096483v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Modave" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.1968" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RDHJF2QK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073204v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frikha" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130490" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KWXVBKM3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099340v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benhamouche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283397" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099339v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Ping Ding" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284245" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319415v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R.E.H. Bouchekara" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mehasni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2014.07.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096522v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284505" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00859379v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120439" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JF6F37TR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931733v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2265173" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931734v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931731v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120438" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R6Q12N21-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931730v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delhez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120447" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769214v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layane Abboud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2237796" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931726v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2244865" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658278v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2012.2187246" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779076v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779080v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa-Kamel Sma&#239;l" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1493" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00717830v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2172920" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711560v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dalla-Rosa" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adroaldo Raizer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0613" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710603v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hacib" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2089503" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711555v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachid Mekideche" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2087743" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657508v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Auzanneau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641111133091" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657504v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2011-1320" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555664v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555258v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulusi Acikgoz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555259v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504997v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043720" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555662v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Rodriguez Torrado" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555661v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Yahyaoui" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447294v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447296v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Tissafi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aniel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Essakhi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guiffault" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447295v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jannier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447292v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Liu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351284v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC08030603" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763791v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandr&#233;a" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gyimothy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt:20080086" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352282v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Benel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Akoun" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352291v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Valente Junior" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354427v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB08070904" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352290v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352292v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322873v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985025v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.626" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0WBWCXB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288813v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Elharti" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den Palessonga" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTCE62521.2025.11062272" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289963v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santiago Jimenez Novoa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblay" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176405" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584290v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne L&#233;vy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176366" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350635v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wptce62521.2025.11062225" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290390v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176221" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288849v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289959v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176248" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730313v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fleury" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730302v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757219v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pniak Lucas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730323v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412005v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04154897v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412216v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153335v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freschi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411873v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413880v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411822v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411992v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189128v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCSIPI50001.2023.10241624" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04118422v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC55061.2022.9940654" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695332v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779559v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788216v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCSI39492.2022.9889611" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779637v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope51680.2022.9901244" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736610v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9901343" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779561v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Bule Mbo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klingler" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296346v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296266v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Di Capua" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Femia" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maffucci" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402791v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296332v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374275v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403007v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Delong" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779642v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etse Kokouvi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tour&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ksouri" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296903v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031787v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135804" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031795v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245805" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420340v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236581" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333935v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Zitouna" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8872044" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333905v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTC45513.2019.9055687" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377449v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hamon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Guilizzoni" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schilling" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EETA.2019.8804498" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377485v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo P&#233;rez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPT.2018.8639416" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333919v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Lang Krauth," TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EETA.2019.8804593" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333888v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936875v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Perez-Nicoli" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjda Bouklachi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTC45513.2019.9055610" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282346v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9097029" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150792v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377494v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssd.2018.8570428" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942599v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Didier Makong Hell Nkatack" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Razek" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942613v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990759v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990784v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802673v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2018.8393796" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942722v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990763v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802658v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2018.8393755" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377465v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Loader" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Welinder" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tammi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2018.8501202" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692423v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satvros Koulouridis" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Trung Luu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633031v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633016v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292316v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benjelloun" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633025v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928620" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675717v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633027v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233;lin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633015v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwat.2017.7915348" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689769v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587802v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Liu" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587755v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928686" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587717v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916395" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694435v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2016.8066810" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633032v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2017.8072886" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338427v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01561156v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793667" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388597v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680962v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465300v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakogianni Sofia" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696230" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02407692v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Papaiz Garbini" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cucchiaro" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hammi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haddad" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.110.266" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402848v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7815999" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338459v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388575v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Manesh" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343671v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388634v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338435v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705555v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poirier-Quinot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ginefri" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235570v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235533v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235591v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235583v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AUTEST.2015.7356513" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235563v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235584v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235542v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237072v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235637v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235551v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kakal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ursi-at-rasc.2015.7303060" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235557v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2015.7256406" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293588v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322609v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abdelli" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065257v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820688v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trillon" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deneuville" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pr&#233;mel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djafa" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864988" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680950v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293641v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931749v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00827558v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensetti" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632315" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931765v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931747v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00827591v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931746v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933594v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783303v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783302v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubekeur" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779125v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742913v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779124v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779112v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najett Neji" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul de Lacerda" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Nyland" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640480v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711592v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bizard" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652166v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638401v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640410v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711593v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Amaral" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711590v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555222v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485676v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555264v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555676v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507783v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485669v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557181v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555675v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441823v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401308v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446436v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447319v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447318v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Torrado" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447317v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivas" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auzanneau" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444890v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447315v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446791v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446790v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444889v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447321v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444888v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351655v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354438v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351661v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354440v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352405v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352204v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354434v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costa" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352406v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352404v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352407v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351656v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gilbert" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Fourrier-Lamer" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351286v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351290v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352182v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00336251v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283651v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474806v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312964v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ankarson" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Clarke" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421029v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleleddine Ben" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/10852" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.100611" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536569v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445761v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>