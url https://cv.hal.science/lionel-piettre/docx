--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -262,619 +262,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La famille, ses membres fantômes et les « petits Monlucs »</w:t>
+                <w:t xml:space="preserve">L’écriture de soi à la Renaissance, actes du colloque V. L. Saulnier organisé à la Sorbonne les 6 avril et 7 avril 2023, éd. Paul-Victor Desarbres, Véronique Ferrer et Alexandre Tarrête, 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Piettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36 (2024) : Vocations d’enfants et trajectoires familiales (1550-1630), pp.117-142. </w:t>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17769-2.p.0117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14gft⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888432v1</w:t>
+                <w:t xml:space="preserve">hal-05228421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire</w:t>
+                <w:t xml:space="preserve">La famille, ses membres fantômes et les « petits Monlucs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Piettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 101 (2), pp.345-346. </w:t>
+              <w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (2024) : Vocations d’enfants et trajectoires familiales (1550-1630), pp.117-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhren.101.0345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17769-2.p.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454978v1</w:t>
+                <w:t xml:space="preserve">hal-04888432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture de soi à la Renaissance, actes du colloque V. L. Saulnier organisé à la Sorbonne les 6 avril et 7 avril 2023, éd. Paul-Victor Desarbres, Véronique Ferrer et Alexandre Tarrête, 2024</w:t>
+                <w:t xml:space="preserve">Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Piettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101 (2), pp.345-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14gft⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhren.101.0345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228421v1</w:t>
+                <w:t xml:space="preserve">hal-05454978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire(s) de Labé. Temps et expérience dans les Euvres de 1555</w:t>
+                <w:t xml:space="preserve">Des minores au sein d’un (plus) grand genre : le rôle des occasionnels dans quelques Mémoires du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Piettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malice, le Magazine des Littératures et des Cultures à l'ère numérique </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Verger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bouquet XXVIII : Comment aborder l'étude des minores ? dir. Anne-Gaëlle Leterrier Gagliano et Lionel Piettre avec la collaboration d’Adeline Lionetto, http://cornucopia16.com/blog/2024/07/16/lionel-piettre-des-minores-au-sein-dun-plus-grand-genre-le-role-des-occasionnels-dans-quelques-memoires-du-xvie-siecle/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604626v1</w:t>
+                <w:t xml:space="preserve">hal-04659012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review : Études rabelaisiennes, n° LXI, Varia, Genève, Droz, 2023, 144 p.</w:t>
+                <w:t xml:space="preserve">Mémoire(s) de Labé. Temps et expérience dans les Euvres de 1555</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Piettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Malice, le Magazine des Littératures et des Cultures à l'ère numérique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Agrégation, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58048/2263-7664/4116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04508758v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gargantua au pays des oukases, ou Rabelais mis en cases : l’Histoire de la sainte Russie de Gustave Doré (1854)</w:t>
+                <w:t xml:space="preserve">Review : Études rabelaisiennes, n° LXI, Varia, Genève, Droz, 2023, 144 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Piettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 : Rabelais et ses illustrateurs (dir. Nicolas Le Cadet), https://www.revue-textimage.com/23_rabelais_illustrateurs/piettre1.html</w:t>
+              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 85 (3 (2023-III)), pp.747-751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621440v1</w:t>
+                <w:t xml:space="preserve">hal-04508758v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review : Antoine Rivault, Le Duc d’Étampes et la Bretagne : le métier de gouverneur de province à la Renaissance, Presses universitaires de Rennes, 2023</w:t>
+                <w:t xml:space="preserve">Gargantua au pays des oukases, ou Rabelais mis en cases : l’Histoire de la sainte Russie de Gustave Doré (1854)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Piettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 85 (3 (2023-III)), pp.758-761</w:t>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 : Rabelais et ses illustrateurs (dir. Nicolas Le Cadet), https://www.revue-textimage.com/23_rabelais_illustrateurs/piettre1.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508776v2</w:t>
+                <w:t xml:space="preserve">hal-04621440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des minores au sein d’un (plus) grand genre : le rôle des occasionnels dans quelques Mémoires du XVIe siècle</w:t>
+                <w:t xml:space="preserve">Review : Antoine Rivault, Le Duc d’Étampes et la Bretagne : le métier de gouverneur de province à la Renaissance, Presses universitaires de Rennes, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Piettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Verger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Bouquet XXVIII : Comment aborder l'étude des minores ? dir. Anne-Gaëlle Leterrier Gagliano et Lionel Piettre avec la collaboration d’Adeline Lionetto, http://cornucopia16.com/blog/2024/07/16/lionel-piettre-des-minores-au-sein-dun-plus-grand-genre-le-role-des-occasionnels-dans-quelques-memoires-du-xvie-siecle/</w:t>
+              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 85 (3 (2023-III)), pp.758-761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659012v1</w:t>
+                <w:t xml:space="preserve">hal-04508776v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment devenir « escors et preux », des sphincters aux oreilles : l’intelligence pratique chez Rabelais</w:t>
               </w:r>
@@ -1669,208 +1669,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerre d’Italia</w:t>
+                <w:t xml:space="preserve">La digression dans les Commentaires de Monluc : une historiographie en marge de l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Piettre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Girard, Pierre; Ruggiero, Raffaele. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Hersant; Nathalie Kremer; Catherine Ramond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Il Bel Paese ». Essais sur les catégories historiographiques italiennes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digressions, réflexions et dissertations dans le récit à l’époque classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.283-297, 2025, La République des Lettres, 9789042952522</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505572v1</w:t>
+                <w:t xml:space="preserve">hal-05302165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La digression dans les Commentaires de Monluc : une historiographie en marge de l'histoire</w:t>
+                <w:t xml:space="preserve">Guerre d’Italia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Piettre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Marc Hersant; Nathalie Kremer; Catherine Ramond. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Girard, Pierre; Ruggiero, Raffaele. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digressions, réflexions et dissertations dans le récit à l’époque classique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">« Il Bel Paese ». Essais sur les catégories historiographiques italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.255-277, 2025, Constitution de la modernité, 978-2-406-18994-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peeters</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18994-7.p.0255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302165v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours incendiaires et narrations subsidiaires : amplification, résonances et dissonances des narrations dans les Ogdoades de Guillaume Du Bellay</w:t>
               </w:r>
@@ -1932,186 +1932,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images enfumées et trophées de Miltiade : la fonction familiale de la poésie de Joachim Du Bellay</w:t>
+                <w:t xml:space="preserve">Les vitesses du conseil : “passer outre” et temporiser dans l’œuvre de Guillaume Du Bellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Piettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Adeline Lionetto; François Rouget. </w:t>
+              <w:t xml:space="preserve">Justine Le Floc’h; Alicia Viaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joachim Du Bellay, poète bifrons. Actes du Colloque international de Sorbonne Université (14-15 octobre 2022)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.259-278, 2023, Cahiers d'Humanisme et Renaissance, 978-2-600-06466-8</w:t>
+              <w:t xml:space="preserve">Les vices du temps : Précipitation, impatience et inquiétude aux XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.123-138, 2023, Moralia, 9782745359414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294717v1</w:t>
+                <w:t xml:space="preserve">hal-04215292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vitesses du conseil : “passer outre” et temporiser dans l’œuvre de Guillaume Du Bellay</w:t>
+                <w:t xml:space="preserve">Images enfumées et trophées de Miltiade : la fonction familiale de la poésie de Joachim Du Bellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Piettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Justine Le Floc’h; Alicia Viaud. </w:t>
+              <w:t xml:space="preserve">Adeline Lionetto; François Rouget. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les vices du temps : Précipitation, impatience et inquiétude aux XVIe et XVIIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.123-138, 2023, Moralia, 9782745359414</w:t>
+              <w:t xml:space="preserve">Joachim Du Bellay, poète bifrons. Actes du Colloque international de Sorbonne Université (14-15 octobre 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.259-278, 2023, Cahiers d'Humanisme et Renaissance, 978-2-600-06466-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215292v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux « lettres pleines d’expostulation », extraites des Mémoires des frères Du Bellay et analysées par Melchior Junius</w:t>
               </w:r>
@@ -2772,51 +2772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Piettre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15j7a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20249-3.p.0127" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17769-2.p.0117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.101.0345" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gft" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604626v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/4116" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508758v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508776v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.3455" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12943-1.p.0373" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.12248" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.094.0105" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Leterrier Gagliano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lionetto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/enquete-sur-les-memoires-d-ancien-regime-tome-i-le-recit-de-voyage-dans-les-memoires-de-la-renaissance-aux-lumieres-voyager-utilement-des-follyes-j-en-puis-assez-fere-plus-que-de-saigesses.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18212-2.p.0065" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600065658" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18994-7.p.0255" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042952522&amp;amp;series_number_str=77&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16625-2.p.0229" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294717v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600064668" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-rituels-epistolaires-xvie-xviiie-siecle-deux-lettres-pleines-d-expostulation-extraites-des-memoires-des-freres-du-bellay-et-analysees-par-melchior-junius.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14798-5.p.0175" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14473-1.p.0113" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03104958v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03104960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591197v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1256-1.p.0149" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831937v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Piettre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15j7a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20249-3.p.0127" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228421v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gft" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17769-2.p.0117" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454978v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.101.0345" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604626v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/4116" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508758v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508776v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.3455" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12943-1.p.0373" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.12248" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.094.0105" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Leterrier Gagliano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lionetto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/enquete-sur-les-memoires-d-ancien-regime-tome-i-le-recit-de-voyage-dans-les-memoires-de-la-renaissance-aux-lumieres-voyager-utilement-des-follyes-j-en-puis-assez-fere-plus-que-de-saigesses.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18212-2.p.0065" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600065658" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302165v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042952522&amp;amp;series_number_str=77&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18994-7.p.0255" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16625-2.p.0229" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294717v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600064668" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-rituels-epistolaires-xvie-xviiie-siecle-deux-lettres-pleines-d-expostulation-extraites-des-memoires-des-freres-du-bellay-et-analysees-par-melchior-junius.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14798-5.p.0175" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14473-1.p.0113" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03104958v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03104960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591197v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1256-1.p.0149" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831937v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>