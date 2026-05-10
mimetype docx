--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -2091,204 +2091,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux « lettres pleines d’expostulation », extraites des Mémoires des frères Du Bellay et analysées par Melchior Junius</w:t>
+                <w:t xml:space="preserve">Les morts parallèles de Guillaume du Bellay et Étienne de La Boétie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Piettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cécile Lignereux. </w:t>
+              <w:t xml:space="preserve">Anne Teulade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rituels épistolaires (XVIe-XVIIIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">L’Art entre deuil et résistance. Mélancolies engagées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.113-132, 2023, 978-2-406-14471-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14798-5.p.0175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14473-1.p.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293581v1</w:t>
+                <w:t xml:space="preserve">hal-04066243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les morts parallèles de Guillaume du Bellay et Étienne de La Boétie</w:t>
+                <w:t xml:space="preserve">Deux « lettres pleines d’expostulation », extraites des Mémoires des frères Du Bellay et analysées par Melchior Junius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Piettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Teulade. </w:t>
+              <w:t xml:space="preserve">Cécile Lignereux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Art entre deuil et résistance. Mélancolies engagées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.113-132, 2023, 978-2-406-14471-7. </w:t>
+              <w:t xml:space="preserve">Les Rituels épistolaires (XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.175-191, 2023, Rencontres, 978-2-406-14798-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14473-1.p.0113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14798-5.p.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066243v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une parodie à double détente. Historiographie, rhétorique et parrhêsia dans Gargantua</w:t>
               </w:r>
@@ -2772,51 +2772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Piettre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15j7a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20249-3.p.0127" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228421v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gft" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17769-2.p.0117" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454978v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.101.0345" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604626v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/4116" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508758v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508776v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.3455" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12943-1.p.0373" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.12248" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.094.0105" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Leterrier Gagliano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lionetto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/enquete-sur-les-memoires-d-ancien-regime-tome-i-le-recit-de-voyage-dans-les-memoires-de-la-renaissance-aux-lumieres-voyager-utilement-des-follyes-j-en-puis-assez-fere-plus-que-de-saigesses.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18212-2.p.0065" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600065658" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302165v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042952522&amp;amp;series_number_str=77&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18994-7.p.0255" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16625-2.p.0229" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294717v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600064668" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-rituels-epistolaires-xvie-xviiie-siecle-deux-lettres-pleines-d-expostulation-extraites-des-memoires-des-freres-du-bellay-et-analysees-par-melchior-junius.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14798-5.p.0175" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14473-1.p.0113" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03104958v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03104960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591197v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1256-1.p.0149" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831937v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Piettre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15j7a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20249-3.p.0127" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228421v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gft" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17769-2.p.0117" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454978v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.101.0345" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604626v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/4116" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508758v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508776v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.3455" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12943-1.p.0373" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.12248" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.094.0105" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Leterrier Gagliano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lionetto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/enquete-sur-les-memoires-d-ancien-regime-tome-i-le-recit-de-voyage-dans-les-memoires-de-la-renaissance-aux-lumieres-voyager-utilement-des-follyes-j-en-puis-assez-fere-plus-que-de-saigesses.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18212-2.p.0065" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600065658" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302165v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042952522&amp;amp;series_number_str=77&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18994-7.p.0255" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16625-2.p.0229" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294717v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600064668" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14473-1.p.0113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-rituels-epistolaires-xvie-xviiie-siecle-deux-lettres-pleines-d-expostulation-extraites-des-memoires-des-freres-du-bellay-et-analysees-par-melchior-junius.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14798-5.p.0175" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03104958v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03104960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591197v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1256-1.p.0149" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831937v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>