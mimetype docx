--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -91,1159 +91,1159 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodetachment Thresholds of Deprotonated Chlorophyll Pigments and Structural Characterization of Their Deprotomers</w:t>
+                <w:t xml:space="preserve">Characterization of diarylethene-based photoswitches with core and valence photoabsorption and photoemission spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Soorkia</w:t>
+                <w:t xml:space="preserve">M. Pini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Muhieddine</w:t>
+                <w:t xml:space="preserve">S. Severino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Broquier</w:t>
+                <w:t xml:space="preserve">L. Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Poisson</w:t>
+                <w:t xml:space="preserve">L. Colaizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Soep</w:t>
+                <w:t xml:space="preserve">M. Alagia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 130 (7), pp.1468-1475. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 164 (12), pp.124203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c07590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0323110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532960v1</w:t>
+                <w:t xml:space="preserve">hal-05574261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformer-selective Photoelectron Circular Dichroism: Experimental Development and Application to Nitrogen Chirality</w:t>
+                <w:t xml:space="preserve">Photodetachment Thresholds of Deprotonated Chlorophyll Pigments and Structural Characterization of Their Deprotomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Rouquet</w:t>
+                <w:t xml:space="preserve">S. Soorkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vincent</w:t>
+                <w:t xml:space="preserve">A. Muhieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéria Lepère</w:t>
+                <w:t xml:space="preserve">M. Broquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Poisson</w:t>
+                <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Zehnacker</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 130 (7), pp.1468-1475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c07590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340266v1</w:t>
+                <w:t xml:space="preserve">hal-05532960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved X-Ray Spectroscopy of Phenanthridine: Elucidating the Photodynamics of a Nitrogen-Containing Polycyclic Aromatic Hydrocarbon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conformer-selective Photoelectron Circular Dichroism: Experimental Development and Application to Nitrogen Chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kira Diemer</w:t>
+                <w:t xml:space="preserve">Etienne Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xincheng Miao</w:t>
+                <w:t xml:space="preserve">Julien Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emil Karaev</w:t>
+                <w:t xml:space="preserve">Valéria Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Flock</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zehnacker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357684v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a compact, high-resolution velocity-map imaging spectrometer for attosecond spectroscopy</w:t>
+                <w:t xml:space="preserve">Time-Resolved X-Ray Spectroscopy of Phenanthridine: Elucidating the Photodynamics of a Nitrogen-Containing Polycyclic Aromatic Hydrocarbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Platzer</w:t>
+                <w:t xml:space="preserve">Dorothee Schaffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Autuori</w:t>
+                <w:t xml:space="preserve">Kira Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Schouder</w:t>
+                <w:t xml:space="preserve">Xincheng Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lejman</w:t>
+                <w:t xml:space="preserve">Emil Karaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Maëder</w:t>
+                <w:t xml:space="preserve">Marco Flock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96 (1), </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.22711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0240707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5SC03745J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871326v1</w:t>
+                <w:t xml:space="preserve">hal-05357684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time dynamics of vibronic wavepackets within Rydberg and ion-pair states of molecular iodine</w:t>
+                <w:t xml:space="preserve">Design of a compact, high-resolution velocity-map imaging spectrometer for attosecond spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
+                <w:t xml:space="preserve">D. Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Barreau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Autuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lejman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maëder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp00118d⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0240707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554044v1</w:t>
+                <w:t xml:space="preserve">hal-04871326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved photoelectron spectroscopy of 4-(dimethylamino)benzethyne – an experimental and computational study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jens Petersen</w:t>
+                <w:t xml:space="preserve">Real-time dynamics of vibronic wavepackets within Rydberg and ion-pair states of molecular iodine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Flock</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 25 (14), pp.9837-9845. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CP00309D⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 26 (15), pp.11516-11530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp00118d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234663v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAB10: a user-oriented bandwidth-tunable extreme ultraviolet lightsource for investigations of femtosecond to attosecond dynamics in gas and condensed phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bresteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tcherbakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Hergott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 232, pp.2011-2029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00752-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03924151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic dynamics of two-photon ionization: An attosecond movie of photoemission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-resolved photoelectron spectroscopy of 4-(dimethylamino)benzethyne – an experimental and computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Platzer</w:t>
+                <w:t xml:space="preserve">Kevin Issler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariusz Lejman</w:t>
+                <w:t xml:space="preserve">Floriane Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gallician</w:t>
+                <w:t xml:space="preserve">Jens Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Flock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Maëder</w:t>
+                <w:t xml:space="preserve">Roland Mitrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (12), pp.eabl7594. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (14), pp.9837-9845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abl7594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3CP00309D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629043v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction dynamics within a cluster environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1271,10011 +1271,9999 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03633216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited state dynamics of normal dithienylethene molecules either isolated or deposited on argon cluster</w:t>
+                <w:t xml:space="preserve">Anisotropic dynamics of two-photon ionization: An attosecond movie of photoemission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Lietard</w:t>
+                <w:t xml:space="preserve">Alice Autuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Piani</w:t>
+                <w:t xml:space="preserve">Dominique Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Pollet</w:t>
+                <w:t xml:space="preserve">Mariusz Lejman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Soep</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
+                <w:t xml:space="preserve">Guillaume Gallician</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Maëder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP05729D⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (12), pp.eabl7594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abl7594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03633119v1</w:t>
+                <w:t xml:space="preserve">hal-03629043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the dynamics of the photo-induced decarboxylation of neutral and ionic pyruvic acid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Excited state dynamics of normal dithienylethene molecules either isolated or deposited on argon cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bellili</w:t>
+                <w:t xml:space="preserve">Aude Lietard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Barreau</w:t>
+                <w:t xml:space="preserve">Giovanni Piani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cubaynes</w:t>
+                <w:t xml:space="preserve">Rodolphe Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. A. Garcia</w:t>
+                <w:t xml:space="preserve">Benoit Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 238, pp.266-294. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.10588-10598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2FD00023G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05729D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234713v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03633119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodissociation of the trichloromethyl radical: photofragment imaging and femtosecond photoelectron spectroscopy</w:t>
+                <w:t xml:space="preserve">Probing the dynamics of the photo-induced decarboxylation of neutral and ionic pyruvic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Matthaei</w:t>
+                <w:t xml:space="preserve">M. Jarraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deb Pratim Mukhopadhyay</w:t>
+                <w:t xml:space="preserve">A. Bellili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Röder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Poisson</w:t>
+                <w:t xml:space="preserve">L. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingo Fischer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Cubaynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cp04084g⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 238, pp.266-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2FD00023G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510560v1</w:t>
+                <w:t xml:space="preserve">hal-04234713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and modeling of a pulsed molecular beam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photodissociation of the trichloromethyl radical: photofragment imaging and femtosecond photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gallician</w:t>
+                <w:t xml:space="preserve">Christian Matthaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tan</w:t>
+                <w:t xml:space="preserve">Deb Pratim Mukhopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
+                <w:t xml:space="preserve">Anja Röder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Briant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingo Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 119, pp.e1737743. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (2), pp.928-940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268976.2020.1737743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1cp04084g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03053669v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Resolved Observation of the Solvation Dynamics of a Rydberg Excited Molecule Deposited on an Argon Cluster -II: DABCO at Long Time Delays</w:t>
+                <w:t xml:space="preserve">Characterisation and modeling of a pulsed molecular beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Awali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Briant</w:t>
+                <w:t xml:space="preserve">A. Lietard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Soep</w:t>
+                <w:t xml:space="preserve">G. Gallician</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c01942⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119, pp.e1737743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2020.1737743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245125v1</w:t>
+                <w:t xml:space="preserve">cea-03053669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited State Dynamics of Isolated 6‐ and 8‐Hydroxyquinoline Molecules</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Time Resolved Observation of the Solvation Dynamics of a Rydberg Excited Molecule Deposited on an Argon Cluster -II: DABCO at Long Time Delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Awali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.202000626⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (20), pp.4341-4351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c01942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012500v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unimolecular decomposition of methyl ketene and its dimer in the gas phase: theory and experiment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Excited State Dynamics of Isolated 6‐ and 8‐Hydroxyquinoline Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Poisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cp03921g⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (22), pp.2605-2613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202000626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959792v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the excited-state dynamics of hydrocarbon radicals, biradicals, and carbenes using time-resolved photoelectron spectroscopy and field-induced surface hopping simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roland Mitrić</w:t>
+                <w:t xml:space="preserve">Unimolecular decomposition of methyl ketene and its dimer in the gas phase: theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Derbali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helgi Rafn Hrodmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Benilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (36), pp.20394-20408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cp03921g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b06346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02440330v1</w:t>
+                <w:t xml:space="preserve">hal-02959792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propyne-water complexes hosted in helium droplets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Mengesha</w:t>
+                <w:t xml:space="preserve">Large amplitude motion within acetylene–rare gas complexes hosted in helium droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephriem Mengesha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Mestdagh</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low Temperature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5103256⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.1038-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP04609C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02160881v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large amplitude motion within acetylene–rare gas complexes hosted in helium droplets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energetics and ionization dynamics of two diarylketone molecules: benzophenone and fluorenone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Gouid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Röder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Cunha de Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Briant</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 21 (3), pp.1038-1045. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP04609C⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 21 (26), pp.14453-14464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP02385B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443742v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02278503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetics and ionization dynamics of two diarylketone molecules: benzophenone and fluorenone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Exploring the excited-state dynamics of hydrocarbon radicals, biradicals, and carbenes using time-resolved photoelectron spectroscopy and field-induced surface hopping simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Röder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Briant</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Issler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Mitrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CP02385B⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (50), pp.10643-10662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b06346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02278503v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Source Separation For Delayed Spectroscopic Signals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propyne-water complexes hosted in helium droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Soussen</w:t>
+                <w:t xml:space="preserve">A. Gutiérrez-Quintanilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Collet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Mengesha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.12.015⟩</w:t>
+              <w:t xml:space="preserve">Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (6), pp.634-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5103256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847322v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02160881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-trapping relaxation decay investigated by time-resolved photoelectron spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameterized Source Separation For Delayed Spectroscopic Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Soussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP06789E⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.48-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01881652v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited state dynamics and time-resolved photoelectron spectroscopy of $para-xylylene$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ingo Fischer</w:t>
+                <w:t xml:space="preserve">Self-trapping relaxation decay investigated by time-resolved photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lietard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Piani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8fd00083b⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (16), pp.11206 - 11214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP06789E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04115350v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01881652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of acetylene dimers hosted in helium droplets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excited state dynamics and time-resolved photoelectron spectroscopy of $para-xylylene$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Issler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Röder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Briant</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+                <w:t xml:space="preserve">Ingo Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP07741F⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 212, pp.83-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8fd00083b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01713541v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04115350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the complex vibronic structure of the canonical adenine cation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nahon</w:t>
+                <w:t xml:space="preserve">Dynamics of acetylene dimers hosted in helium droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mengesha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Carniato</w:t>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20 (32), pp.20756 - 20765. </w:t>
+              <w:t xml:space="preserve">, 2018, 20 (4), pp.2597 - 2605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CP02930J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7CP07741F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01881646v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01713541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A HElium NanoDroplet Isolation (HENDI) investigation of the weak hydrogen bonding in the propyne dimer (CH$_3$ CCH)$_2$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+                <w:t xml:space="preserve">Unveiling the complex vibronic structure of the canonical adenine cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Yan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Chung Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Carniato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20 (45), pp.28658 - 28666. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP04738C⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 20 (32), pp.20756 - 20765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP02930J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01934850v1</w:t>
+                <w:t xml:space="preserve">cea-01881646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The surprisingly high ligation energy of CO to Ruthenium porphyrins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Garcia</w:t>
+                <w:t xml:space="preserve">A HElium NanoDroplet Isolation (HENDI) investigation of the weak hydrogen bonding in the propyne dimer (CH$_3$ CCH)$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gutiérrez-Quintanilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mengesha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20 (17), pp.11730-11739. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP01190G⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 20 (45), pp.28658 - 28666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP04738C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891524v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01934850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a seeded pulsed molecular beam using the velocity map imaging technique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The surprisingly high ligation energy of CO to Ruthenium porphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mestdagh J.M.</w:t>
+                <w:t xml:space="preserve">Niloufar Shafizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaveau M.A.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Séverine Boyé-Péronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satchin Soorkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Cunha de Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4967576⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (17), pp.11730-11739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP01190G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01401343v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond dynamics of the 2-methylallyl radical: A computational and experimental study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of a seeded pulsed molecular beam using the velocity map imaging technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Issler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Poisson</w:t>
+                <w:t xml:space="preserve">Lietard A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Humeniuk</w:t>
+                <w:t xml:space="preserve">Poisson L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wohlgemuth</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mestdagh J.M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaveau M.A.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4974150⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1786, pp.060004-1-060004-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4967576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01536711v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01401343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large amplitude motion of the acetylene molecule within acetylene–neon complexes hosted in helium droplets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Soep</w:t>
+                <w:t xml:space="preserve">Femtosecond dynamics of the 2-methylallyl radical: A computational and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Röder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Issler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Humeniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wohlgemuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP02989B⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147, pp.013902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4974150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01426380v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01536711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Cytosine-Specific Isomers via High-Accuracy Single Photon Ionization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. K. Božanić</w:t>
+                <w:t xml:space="preserve">Large amplitude motion of the acetylene molecule within acetylene–neon complexes hosted in helium droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mengesha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. De Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b10413⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.16414-16422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP02989B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01428843v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01426380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipronged mapping to the dynamics of a barium atom deposited on argon clusters - Supplementary Material</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Soep</w:t>
+                <w:t xml:space="preserve">Identifying Cytosine-Specific Isomers via High-Accuracy Single Photon Ionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-C. Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. K. Božanić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP04878A/c6cp04878a1.pdf⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (51), pp.16596-16599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b10413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01425573v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01428843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of slow Intersystem crossing in an aromatic ketone, fluorenone</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multipronged mapping to the dynamics of a barium atom deposited on argon clusters - Supplementary Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Awali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 18, pp.22914-22920. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP04308A⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP04878A/c6cp04878a1.pdf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01377531v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01425573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Joint Decomposition of a Spectroscopic Signal Sequence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Slim Awali</w:t>
+                <w:t xml:space="preserve">Direct observation of slow Intersystem crossing in an aromatic ketone, fluorenone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.10.032⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.22914-22920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP04308A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05417080v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01377531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VUV photoionization and dissociative photoionization spectroscopy of the interstellar molecule aminoacetonitrile: Theory and experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.-C. Gazeau</w:t>
+                <w:t xml:space="preserve">Vibrationally Resolved Photoelectron Spectroscopy of Electronic Excited States of DNA Bases: Application to the Ã State of Thymine Cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Hochlaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Chung Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2015.05.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (7), pp.1146 - 1153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b00466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215480v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoionization of Benzophenone in the Gas Phase: Theory and Experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsupervised Joint Decomposition of a Spectroscopic Signal Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Awali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b02706⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109, pp.193-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673162v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption Spectroscopy, a Tool for Probing Local Structures and the Onset of Large-Amplitude Motions in Small KArn Clusters at Increasing Temperatures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Poisson</w:t>
+                <w:t xml:space="preserve">VUV photoionization and dissociative photoionization spectroscopy of the interstellar molecule aminoacetonitrile: Theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ben El Hadj Rhouma</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Bénilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b07192⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 315, pp.196-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2015.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215462v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrationally Resolved Photoelectron Spectroscopy of Electronic Excited States of DNA Bases: Application to the Ã State of Thymine Cation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoionization of Benzophenone in the Gas Phase: Theory and Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Majdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Poisson</w:t>
+                <w:t xml:space="preserve">Noura Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manef Abderrabba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Spighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119 (7), pp.1146 - 1153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b00466⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 119 (23), pp.6148 - 6154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b02706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673156v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive and Inelastic Channels in the Ca*···FCH3 Transition State: A Simple Branching Mechanism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absorption Spectroscopy, a Tool for Probing Local Structures and the Onset of Large-Amplitude Motions in Small KArn Clusters at Increasing Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Awali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben El Hadj Rhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119 (23), pp.6099-6110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b00444⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 119 (37), pp.9729-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b07192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172322v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive direct vs. indirect photochromism dynamics of constrained inverse dithienylethene molecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+                <w:t xml:space="preserve">Reactive and Inelastic Channels in the Ca*···FCH3 Transition State: A Simple Branching Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto J. Beswick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cp02310b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (23), pp.6099-6110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b00444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074515v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A roaming wavepacket in the dynamics of electronically excited 2-hydroxypyridine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhananjay Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Hochlaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (2), pp.581-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3cp52923a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and Experimental Photoelectron Spectroscopy Characterization of the Ground State of Thymine Cation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Hochlaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai-Chung Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119 (23), pp.5951 - 5958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp510716c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VUV photoionization and dissociative photoionization of the prebiotic molecule acetyl cyanide: Theory and experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.-C. Gazeau</w:t>
+                <w:t xml:space="preserve">Competitive direct vs. indirect photochromism dynamics of constrained inverse dithienylethene molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lietard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4896987⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (40), pp.22262-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp02310b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080917v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation in the gas phase of the ligation of 1-Methylimidazole to hemoprotein mimics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niloufar Shafizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, The journal of Chemical Physics, 141, pp.174310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas phase dynamics of triplet formation in benzophenone</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">VUV photoionization and dissociative photoionization of the prebiotic molecule acetyl cyanide: Theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bénilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cp00423j⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (13), pp.134311/40324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4896987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021499v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Electronic and Structural Relaxation Pathways in the Postexcitation Dynamics of Rydberg States of BaArN Clusters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Gas phase dynamics of triplet formation in benzophenone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Spighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep G.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (20), pp.9610-9618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp00423j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.123005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01074179v1</w:t>
+                <w:t xml:space="preserve">hal-01021499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved observation of the solvation dynamics of a Rydberg excited molecule deposited on an argon cluster-I: DABCO ☆ at short times</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slim Awali</w:t>
+                <w:t xml:space="preserve">Coupled Electronic and Structural Relaxation Pathways in the Postexcitation Dynamics of Rydberg States of BaArN Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Catherine Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Poisson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Briant</w:t>
+                <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3CP53172D⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.123005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.123005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673137v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VUV photoionization of gas phase adenine and cytosine: A comparison between oven and aerosol vaporization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Poisson</w:t>
+                <w:t xml:space="preserve">Time resolved observation of the solvation dynamics of a Rydberg excited molecule deposited on an argon cluster-I: DABCO ☆ at short times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Awali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4793734⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (2), pp.516 - 526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CP53172D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803944v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Indirect Mechanism for the Ultrafast Intersystem Crossing in Copper Porphyrins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Slow Photoelectron Spectroscopy of 3-Hydroxyisoquinoline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. C. Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 117 (34), pp.8111-8118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp4008015⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 117, pp.8095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp311615u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955732v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow Photoelectron Spectroscopy of 3-Hydroxyisoquinoline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VUV photoionization of gas phase adenine and cytosine: A comparison between oven and aerosol vaporization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaie-Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Pan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">G.A. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (9), pp.094203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4793734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp311615u⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00803946v1</w:t>
+                <w:t xml:space="preserve">hal-00803944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bayesian approach for the joint decomposition of a sequence of photoelectron spectra</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An Efficient Indirect Mechanism for the Ultrafast Intersystem Crossing in Copper Porphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Shafizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/TS.30.9-34⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (34), pp.8111-8118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4008015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00854433v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-step ICT process for solvatochromic betaine pyridinium revealed by ultrafast spectroscopy, multivariate curve resolution, and TDDFT calculations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A bayesian approach for the joint decomposition of a sequence of photoelectron spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Pawlowska</w:t>
+                <w:t xml:space="preserve">V. Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ruckebusch</w:t>
+                <w:t xml:space="preserve">S. Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sliwa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Dubois</w:t>
+                <w:t xml:space="preserve">M.A. Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (1-2), pp.9-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/TS.30.9-34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2CP22254J⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00662094v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond dynamics of cyclopropenylidene, c-C3H2</w:t>
+                <w:t xml:space="preserve">A two-step ICT process for solvatochromic betaine pyridinium revealed by ultrafast spectroscopy, multivariate curve resolution, and TDDFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hemberger</w:t>
+                <w:t xml:space="preserve">S. Aloïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kohler</w:t>
+                <w:t xml:space="preserve">Z. Pawlowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Fischer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Poisson</w:t>
+                <w:t xml:space="preserve">C. Ruckebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 14 (8), pp.6173-6178. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CP23728H⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 14, pp.1945 - 1956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CP22254J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724301v1</w:t>
+                <w:t xml:space="preserve">hal-00662094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ar2 Photoelectron Spectroscopy Mediated by Autoionizing States</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Femtosecond dynamics of cyclopropenylidene, c-C3H2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hemberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.193401⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (8), pp.6173-6178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CP23728H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750794v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-Selected Unimolecular Decomposition of δ‑Valerolactam+ and δ‑Valerolactam2 + Cations: Theory and Experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Ar2 Photoelectron Spectroscopy Mediated by Autoionizing States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hochlaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp3056976⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.193401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.193401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735000v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Dynamics of Isolated Fluorenone</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">State-Selected Unimolecular Decomposition of δ‑Valerolactam+ and δ‑Valerolactam2 + Cations: Theory and Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hochlaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 115 (50), pp.14249-14253. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp2073649⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 116 (34), pp.8706−8712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3056976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728736v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow Photoelectron Spectroscopy of delta-Valerolactam and Its Dimer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast Dynamics of Isolated Fluorenone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hemberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mahjoub</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">I. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (50), pp.14249-14253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp2073649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640030v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation in the gas phase of the ultrafast electronic relaxation pathways of the S-2 states of heme and hemin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Slow Photoelectron Spectroscopy of delta-Valerolactam and Its Dimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hochlaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nieuwjaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (10), pp.1822-1832</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00564930v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of highly excited barium atoms deposited on large argon clusters. I. General trends</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+                <w:t xml:space="preserve">Photoionization of 2-pyridone and 2-hydroxypyridine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Poully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Schermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nieuwjaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3464489⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (14), pp.3566-3572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b923630a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520138v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoionization of 2-pyridone and 2-hydroxypyridine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Grégoire</w:t>
+                <w:t xml:space="preserve">Unusual quantum interference in the S1 state of DABCO and observation of intramolecular vibrational redistribution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maksimenska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. H. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b923630a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (9), pp.3313-3319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp909464t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00497637v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual quantum interference in the S1 state of DABCO and observation of intramolecular vibrational redistribution.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">First observation in the gas phase of the ultrafast electronic relaxation pathways of the S-2 states of heme and hemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Shafizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp909464t⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (45), pp.14985-14993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp00687d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472748v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual Quantum Interference in the S1 State of DABCO and Observation of Intramolecular Vibrational Redistribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamics of highly excited barium atoms deposited on large argon clusters. I. General trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133 (5), 054307 (13 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3464489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766198v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side-Chain Effects on the Electronic Relaxation of Radicals followed by Time-Resolved Pump−Probe Spectroscopy: 2,3-Dimethylbut-2-yl vs tert-Butyl</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Unusual Quantum Interference in the S1 State of DABCO and Observation of Intramolecular Vibrational Redistribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maksimenska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 114 (9), pp.3045-3049. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 114, pp.3313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472738v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of ultrafast photoinduced processes for salicylidene aniline in solution and gas phase: toward a general photo-dynamical scheme</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Side-Chain Effects on the Electronic Relaxation of Radicals followed by Time-Resolved Pump−Probe Spectroscopy: 2,3-Dimethylbut-2-yl vs tert-Butyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Noller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b9pp00207c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (9), pp.3045-3049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp9062059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00506472v1</w:t>
+                <w:t xml:space="preserve">hal-00472738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast dynamics of isolated phenylcarbenes followed by femtosecond time-resolved velocity map imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigation of ultrafast photoinduced processes for salicylidene aniline in solution and gas phase: toward a general photo-dynamical scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruckebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I. Fischer</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp810974m⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (5), pp.661 - 669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b9pp00207c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420314v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual Quantum Interference in the S1 State of DABCO and Observation of Intramolecular Vibrational Redistribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultrafast dynamics of isolated phenylcarbenes followed by femtosecond time-resolved velocity map imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Noller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maksimenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.en cours. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp909464t⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 113 (13), pp.3041-3050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp810974m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00441071v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast electronic relaxation of excited state vitamin B12 in the gas phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Unusual Quantum Interference in the S1 State of DABCO and Observation of Intramolecular Vibrational Redistribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maksimenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. H. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2007.09.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.en cours. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp909464t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00317470v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Dynamics of Isolated Phenylcarbenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultrafast electronic relaxation of excited state vitamin B12 in the gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Shafizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja804133c⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 350 (1-3), pp.2-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2007.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341195v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00317470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct mapping of recoil in the ion-pair dissociation of molecular oxygen by a femtosecond depletion method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Femtosecond Dynamics of Isolated Phenylcarbenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Noller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maksimenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3026613⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (45), pp.14908-14909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja804133c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356778v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast dynamics of acetylacetone (2,4-pentanedione) in the S-2 state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Direct mapping of recoil in the ion-pair dissociation of molecular oxygen by a femtosecond depletion method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Baklanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. C. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. H. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 129, pp.214306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3026613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja0730819⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00274100v1</w:t>
+                <w:t xml:space="preserve">hal-00356778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Observation of Microscopic Solvation at the Surface of Clusters by Ultrafast Photoelectron Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultrafast dynamics of acetylacetone (2,4-pentanedione) in the S-2 state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp711259m⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (10), pp.2974-2983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja0730819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341208v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoionization Dynamics in Pure Helium Droplets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Direct Observation of Microscopic Solvation at the Surface of Clusters by Ultrafast Photoelectron Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.M. Neumark</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 111 (31), pp.7449-7459. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0710032⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 112 (39), pp.9200-9210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp711259m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00177498v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoionization of C4 molecular beam: Ab initio calculations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Photoionization Dynamics in Pure Helium Droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Peterka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Neumark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2746032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (31), pp.7449-7459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0710032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160866v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00177498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Dynamics of the tert-Butyl Radical, t-C4H9</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoionization of C4 molecular beam: Ab initio calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hochlaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0660839⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 127, pp.014310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2746032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00151337v1</w:t>
+                <w:t xml:space="preserve">hal-00160866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Field Laser Ionization of Argon Clusters: The Remarkable Fragmentation Dynamics of Doubly Ionized Clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
+                <w:t xml:space="preserve">Femtosecond Dynamics of the tert-Butyl Radical, t-C4H9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Noller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maksimenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Armone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (10), pp.1771-1779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0660839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.103401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01955588v1</w:t>
+                <w:t xml:space="preserve">hal-00151337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved photoion and photoelectron imaging of NO2</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low Field Laser Ionization of Argon Clusters: The Remarkable Fragmentation Dynamics of Doubly Ionized Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Raffael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b602825j⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (10), pp.103401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.103401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00092077v1</w:t>
+                <w:t xml:space="preserve">hal-01955588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum Ultraviolet Photoionization of C3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Poisson</w:t>
+                <w:t xml:space="preserve">Vacuum ultraviolet photoionization of C3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinian Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darcy S. Peterka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Hochlaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 128, pp.220 -226. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+              <w:t xml:space="preserve">, 2006, 128 (1), pp.220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja055430+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083988v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum ultraviolet photoionization of C3</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Majdi Hochlaf</w:t>
+                <w:t xml:space="preserve">Time-resolved photoion and photoelectron imaging of NO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.T. Form</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Whitaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Poisson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja055430+⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.2925 - 2932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b602825j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735487v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Phase dynamics of spiropyrans and spirooxazines molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vacuum Ultraviolet Photoionization of C3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. S. Peterka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hochlaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 128, pp.3169 -3178. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja055079s⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 128, pp.220 -226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja055430+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083580v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond electronic relaxation of excited metalloporphyrins in the gas phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gas Phase dynamics of spiropyrans and spirooxazines molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin D. Raffael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Buntin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2176612⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128, pp.3169 -3178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja055079s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084435v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence for Ultrafast Electronic Relaxation in Molecules, Mediated by Diffuse States</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Femtosecond electronic relaxation of excited metalloporphyrins in the gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. P. Visticot</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Raffael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Krim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja052269u⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 124, pp.114302 -1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2176612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00084442v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoionization mass spectrometer for studies of flame chemistry with a synchrotron light source</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Mcilroy</w:t>
+                <w:t xml:space="preserve">Time resolved observation of multiple electronic configurations in the electronic relaxation of isolated molecules by photoelectron imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Qi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Poisson</w:t>
+                <w:t xml:space="preserve">J. P. Visticot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2010307⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 762, pp.874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1941644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084355v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved observation of multiple electronic configurations in the electronic relaxation of isolated molecules by photoelectron imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Experimental Evidence for Ultrafast Electronic Relaxation in Molecules, Mediated by Diffuse States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Poisson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Visticot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 762, pp.874. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 127, pp.16529 -16534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1941644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja052269u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081831v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative Photoionization Dynamics in Ethane Studied By Velocity Map Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Photoionization mass spectrometer for studies of flame chemistry with a synchrotron light source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A. Cool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mcilroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. R. Westmoreland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Lucchese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0009-2614(03)00712-7⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 76, pp.094102 - 1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2010307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00096802v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective detection of Isomers with Photoionization mass spectrometry for studies of hydrocarbon flame chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.A. Cool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.A. Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mcilroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 119, pp.9356-8365. </w:t>
@@ -11313,846 +11301,992 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoelectron imaging of He-droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peterka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lindinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Neumark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 91, pp.043401 - 1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.043401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision-Induced Dissociation by Helium : A Piecewise Construction of the Cross Section</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dissociative Photoionization Dynamics in Ethane Studied By Velocity Map Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.P. Dognon</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peterka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lucchese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp012964y⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 374, pp.334-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2614(03)00712-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144525v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifragmentation of the Au(H2O)n10+ Cluster Ions by Collision with Helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Visticot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 106 (22), pp.5455-5462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp025557a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing several structures of Fe(H2O)n+ and Co(H2O)n+ (n=1,...,10) cluster ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Collision-Induced Dissociation by Helium : A Piecewise Construction of the Cross Section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Dukan</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sublemontier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Lepetit</w:t>
+                <w:t xml:space="preserve">V. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Réau</w:t>
+                <w:t xml:space="preserve">A.-L. Derepas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1387-3806(02)00684-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 106 (9), pp.1714-1726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp012964y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144529v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding energies of first and second shell water molecules in the Fe(H2O)2+, Co(H2O)2+ and Au(H2O)2+ cluster ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Probing several structures of Fe(H2O)n+ and Co(H2O)n+ (n=1,...,10) cluster ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dukan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sublemontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s100530170239⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 220 (2), pp.111-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1387-3806(02)00684-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145565v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Binding energies of first and second shell water molecules in the Fe(H2O)2+, Co(H2O)2+ and Au(H2O)2+ cluster ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Réau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14 (1), pp.89-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100530170239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multiple Pigmented Cutaneous Papules Associated with a Novel Canine Papillomavirus in an Immunosuppressed Dog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Le Net</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Orth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Sundberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cassonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 34 (1), pp.8-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/030098589703400102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02939612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12162,120 +12296,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Resolved Relaxation Dynamics of Deposited Molecules upon Argon Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRC on Ionic and Molecular Clusters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Ventura, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvements de grandes amplitudes des complexes C2H2-Gaz rare (Ne, Ar, Kr) a 0.4K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12297,5454 +12431,5454 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephriem Mengesha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR EMIE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nouan-Le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition d'une séquence de spectres avec modèle markovien et algorithme RJMCMC à deux variables de dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation dynamics of excited DABCO molecules on argon cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Awali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV International Symposium on Molecular Beams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow Photoelectron Spectroscopy and state-selected unimolecular decomposition of ionized DNA bases analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hochlaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Columbus (Ohio), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Bayesian decomposition of a spectroscopic signal sequence with RJMCMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Signal Processing Workshop (SSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Ann Arbor, United States. pp.253 - 256, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SSP.2012.6319674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation dynamics of a metalic atom deposited on argon cluster</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultrafast Electron Relaxation Dynamics in a Nucleobase probed by Time Resolved Photoelectron Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième JIMQN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">2nd DAE-BNRS Symposium on Atomic, Molecular and Optical Physics (XVIIIth National Conference on Atomic and Molecular Physics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Dharwad, Karnatak, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656069v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHROMADYNE : Photochromes : Dynamique électronique de la molécule isolée ou liée à un environnement moléculaire strictement contrôlé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamique de relaxation ultrarapide de systèmes micro-solvatés en phase gazeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Pollet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque J3N</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">12ème JFJPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Saint-Nectaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660696v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'états triplets dans des molécules organiques: l'exemple de la benzophénone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Solvation dynamics in pure argon clusters and with deposited molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Awali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Liétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du GDR 2758 "Agrégation, fragmentation et thermodynamique des systèmes complexes isolés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656102v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas phase relaxation dynamics of diarylethene ring closure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Solvation dynamics of a metalic atom deposited on argon cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Awali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Rouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian-French Joint Symposium on Organic Photochromes " Phenics in Russia "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Chernogolovka, Russia</w:t>
+              <w:t xml:space="preserve">3ième JIMQN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660637v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Electron Relaxation Dynamics in a Nucleobase probed by Time Resolved Photoelectron Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">CHROMADYNE : Photochromes : Dynamique électronique de la molécule isolée ou liée à un environnement moléculaire strictement contrôlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd DAE-BNRS Symposium on Atomic, Molecular and Optical Physics (XVIIIth National Conference on Atomic and Molecular Physics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Dharwad, Karnatak, India</w:t>
+              <w:t xml:space="preserve">Colloque J3N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660691v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de relaxation ultrarapide de systèmes micro-solvatés en phase gazeuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Détection d'états triplets dans des molécules organiques: l'exemple de la benzophénone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Spighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème JFJPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Saint-Nectaire, France</w:t>
+              <w:t xml:space="preserve">Réunion plénière du GDR 2758 "Agrégation, fragmentation et thermodynamique des systèmes complexes isolés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656092v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation dynamics in pure argon clusters and with deposited molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Gas phase relaxation dynamics of diarylethene ring closure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lietard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière du GDR 2758 "Agrégation, fragmentation et thermodynamique des systèmes complexes isolés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Mittelwihr, France</w:t>
+              <w:t xml:space="preserve">Russian-French Joint Symposium on Organic Photochromes " Phenics in Russia "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Chernogolovka, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656094v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'états triplets dans des molécules organiques: l'exemple de la benzophénone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamics of highly excited barium atoms deposited on large argon clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Agrégation, Fragmentation et Thermodynamique de systèmes moléculaires complexes isolés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Mittelwihr, France</w:t>
+              <w:t xml:space="preserve">Helium Nanodroplets - Confinement for Cold Molecules and Cold Chemistry - 482nd Wilhelm and Else Heraeus Seminar Physikzentrum Bad Honnef</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bad Honnef, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656109v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of highly excited barium atoms deposited on large argon clusters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Détection d'états triplets dans des molécules organiques: l'exemple de la benzophénone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Spighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helium Nanodroplets - Confinement for Cold Molecules and Cold Chemistry - 482nd Wilhelm and Else Heraeus Seminar Physikzentrum Bad Honnef</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Bad Honnef, Austria</w:t>
+              <w:t xml:space="preserve">GDR Agrégation, Fragmentation et Thermodynamique de systèmes moléculaires complexes isolés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655996v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie de Photoélectrons : problèmes statistiques de l'expérience au traitement des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AG PEPS SPECTRODEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Illkirch, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionisation Dynamics Of Ar2 And Ar Following A VUV Irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOLEIL User's Meeting 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation dynamics in pure argon clusters and with deposited molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMTO10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Joint Bayesian Decomposition of a Sequence of Photoelectron Spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WHISPERS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche bayésienne pour la décomposition conjointe d'une séquence de spectres de photoélectrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast photodynamics of 8-Hydroxyquinoline in solution and gas phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Buntinx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bardez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIth IUPAC Symposium on Photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionisation dynamics of argon clusters following a VUV irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAMO-JSM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of ultrafast photoinduced processes for photochromic salicylidene anilines in different environments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruckebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Buntinx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Frontier of Chemistry” Symposium ( 2010 ) Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond dynamics of Phenylcarbenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Noller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPG Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of microsolvation on reaction dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.D. Raffael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bányász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Horizons of Photochromism -From Design of molecules to Application-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00332980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Dynamics of Acetylacetone in the S2 state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">HOT TOPIC&amp;quot; Double Ionization Dynamics of Argon Cluster by LowField Femtosecond Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Raffael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMET XX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Arcachon, France</w:t>
+              <w:t xml:space="preserve">XXII International Symposium of Molecular Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00178766v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00178463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamics of reactive intermediates, studied in supersonic jets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Photochimie ultrarapide de l'acétylacétone dans l'état S2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Automne du GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Cachan, France</w:t>
+              <w:t xml:space="preserve">Journées de printemps du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258178v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00178771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOT TOPIC&amp;quot; Double Ionization Dynamics of Argon Cluster by LowField Femtosecond Laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Photodynamics of reactive intermediates, studied in supersonic jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Noller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII International Symposium of Molecular Beams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">Journées d'Automne du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00178463v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00332653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochimie ultrarapide de l'acétylacétone dans l'état S2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultrafast Dynamics of Acetylacetone in the S2 state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de printemps du GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">COMET XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00178771v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00178766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodynamics of reactive intermediates, studied in supersonic jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Noller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Automne du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00332653v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing solvation effects at conical intersections by ultrafast photoelectron imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raffael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-Phase Dynamics of Photochromic Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Buntinx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tomasulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Russia-France Joint Seminar on Molecular Swirching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saissac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase dynamics of photochromic molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.D. Raffael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Buntinx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japan-France Joint Seminar on Photochromism: Switches and Memories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Shonan village, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique femtoseconde de molécules photochromes en phase gazeuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. D. Raffael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Buntinx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChimTronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-Phase Dynamics of Photochromic Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. D. Raffael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Buntinx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japan-France Joint Seminar on Photochromism: Switches and Memories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Shonan village, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Dynamics of Acetylacetone in the S2 State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STEREODYNAMICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved photoelectron imaging of a free and solvated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eppink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femtochemistry VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique en phase gazeuse de molécules photochromes: spiropyrane et spyrooxazine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.D. Raffael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Buntinx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des phénomènes ultra-rapides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Villeneuve d'Asq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond Photoelectron Spectroscopy as a Probe for Non-Adiabatic Evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.H. Parker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Optics 2005 and Laser Science XXI. The 89th OSA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Tucson, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique en phase gazeuse de Spiropyranes et Spirooxazines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR POM3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Luminy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved observation of multiple electronic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Additional information given by the photoion velocity map imaging when used on cluster and cluster deposited system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Soep</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Rarefied Gas Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Bari, Italy</w:t>
+              <w:t xml:space="preserve">PICNIC European Network meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00087261v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VUV Photoionization studies of small carbon clusters and biomolecules</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Time-resolved observation of multiple electronic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Visticot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51th Western Spectroscopy Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Pacific Grove, Californie, United States</w:t>
+              <w:t xml:space="preserve">24th Rarefied Gas Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085707v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00087261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience de Flammes et d'agrégats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">VUV Photoionization studies of small carbon clusters and biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. S. Peterka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. R. Leone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion SAPHIRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Orsay, France</w:t>
+              <w:t xml:space="preserve">51th Western Spectroscopy Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Pacific Grove, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085679v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additional information given by the photoion velocity map imaging when used on cluster and cluster deposited system</w:t>
+                <w:t xml:space="preserve">Expérience de Flammes et d'agrégats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Poisson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoît Soep</w:t>
+                <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PICNIC European Network meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Réunion SAPHIRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081964v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved photoelectron imaging of tetrakisdimethylaminoethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PICNIC European Network meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desorption Dynamics of a molecule deposited on cluster: Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G.D.R. Thermodynamique, Fragmentation et Agregation de systèmes moléculaires complexes isoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Chemical Dynamics Beamline at the Advanced Light Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lure-Soleil users meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond dynamics of complex systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application des sources accordables VUV-X fs combinant lasers et accélérateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17754,51 +17888,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HENDI spectroscopy of acetylene-Ne, Ar, Kr: large amplitude motion at 0.4 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17820,88 +17954,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephriem Mengesha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Quantum Fluid Clusters – QFC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17911,163 +18045,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Photoelectron imaging of the electronic relaxation of a molecule deposited at the surface of an argon cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femtochemistry VII Fundamental Ultrafast Processes in Chemistry, Physics, and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.174-182, 2006, 978-0-444-52821-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-044452821-6/50028-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00177792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18077,143 +18211,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Photoelectron Imaging Studies of Pure Helium Nanodroplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Peterka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lindinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Neumark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18223,100 +18357,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ions métalliques monochargés, solvatés par des molécules d'eau : Collision et Photofragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Paris Sud - Paris XI, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00007079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18326,105 +18460,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique réactionnelle de Systèmes Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Paris Sud - Paris XI, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00290490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId482"/>
+      <w:footerReference w:type="default" r:id="rId489"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18571,51 +18705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soorkia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muhieddine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soep" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c07590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Lep&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poisson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zehnacker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357684v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Schaffner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Diemer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Miao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Karaev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Flock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC03745J" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Platzer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Autuori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schouder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ma&#235;der" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0240707" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mestdagh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00118d" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Issler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sturm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Petersen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mitri&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00309D" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03924151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tcherbakoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hergott" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepetit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00752-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Autuori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Platzer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lejman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gallician" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ma&#235;der" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl7594" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03633216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Briant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaveau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05783A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03633119v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lietard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Piani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Pollet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Soep" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05729D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234713v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarraya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cubaynes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00023G" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510560v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Matthaei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deb Pratim Mukhopadhyay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja R&#246;der" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fischer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp04084g" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03053669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lietard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gallician" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Gaveau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2020.1737743" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245125v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Awali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Soep" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c01942" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Mestdagh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000626" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959792v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Derbali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi Rafn Hrodmarsson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Benilan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp03921g" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b06346" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02160881v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guti&#233;rrez-Quintanilla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mengesha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mestdagh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5103256" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443742v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephriem Mengesha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04609C" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02278503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Gouid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cunha de Miranda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP02385B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847322v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mortada" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.12.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01881652v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06789E" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04115350v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hirsch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fd00083b" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01713541v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mestdagh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP07741F" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01881646v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yan Zhao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Chung Lau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carniato" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP02930J" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01934850v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04738C" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891524v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Shafizadeh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boy&#233;-P&#233;ronne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satchin Soorkia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01190G" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01401343v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lietard A." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poisson L." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestdagh J.M." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaveau M.A." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967576" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01536711v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#246;der" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Issler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humeniuk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wohlgemuth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974150" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426380v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De Pujo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02989B" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01428843v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-C. Lau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nahon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Bo&#382;ani&#263;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b10413" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01425573v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Awali" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04878A/c6cp04878a1.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377531v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04308A" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417080v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.10.032" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15KT3Z71-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215480v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwell" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. B&#233;nilan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Gazeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2015.05.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673162v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Khemiri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Messaoudi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Spighi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gaveau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b02706" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215462v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben El Hadj Rhouma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b07192" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Hochlaf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Pan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Majdi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b00466" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172322v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto J. Beswick" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mestdagh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stolte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b00444" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074515v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02310b" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915277v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Nandi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52923a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673664v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp510716c" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080917v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896987" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096048v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021499v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spighi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soep G." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp00423j" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074179v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Heitz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.123005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673137v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP53172D" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803944v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Touboul" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaie-Levrel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Garcia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793734" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955732v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Ha-Thi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shafizadeh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4008015" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803946v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Lau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311615u" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854433v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faisan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gaveau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.30.9-34" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6H3DB3G9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662094v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alo&#239;se" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pawlowska" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruckebusch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sliwa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP22254J" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724301v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hemberger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kohler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fischer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP23728H" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750794v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hochlaf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Pujo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.193401" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735000v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahjoub" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3056976" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728736v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2073649" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640030v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nieuwjaer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecomte" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564930v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00687d" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1JV9DGRC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520138v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3464489" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497637v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Poully" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Schermann" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923630a" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-R6M24WVQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472748v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maksimenska" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Parker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909464t" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766198v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parker" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472738v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9062059" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506472v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouton" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idrissi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9pp00207c" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC821B169AA2772CA0B8953E64D6903BE978D670/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420314v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maksimenka" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gobert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp810974m" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441071v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317470v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.09.032" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7NMH41X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341195v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja804133c" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356778v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Baklanov" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. C. Janssen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3026613" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274100v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roubin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0730819" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5T1V9RKX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341208v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoi&#770;t Soep" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711259m" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177498v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Peterka" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Kim" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Wang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Neumark" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0710032" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160866v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2746032" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151337v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Armone" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Engels" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0660839" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NR2F5CG8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955588v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Raffael" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.103401" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092077v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Form" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Whitaker" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b602825j" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SGRW23X0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083988v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Peterka" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja055430+" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735487v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinian Shu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy S. Peterka" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083580v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin D. Raffael" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Buntin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja055079s" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084435v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sorgues" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raffael" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krim" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2176612" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084442v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mestdagh" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Visticot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja052269u" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P293RTVX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084355v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Cool" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcilroy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Westmoreland" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2010307" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081831v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1941644" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096802v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peterka" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucchese" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00712-7" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L62WL6DC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095417v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nakajima" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Mostefaoui" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1611173" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096906v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lindinger" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.043401" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144525v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brenner" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Derepas" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dognon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp012964y" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SMQ042ZB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144532v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Visticot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp025557a" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6S91690K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144529v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dukan" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sublemontier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;au" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-3806(02)00684-X" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MKN4KWJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145565v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pradel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530170239" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDL8QD9Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02939612v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Le Net" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orth" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Sundberg" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassonnet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/030098589703400102" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358144v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877584v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394898v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A. Gaveau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Mestdagh" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833176v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833167v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777261v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319674" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656069v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Rouma" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660696v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pollet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656102v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660637v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660691v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nandi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656092v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656094v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Li&#233;tard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656109v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655996v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656059v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656081v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656076v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656073v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656088v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566403v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poizat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buntinx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardez" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alain" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533869v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533902v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331920v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332980v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Raffael" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#225;ny&#225;sz" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178766v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258178v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alcaraz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178463v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178771v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332653v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271936v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258170v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomasulo" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082289v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272459v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Raffael" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085685v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128779v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088167v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eppink" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085656v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081962v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Parker" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085665v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087261v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085707v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Leone" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085679v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081964v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085662v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085709v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085705v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088465v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119088v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177792v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452821-6/50028-9" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087429v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007079v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00290490v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Severino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colaizzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alagia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0323110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532960v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soorkia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muhieddine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poisson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soep" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c07590" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Lep&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zehnacker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Schaffner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Diemer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Miao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Karaev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Flock" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC03745J" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Platzer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Autuori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schouder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ma&#235;der" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0240707" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554044v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mestdagh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00118d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03924151v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tcherbakoff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hergott" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepetit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00752-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Issler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sturm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Petersen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mitri&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00309D" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03633216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Briant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaveau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05783A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Autuori" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Platzer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lejman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gallician" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ma&#235;der" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl7594" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03633119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lietard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Piani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Pollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Soep" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05729D" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarraya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellili" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cubaynes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00023G" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Matthaei" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deb Pratim Mukhopadhyay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja R&#246;der" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fischer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp04084g" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03053669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lietard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gallician" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Gaveau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2020.1737743" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245125v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Awali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Soep" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c01942" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Mestdagh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000626" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Derbali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi Rafn Hrodmarsson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Benilan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp03921g" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443742v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephriem Mengesha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04609C" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02278503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Gouid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cunha de Miranda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP02385B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440330v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b06346" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02160881v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guti&#233;rrez-Quintanilla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mengesha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mestdagh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5103256" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847322v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mortada" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.12.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01881652v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06789E" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04115350v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hirsch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fd00083b" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01713541v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mestdagh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP07741F" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01881646v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yan Zhao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Chung Lau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carniato" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP02930J" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01934850v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04738C" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891524v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Shafizadeh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boy&#233;-P&#233;ronne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satchin Soorkia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01190G" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01401343v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lietard A." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poisson L." TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestdagh J.M." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaveau M.A." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967576" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01536711v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#246;der" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Issler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humeniuk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wohlgemuth" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974150" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426380v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De Pujo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02989B" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01428843v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-C. Lau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nahon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Bo&#382;ani&#263;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b10413" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01425573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Awali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04878A/c6cp04878a1.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377531v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04308A" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673156v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Hochlaf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Pan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Majdi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b00466" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417080v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.10.032" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15KT3Z71-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215480v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwell" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. B&#233;nilan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Gazeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2015.05.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673162v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Khemiri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Messaoudi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Spighi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gaveau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b02706" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215462v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben El Hadj Rhouma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b07192" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172322v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto J. Beswick" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mestdagh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stolte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b00444" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915277v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Nandi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52923a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673664v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp510716c" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074515v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02310b" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096048v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080917v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896987" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021499v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spighi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soep G." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp00423j" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074179v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Heitz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.123005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673137v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP53172D" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803946v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Lau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Garcia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311615u" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803944v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Touboul" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaie-Levrel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793734" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955732v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Ha-Thi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shafizadeh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4008015" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854433v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faisan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gaveau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.30.9-34" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6H3DB3G9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662094v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alo&#239;se" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pawlowska" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruckebusch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sliwa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP22254J" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724301v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hemberger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kohler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fischer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP23728H" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750794v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hochlaf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Pujo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.193401" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735000v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahjoub" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3056976" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728736v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2073649" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640030v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nieuwjaer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecomte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497637v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Poully" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Schermann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923630a" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-R6M24WVQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472748v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maksimenska" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Parker" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909464t" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564930v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00687d" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1JV9DGRC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520138v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3464489" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766198v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parker" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472738v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noller" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9062059" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506472v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouton" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idrissi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9pp00207c" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC821B169AA2772CA0B8953E64D6903BE978D670/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420314v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maksimenka" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gobert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp810974m" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441071v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317470v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.09.032" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7NMH41X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341195v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja804133c" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356778v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Baklanov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. C. Janssen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3026613" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274100v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roubin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0730819" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5T1V9RKX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341208v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoi&#770;t Soep" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711259m" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177498v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Peterka" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Kim" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Wang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Neumark" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0710032" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160866v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2746032" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151337v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Armone" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Engels" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0660839" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NR2F5CG8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955588v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Raffael" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.103401" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735487v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinian Shu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy S. Peterka" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja055430+" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092077v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Form" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Whitaker" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b602825j" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SGRW23X0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083988v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Peterka" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083580v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin D. Raffael" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Buntin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja055079s" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084435v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sorgues" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raffael" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krim" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2176612" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081831v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Visticot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1941644" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084442v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mestdagh" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja052269u" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P293RTVX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084355v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Cool" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcilroy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Westmoreland" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2010307" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095417v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nakajima" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Mostefaoui" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1611173" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096906v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peterka" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lindinger" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.043401" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096802v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucchese" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00712-7" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L62WL6DC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144532v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Visticot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp025557a" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6S91690K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144525v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brenner" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Derepas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dognon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp012964y" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SMQ042ZB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144529v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dukan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sublemontier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;au" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-3806(02)00684-X" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MKN4KWJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145565v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pradel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530170239" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDL8QD9Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02939612v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Le Net" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orth" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Sundberg" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassonnet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/030098589703400102" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358144v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877584v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394898v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A. Gaveau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Mestdagh" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833176v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833167v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777261v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319674" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660691v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nandi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656092v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656094v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Li&#233;tard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656069v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Rouma" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660696v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pollet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656102v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660637v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655996v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656109v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656059v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656081v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656076v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656073v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656088v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566403v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poizat" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buntinx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alain" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533869v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533902v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331920v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332980v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Raffael" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#225;ny&#225;sz" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178463v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178771v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332653v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alcaraz" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178766v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258178v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271936v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258170v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomasulo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082289v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272459v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Raffael" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085685v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128779v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088167v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eppink" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085656v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081962v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Parker" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085665v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081964v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087261v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085707v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Leone" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085679v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085662v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085709v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085705v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088465v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119088v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177792v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452821-6/50028-9" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087429v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007079v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00290490v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>