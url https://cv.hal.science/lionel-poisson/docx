--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -125,295 +125,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of diarylethene-based photoswitches with core and valence photoabsorption and photoemission spectroscopies</w:t>
+                <w:t xml:space="preserve">Photodetachment Thresholds of Deprotonated Chlorophyll Pigments and Structural Characterization of Their Deprotomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pini</w:t>
+                <w:t xml:space="preserve">S. Soorkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Severino</w:t>
+                <w:t xml:space="preserve">A. Muhieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mai</w:t>
+                <w:t xml:space="preserve">M. Broquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Colaizzi</w:t>
+                <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alagia</w:t>
+                <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 164 (12), pp.124203. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 130 (7), pp.1468-1475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0323110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c07590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574261v1</w:t>
+                <w:t xml:space="preserve">hal-05532960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodetachment Thresholds of Deprotonated Chlorophyll Pigments and Structural Characterization of Their Deprotomers</w:t>
+                <w:t xml:space="preserve">Characterization of diarylethene-based photoswitches with core and valence photoabsorption and photoemission spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Soorkia</w:t>
+                <w:t xml:space="preserve">M. Pini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Muhieddine</w:t>
+                <w:t xml:space="preserve">S. Severino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Broquier</w:t>
+                <w:t xml:space="preserve">L. Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Poisson</w:t>
+                <w:t xml:space="preserve">L. Colaizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Soep</w:t>
+                <w:t xml:space="preserve">M. Alagia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 130 (7), pp.1468-1475. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 164 (12), pp.124203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c07590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0323110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532960v1</w:t>
+                <w:t xml:space="preserve">hal-05574261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformer-selective Photoelectron Circular Dichroism: Experimental Development and Application to Nitrogen Chirality</w:t>
               </w:r>
@@ -648,1450 +648,1450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a compact, high-resolution velocity-map imaging spectrometer for attosecond spectroscopy</w:t>
+                <w:t xml:space="preserve">Real-time dynamics of vibronic wavepackets within Rydberg and ion-pair states of molecular iodine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Platzer</w:t>
+                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Autuori</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lou Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0240707⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (15), pp.11516-11530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp00118d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871326v1</w:t>
+                <w:t xml:space="preserve">hal-04554044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time dynamics of vibronic wavepackets within Rydberg and ion-pair states of molecular iodine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a compact, high-resolution velocity-map imaging spectrometer for attosecond spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Platzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Autuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
+                <w:t xml:space="preserve">M. Lejman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Barreau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Maëder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (15), pp.11516-11530. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4cp00118d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0240707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554044v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAB10: a user-oriented bandwidth-tunable extreme ultraviolet lightsource for investigations of femtosecond to attosecond dynamics in gas and condensed phases</w:t>
+                <w:t xml:space="preserve">Time-resolved photoelectron spectroscopy of 4-(dimethylamino)benzethyne – an experimental and computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bresteau</w:t>
+                <w:t xml:space="preserve">Kevin Issler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Spezzani</w:t>
+                <w:t xml:space="preserve">Floriane Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Tcherbakoff</w:t>
+                <w:t xml:space="preserve">Jens Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Flock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Hergott</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Lepetit</w:t>
+                <w:t xml:space="preserve">Roland Mitrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00752-x⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (14), pp.9837-9845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CP00309D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03924151v1</w:t>
+                <w:t xml:space="preserve">hal-04234663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved photoelectron spectroscopy of 4-(dimethylamino)benzethyne – an experimental and computational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FAB10: a user-oriented bandwidth-tunable extreme ultraviolet lightsource for investigations of femtosecond to attosecond dynamics in gas and condensed phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bresteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Issler</w:t>
+                <w:t xml:space="preserve">C. Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Sturm</w:t>
+                <w:t xml:space="preserve">O. Tcherbakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Petersen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Flock</w:t>
+                <w:t xml:space="preserve">J.-F. Hergott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Mitrić</w:t>
+                <w:t xml:space="preserve">F. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (14), pp.9837-9845. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232, pp.2011-2029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3CP00309D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00752-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234663v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03924151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction dynamics within a cluster environment</w:t>
+                <w:t xml:space="preserve">Photodissociation of the trichloromethyl radical: photofragment imaging and femtosecond photoelectron spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Briant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
+                <w:t xml:space="preserve">Christian Matthaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-André Gaveau</w:t>
+                <w:t xml:space="preserve">Deb Pratim Mukhopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Röder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP05783A⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 24 (2), pp.928-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cp04084g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03633216v1</w:t>
+                <w:t xml:space="preserve">hal-03510560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic dynamics of two-photon ionization: An attosecond movie of photoemission</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Excited state dynamics of normal dithienylethene molecules either isolated or deposited on argon cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariusz Lejman</w:t>
+                <w:t xml:space="preserve">Aude Lietard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gallician</w:t>
+                <w:t xml:space="preserve">Giovanni Piani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Maëder</w:t>
+                <w:t xml:space="preserve">Rodolphe Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abl7594⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.10588-10598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05729D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629043v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03633119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited state dynamics of normal dithienylethene molecules either isolated or deposited on argon cluster</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reaction dynamics within a cluster environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Piani</w:t>
+                <w:t xml:space="preserve">Marc Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Pollet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc-André Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 24, pp.10588-10598. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP05729D⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05783A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03633119v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03633216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the dynamics of the photo-induced decarboxylation of neutral and ionic pyruvic acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic dynamics of two-photon ionization: An attosecond movie of photoemission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Autuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jarraya</w:t>
+                <w:t xml:space="preserve">Dominique Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bellili</w:t>
+                <w:t xml:space="preserve">Mariusz Lejman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Barreau</w:t>
+                <w:t xml:space="preserve">Guillaume Gallician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cubaynes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. A. Garcia</w:t>
+                <w:t xml:space="preserve">Lucie Maëder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2FD00023G⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (12), pp.eabl7594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abl7594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234713v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodissociation of the trichloromethyl radical: photofragment imaging and femtosecond photoelectron spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the dynamics of the photo-induced decarboxylation of neutral and ionic pyruvic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jarraya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Matthaei</w:t>
+                <w:t xml:space="preserve">A. Bellili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deb Pratim Mukhopadhyay</w:t>
+                <w:t xml:space="preserve">L. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Röder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Poisson</w:t>
+                <w:t xml:space="preserve">D. Cubaynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingo Fischer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. A. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (2), pp.928-940. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 238, pp.266-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1cp04084g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2FD00023G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510560v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and modeling of a pulsed molecular beam</w:t>
+                <w:t xml:space="preserve">Time Resolved Observation of the Solvation Dynamics of a Rydberg Excited Molecule Deposited on an Argon Cluster -II: DABCO at Long Time Delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lietard</w:t>
+                <w:t xml:space="preserve">Slim Awali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gallician</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Briant</w:t>
+                <w:t xml:space="preserve">Benoît Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2020.1737743⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (20), pp.4341-4351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c01942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03053669v1</w:t>
+                <w:t xml:space="preserve">hal-03245125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Resolved Observation of the Solvation Dynamics of a Rydberg Excited Molecule Deposited on an Argon Cluster -II: DABCO at Long Time Delays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation and modeling of a pulsed molecular beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lietard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gallician</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Awali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Briant</w:t>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Soep</w:t>
+                <w:t xml:space="preserve">M. Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (20), pp.4341-4351. </w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119, pp.e1737743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c01942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2020.1737743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245125v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03053669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excited State Dynamics of Isolated 6‐ and 8‐Hydroxyquinoline Molecules</w:t>
               </w:r>
@@ -2296,1497 +2296,1497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large amplitude motion within acetylene–rare gas complexes hosted in helium droplets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameterized Source Separation For Delayed Spectroscopic Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Viel</w:t>
+                <w:t xml:space="preserve">Hassan Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ephriem Mengesha</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Soussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP04609C⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.48-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443742v1</w:t>
+                <w:t xml:space="preserve">hal-01847322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetics and ionization dynamics of two diarylketone molecules: benzophenone and fluorenone</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Large amplitude motion within acetylene–rare gas complexes hosted in helium droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephriem Mengesha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Briant</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 21 (26), pp.14453-14464. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CP02385B⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.1038-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP04609C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02278503v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the excited-state dynamics of hydrocarbon radicals, biradicals, and carbenes using time-resolved photoelectron spectroscopy and field-induced surface hopping simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Energetics and ionization dynamics of two diarylketone molecules: benzophenone and fluorenone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Gouid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Röder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roland Mitrić</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Cunha de Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b06346⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (26), pp.14453-14464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP02385B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440330v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02278503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propyne-water complexes hosted in helium droplets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Mestdagh</w:t>
+                <w:t xml:space="preserve">Exploring the excited-state dynamics of hydrocarbon radicals, biradicals, and carbenes using time-resolved photoelectron spectroscopy and field-induced surface hopping simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Röder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Issler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Mitrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low Temperature Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (50), pp.10643-10662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b06346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5103256⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02160881v1</w:t>
+                <w:t xml:space="preserve">hal-02440330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Source Separation For Delayed Spectroscopic Signals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propyne-water complexes hosted in helium droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mazet</w:t>
+                <w:t xml:space="preserve">A. Gutiérrez-Quintanilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Soussen</w:t>
+                <w:t xml:space="preserve">E. Mengesha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Collet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 158, pp.48-60. </w:t>
+              <w:t xml:space="preserve">Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (6), pp.634-638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5103256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847322v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02160881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-trapping relaxation decay investigated by time-resolved photoelectron spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc-André Gaveau</w:t>
+                <w:t xml:space="preserve">A HElium NanoDroplet Isolation (HENDI) investigation of the weak hydrogen bonding in the propyne dimer (CH$_3$ CCH)$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gutiérrez-Quintanilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mengesha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20 (16), pp.11206 - 11214. </w:t>
+              <w:t xml:space="preserve">, 2018, 20 (45), pp.28658 - 28666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CP06789E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CP04738C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01881652v1</w:t>
+                <w:t xml:space="preserve">cea-01934850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited state dynamics and time-resolved photoelectron spectroscopy of $para-xylylene$</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The surprisingly high ligation energy of CO to Ruthenium porphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Hirsch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ingo Fischer</w:t>
+                <w:t xml:space="preserve">Niloufar Shafizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boyé-Péronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satchin Soorkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Cunha de Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8fd00083b⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (17), pp.11730-11739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP01190G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04115350v1</w:t>
+                <w:t xml:space="preserve">hal-01891524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of acetylene dimers hosted in helium droplets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+                <w:t xml:space="preserve">Self-trapping relaxation decay investigated by time-resolved photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lietard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Piani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20 (4), pp.2597 - 2605. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP07741F⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 20 (16), pp.11206 - 11214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP06789E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01713541v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01881652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the complex vibronic structure of the canonical adenine cation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Garcia</w:t>
+                <w:t xml:space="preserve">Excited state dynamics and time-resolved photoelectron spectroscopy of $para-xylylene$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Issler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Röder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Nahon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Carniato</w:t>
+                <w:t xml:space="preserve">Florian Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP02930J⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 212, pp.83-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8fd00083b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01881646v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04115350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A HElium NanoDroplet Isolation (HENDI) investigation of the weak hydrogen bonding in the propyne dimer (CH$_3$ CCH)$_2$</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Dynamics of acetylene dimers hosted in helium droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mengesha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20 (45), pp.28658 - 28666. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP04738C⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 20 (4), pp.2597 - 2605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP07741F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01934850v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01713541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The surprisingly high ligation energy of CO to Ruthenium porphyrins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling the complex vibronic structure of the canonical adenine cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Yan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niloufar Shafizadeh</w:t>
+                <w:t xml:space="preserve">Kai-Chung Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Boyé-Péronne</w:t>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satchin Soorkia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Garcia</w:t>
+                <w:t xml:space="preserve">Stéphane Carniato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20 (17), pp.11730-11739. </w:t>
+              <w:t xml:space="preserve">, 2018, 20 (32), pp.20756 - 20765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CP01190G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CP02930J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891524v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01881646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a seeded pulsed molecular beam using the velocity map imaging technique</w:t>
               </w:r>
@@ -3915,51 +3915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Röder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Issler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Humeniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4023,103 +4023,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large amplitude motion of the acetylene molecule within acetylene–neon complexes hosted in helium droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mengesha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. De Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, pp.16414-16422. </w:t>
@@ -4183,51 +4183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-C. Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. A. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4304,90 +4304,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipronged mapping to the dynamics of a barium atom deposited on argon clusters - Supplementary Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Awali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, </w:t>
@@ -4425,90 +4425,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of slow Intersystem crossing in an aromatic ketone, fluorenone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4581,51 +4581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Hochlaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai-Chung Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4689,90 +4689,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Joint Decomposition of a Spectroscopic Signal Sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Awali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4825,364 +4825,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VUV photoionization and dissociative photoionization spectroscopy of the interstellar molecule aminoacetonitrile: Theory and experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoionization of Benzophenone in the Gas Phase: Theory and Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schwell</w:t>
+                <w:t xml:space="preserve">Noura Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bénilan</w:t>
+                <w:t xml:space="preserve">Sabri Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Fray</w:t>
+                <w:t xml:space="preserve">Manef Abderrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Gazeau</w:t>
+                <w:t xml:space="preserve">Gloria Spighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2015.05.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (23), pp.6148 - 6154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b02706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215480v1</w:t>
+                <w:t xml:space="preserve">hal-01673162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoionization of Benzophenone in the Gas Phase: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noura Khemiri</w:t>
+                <w:t xml:space="preserve">VUV photoionization and dissociative photoionization spectroscopy of the interstellar molecule aminoacetonitrile: Theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabri Messaoudi</w:t>
+                <w:t xml:space="preserve">M. Schwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manef Abderrabba</w:t>
+                <w:t xml:space="preserve">Y. Bénilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Spighi</w:t>
+                <w:t xml:space="preserve">N. Fray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gaveau</w:t>
+                <w:t xml:space="preserve">M.-C. Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (23), pp.6148 - 6154. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 315, pp.196-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b02706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2015.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673162v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption Spectroscopy, a Tool for Probing Local Structures and the Onset of Large-Amplitude Motions in Small KArn Clusters at Increasing Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Awali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben El Hadj Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (37), pp.9729-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5216,51 +5216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive and Inelastic Channels in the Ca*···FCH3 Transition State: A Simple Branching Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5344,1082 +5344,1082 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A roaming wavepacket in the dynamics of electronically excited 2-hydroxypyridine.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Time resolved observation of the solvation dynamics of a Rydberg excited molecule deposited on an argon cluster-I: DABCO ☆ at short times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Awali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 16 (2), pp.581-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cp52923a⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 16 (2), pp.516 - 526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CP53172D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915277v1</w:t>
+                <w:t xml:space="preserve">hal-01673137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and Experimental Photoelectron Spectroscopy Characterization of the Ground State of Thymine Cation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Majdi</w:t>
+                <w:t xml:space="preserve">A roaming wavepacket in the dynamics of electronically excited 2-hydroxypyridine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhananjay Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Hochlaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Poisson</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 119 (23), pp.5951 - 5958. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (2), pp.581-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp510716c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3cp52923a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673664v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive direct vs. indirect photochromism dynamics of constrained inverse dithienylethene molecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+                <w:t xml:space="preserve">Theoretical and Experimental Photoelectron Spectroscopy Characterization of the Ground State of Thymine Cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Hochlaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Chung Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cp02310b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (23), pp.5951 - 5958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp510716c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074515v1</w:t>
+                <w:t xml:space="preserve">hal-01673664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation in the gas phase of the ligation of 1-Methylimidazole to hemoprotein mimics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Competitive direct vs. indirect photochromism dynamics of constrained inverse dithienylethene molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lietard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (40), pp.22262-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp02310b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096048v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VUV photoionization and dissociative photoionization of the prebiotic molecule acetyl cyanide: Theory and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bellili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bénilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 141 (13), pp.134311/40324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4896987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas phase dynamics of triplet formation in benzophenone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation in the gas phase of the ligation of 1-Methylimidazole to hemoprotein mimics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niloufar Shafizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Spighi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Soep G.</w:t>
+                <w:t xml:space="preserve">Philippe Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, The journal of Chemical Physics, 141, pp.174310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021499v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Electronic and Structural Relaxation Pathways in the Postexcitation Dynamics of Rydberg States of BaArN Clusters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Gas phase dynamics of triplet formation in benzophenone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Spighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep G.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.123005⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (20), pp.9610-9618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp00423j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074179v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved observation of the solvation dynamics of a Rydberg excited molecule deposited on an argon cluster-I: DABCO ☆ at short times</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled Electronic and Structural Relaxation Pathways in the Postexcitation Dynamics of Rydberg States of BaArN Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Catherine Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Awali</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Briant</w:t>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (2), pp.516 - 526. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.123005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3CP53172D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.123005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673137v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow Photoelectron Spectroscopy of 3-Hydroxyisoquinoline</w:t>
               </w:r>
@@ -6431,51 +6431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. C. Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6591,51 +6591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 138 (9), pp.094203. </w:t>
@@ -6699,64 +6699,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shafizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (34), pp.8111-8118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6816,77 +6816,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30 (1-2), pp.9-34. </w:t>
@@ -6930,511 +6930,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-step ICT process for solvatochromic betaine pyridinium revealed by ultrafast spectroscopy, multivariate curve resolution, and TDDFT calculations</w:t>
+                <w:t xml:space="preserve">Femtosecond dynamics of cyclopropenylidene, c-C3H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aloïse</w:t>
+                <w:t xml:space="preserve">P. Hemberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Pawlowska</w:t>
+                <w:t xml:space="preserve">J. Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ruckebusch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Dubois</w:t>
+                <w:t xml:space="preserve">I. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 14, pp.1945 - 1956. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CP22254J⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 14 (8), pp.6173-6178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CP23728H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662094v1</w:t>
+                <w:t xml:space="preserve">hal-00724301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond dynamics of cyclopropenylidene, c-C3H2</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ar2 Photoelectron Spectroscopy Mediated by Autoionizing States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hochlaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CP23728H⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.193401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.193401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724301v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ar2 Photoelectron Spectroscopy Mediated by Autoionizing States</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Poisson</w:t>
+                <w:t xml:space="preserve">A two-step ICT process for solvatochromic betaine pyridinium revealed by ultrafast spectroscopy, multivariate curve resolution, and TDDFT calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aloïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pawlowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruckebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hochlaf</w:t>
+                <w:t xml:space="preserve">M. Sliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. de Pujo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109, pp.193401. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.1945 - 1956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.193401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2CP22254J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750794v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-Selected Unimolecular Decomposition of δ‑Valerolactam+ and δ‑Valerolactam2 + Cations: Theory and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hochlaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. A. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (34), pp.8706−8712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7462,1295 +7462,1295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Dynamics of Isolated Fluorenone</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Slow Photoelectron Spectroscopy of delta-Valerolactam and Its Dimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hochlaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nieuwjaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (10), pp.1822-1832</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728736v1</w:t>
+                <w:t xml:space="preserve">hal-00640030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow Photoelectron Spectroscopy of delta-Valerolactam and Its Dimer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ultrafast Dynamics of Isolated Fluorenone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hemberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (50), pp.14249-14253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp2073649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640030v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoionization of 2-pyridone and 2-hydroxypyridine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of ultrafast photoinduced processes for salicylidene aniline in solution and gas phase: toward a general photo-dynamical scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Poully</w:t>
+                <w:t xml:space="preserve">N. Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruckebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Schermann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Grégoire</w:t>
+                <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (5), pp.661 - 669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b9pp00207c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b923630a⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00497637v1</w:t>
+                <w:t xml:space="preserve">hal-00506472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual quantum interference in the S1 state of DABCO and observation of intramolecular vibrational redistribution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maksimenska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. H. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114 (9), pp.3313-3319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp909464t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation in the gas phase of the ultrafast electronic relaxation pathways of the S-2 states of heme and hemin</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photoionization of 2-pyridone and 2-hydroxypyridine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Poully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Schermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nieuwjaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 (45), pp.14985-14993. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cp00687d⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 12 (14), pp.3566-3572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b923630a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00564930v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of highly excited barium atoms deposited on large argon clusters. I. General trends</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">First observation in the gas phase of the ultrafast electronic relaxation pathways of the S-2 states of heme and hemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Shafizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3464489⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (45), pp.14985-14993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp00687d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520138v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual Quantum Interference in the S1 State of DABCO and Observation of Intramolecular Vibrational Redistribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dynamics of highly excited barium atoms deposited on large argon clusters. I. General trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133 (5), 054307 (13 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3464489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766198v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side-Chain Effects on the Electronic Relaxation of Radicals followed by Time-Resolved Pump−Probe Spectroscopy: 2,3-Dimethylbut-2-yl vs tert-Butyl</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Unusual Quantum Interference in the S1 State of DABCO and Observation of Intramolecular Vibrational Redistribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maksimenska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 114 (9), pp.3045-3049. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 114, pp.3313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472738v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of ultrafast photoinduced processes for salicylidene aniline in solution and gas phase: toward a general photo-dynamical scheme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Mouton</w:t>
+                <w:t xml:space="preserve">Side-Chain Effects on the Electronic Relaxation of Radicals followed by Time-Resolved Pump−Probe Spectroscopy: 2,3-Dimethylbut-2-yl vs tert-Butyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Noller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ruckebusch</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b9pp00207c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (9), pp.3045-3049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp9062059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00506472v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast dynamics of isolated phenylcarbenes followed by femtosecond time-resolved velocity map imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Noller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maksimenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (13), pp.3041-3050. </w:t>
@@ -8788,2068 +8788,2068 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual Quantum Interference in the S1 State of DABCO and Observation of Intramolecular Vibrational Redistribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maksimenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. H. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.en cours. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp909464t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast electronic relaxation of excited state vitamin B12 in the gas phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Direct Observation of Microscopic Solvation at the Surface of Clusters by Ultrafast Photoelectron Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2007.09.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (39), pp.9200-9210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp711259m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00317470v1</w:t>
+                <w:t xml:space="preserve">hal-00341208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Dynamics of Isolated Phenylcarbenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ultrafast electronic relaxation of excited state vitamin B12 in the gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Shafizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 350 (1-3), pp.2-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2007.09.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja804133c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00341195v1</w:t>
+                <w:t xml:space="preserve">hal-00317470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct mapping of recoil in the ion-pair dissociation of molecular oxygen by a femtosecond depletion method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Femtosecond Dynamics of Isolated Phenylcarbenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Noller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maksimenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 129, pp.214306. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (45), pp.14908-14909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3026613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja804133c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356778v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast dynamics of acetylacetone (2,4-pentanedione) in the S-2 state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Direct mapping of recoil in the ion-pair dissociation of molecular oxygen by a femtosecond depletion method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Baklanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. C. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. H. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 130 (10), pp.2974-2983. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 129, pp.214306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja0730819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3026613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274100v1</w:t>
+                <w:t xml:space="preserve">hal-00356778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Observation of Microscopic Solvation at the Surface of Clusters by Ultrafast Photoelectron Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ultrafast dynamics of acetylacetone (2,4-pentanedione) in the S-2 state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Soep</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Coussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (10), pp.2974-2983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja0730819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp711259m⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00341208v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoionization Dynamics in Pure Helium Droplets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low Field Laser Ionization of Argon Clusters: The Remarkable Fragmentation Dynamics of Doubly Ionized Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.S. Peterka</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Raffael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0710032⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (10), pp.103401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.103401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00177498v1</w:t>
+                <w:t xml:space="preserve">hal-01955588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoionization of C4 molecular beam: Ab initio calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Hochlaf</w:t>
+                <w:t xml:space="preserve">Photoionization Dynamics in Pure Helium Droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Peterka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Poisson</w:t>
+                <w:t xml:space="preserve">D.M. Neumark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 127, pp.014310. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (31), pp.7449-7459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2746032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp0710032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160866v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00177498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Dynamics of the tert-Butyl Radical, t-C4H9</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Fischer</w:t>
+                <w:t xml:space="preserve">Photoionization of C4 molecular beam: Ab initio calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hochlaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Armone</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0660839⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 127, pp.014310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2746032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151337v1</w:t>
+                <w:t xml:space="preserve">hal-00160866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Field Laser Ionization of Argon Clusters: The Remarkable Fragmentation Dynamics of Doubly Ionized Clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
+                <w:t xml:space="preserve">Femtosecond Dynamics of the tert-Butyl Radical, t-C4H9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Noller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maksimenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Armone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (10), pp.1771-1779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0660839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.103401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01955588v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum ultraviolet photoionization of C3</w:t>
+                <w:t xml:space="preserve">Femtosecond electronic relaxation of excited metalloporphyrins in the gas phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nicolas</w:t>
+                <w:t xml:space="preserve">S. Sorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinian Shu</w:t>
+                <w:t xml:space="preserve">K. Raffael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darcy S. Peterka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Poisson</w:t>
+                <w:t xml:space="preserve">L. Krim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 128 (1), pp.220. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 124, pp.114302 -1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja055430+⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2176612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735487v1</w:t>
+                <w:t xml:space="preserve">hal-00084435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved photoion and photoelectron imaging of NO2</w:t>
+                <w:t xml:space="preserve">Vacuum ultraviolet photoionization of C3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.T. Form</w:t>
+                <w:t xml:space="preserve">Christophe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.J. Whitaker</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jinian Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darcy S. Peterka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Hochlaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b602825j⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (1), pp.220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja055430+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00092077v1</w:t>
+                <w:t xml:space="preserve">hal-00735487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum Ultraviolet Photoionization of C3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-resolved photoion and photoelectron imaging of NO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Shu</w:t>
+                <w:t xml:space="preserve">N.T. Form</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. S. Peterka</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">B.J. Whitaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja055430+⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.2925 - 2932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b602825j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083988v1</w:t>
+                <w:t xml:space="preserve">hal-00092077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Phase dynamics of spiropyrans and spirooxazines molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Vacuum Ultraviolet Photoionization of C3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. S. Peterka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hochlaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 128, pp.3169 -3178. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja055079s⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 128, pp.220 -226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja055430+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083580v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond electronic relaxation of excited metalloporphyrins in the gas phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Gas Phase dynamics of spiropyrans and spirooxazines molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Raffael</w:t>
+                <w:t xml:space="preserve">Kevin D. Raffael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Krim</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Buntin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 124, pp.114302 -1-10. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128, pp.3169 -3178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2176612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja055079s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084435v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time resolved observation of multiple electronic configurations in the electronic relaxation of isolated molecules by photoelectron imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Visticot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 762, pp.874. </w:t>
@@ -10913,64 +10913,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Visticot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11085,51 +11085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. R. Westmoreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 76, pp.094102 - 1-7. </w:t>
@@ -11314,90 +11314,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoelectron imaging of He-droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peterka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lindinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Neumark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 91, pp.043401 - 1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11444,51 +11444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociative Photoionization Dynamics in Ethane Studied By Velocity Map Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peterka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11577,77 +11577,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifragmentation of the Au(H2O)n10+ Cluster Ions by Collision with Helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Visticot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11706,64 +11706,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision-Induced Dissociation by Helium : A Piecewise Construction of the Cross Section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11852,90 +11852,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing several structures of Fe(H2O)n+ and Co(H2O)n+ (n=1,...,10) cluster ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dukan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sublemontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11998,77 +11998,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding energies of first and second shell water molecules in the Fe(H2O)2+, Co(H2O)2+ and Au(H2O)2+ cluster ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12196,51 +12196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Sundberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cassonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 34 (1), pp.8-14. </w:t>
@@ -12310,51 +12310,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Resolved Relaxation Dynamics of Deposited Molecules upon Argon Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRC on Ionic and Molecular Clusters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Ventura, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12379,103 +12379,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvements de grandes amplitudes des complexes C2H2-Gaz rare (Ne, Ar, Kr) a 0.4K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephriem Mengesha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR EMIE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nouan-Le-Fuzelier, France</w:t>
@@ -12530,51 +12530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12638,90 +12638,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation dynamics of excited DABCO molecules on argon cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Awali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV International Symposium on Molecular Beams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
@@ -12763,64 +12763,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow Photoelectron Spectroscopy and state-selected unimolecular decomposition of ionized DNA bases analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hochlaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12897,77 +12897,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Signal Processing Workshop (SSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Ann Arbor, United States. pp.253 - 256, </w:t>
@@ -12999,1672 +12999,1672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Electron Relaxation Dynamics in a Nucleobase probed by Time Resolved Photoelectron Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Solvation dynamics in pure argon clusters and with deposited molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd DAE-BNRS Symposium on Atomic, Molecular and Optical Physics (XVIIIth National Conference on Atomic and Molecular Physics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Dharwad, Karnatak, India</w:t>
+              <w:t xml:space="preserve">FEMTO10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660691v1</w:t>
+                <w:t xml:space="preserve">hal-00656076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de relaxation ultrarapide de systèmes micro-solvatés en phase gazeuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Unsupervised Joint Bayesian Decomposition of a Sequence of Photoelectron Spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème JFJPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Saint-Nectaire, France</w:t>
+              <w:t xml:space="preserve">WHISPERS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656092v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation dynamics in pure argon clusters and with deposited molecules</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Approche bayésienne pour la décomposition conjointe d'une séquence de spectres de photoélectrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière du GDR 2758 "Agrégation, fragmentation et thermodynamique des systèmes complexes isolés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Mittelwihr, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656094v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation dynamics of a metalic atom deposited on argon cluster</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ultrafast Electron Relaxation Dynamics in a Nucleobase probed by Time Resolved Photoelectron Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième JIMQN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">2nd DAE-BNRS Symposium on Atomic, Molecular and Optical Physics (XVIIIth National Conference on Atomic and Molecular Physics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Dharwad, Karnatak, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656069v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHROMADYNE : Photochromes : Dynamique électronique de la molécule isolée ou liée à un environnement moléculaire strictement contrôlé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dynamique de relaxation ultrarapide de systèmes micro-solvatés en phase gazeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Pollet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque J3N</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">12ème JFJPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Saint-Nectaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660696v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'états triplets dans des molécules organiques: l'exemple de la benzophénone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Solvation dynamics in pure argon clusters and with deposited molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Awali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Liétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du GDR 2758 "Agrégation, fragmentation et thermodynamique des systèmes complexes isolés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656102v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas phase relaxation dynamics of diarylethene ring closure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Solvation dynamics of a metalic atom deposited on argon cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Awali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Rouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian-French Joint Symposium on Organic Photochromes " Phenics in Russia "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Chernogolovka, Russia</w:t>
+              <w:t xml:space="preserve">3ième JIMQN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660637v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of highly excited barium atoms deposited on large argon clusters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">CHROMADYNE : Photochromes : Dynamique électronique de la molécule isolée ou liée à un environnement moléculaire strictement contrôlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helium Nanodroplets - Confinement for Cold Molecules and Cold Chemistry - 482nd Wilhelm and Else Heraeus Seminar Physikzentrum Bad Honnef</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Bad Honnef, Austria</w:t>
+              <w:t xml:space="preserve">Colloque J3N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655996v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'états triplets dans des molécules organiques: l'exemple de la benzophénone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Spighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Agrégation, Fragmentation et Thermodynamique de systèmes moléculaires complexes isolés</w:t>
+              <w:t xml:space="preserve">Réunion plénière du GDR 2758 "Agrégation, fragmentation et thermodynamique des systèmes complexes isolés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656109v1</w:t>
+                <w:t xml:space="preserve">hal-00656102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie de Photoélectrons : problèmes statistiques de l'expérience au traitement des données</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Gas phase relaxation dynamics of diarylethene ring closure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lietard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AG PEPS SPECTRODEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Illkirch, France</w:t>
+              <w:t xml:space="preserve">Russian-French Joint Symposium on Organic Photochromes " Phenics in Russia "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Chernogolovka, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656059v1</w:t>
+                <w:t xml:space="preserve">hal-00660637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionisation Dynamics Of Ar2 And Ar Following A VUV Irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Détection d'états triplets dans des molécules organiques: l'exemple de la benzophénone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Spighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLEIL User's Meeting 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">GDR Agrégation, Fragmentation et Thermodynamique de systèmes moléculaires complexes isolés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656081v1</w:t>
+                <w:t xml:space="preserve">hal-00656109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation dynamics in pure argon clusters and with deposited molecules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Dynamics of highly excited barium atoms deposited on large argon clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMTO10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Helium Nanodroplets - Confinement for Cold Molecules and Cold Chemistry - 482nd Wilhelm and Else Heraeus Seminar Physikzentrum Bad Honnef</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bad Honnef, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656076v1</w:t>
+                <w:t xml:space="preserve">hal-00655996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Joint Bayesian Decomposition of a Sequence of Photoelectron Spectra</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Spectroscopie de Photoélectrons : problèmes statistiques de l'expérience au traitement des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Poisson</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHISPERS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">AG PEPS SPECTRODEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Illkirch, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656073v1</w:t>
+                <w:t xml:space="preserve">hal-00656059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche bayésienne pour la décomposition conjointe d'une séquence de spectres de photoélectrons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Ionisation Dynamics Of Ar2 And Ar Following A VUV Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SOLEIL User's Meeting 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656088v1</w:t>
+                <w:t xml:space="preserve">hal-00656081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast photodynamics of 8-Hydroxyquinoline in solution and gas phase</w:t>
               </w:r>
@@ -14702,51 +14702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bardez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIth IUPAC Symposium on Photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14771,103 +14771,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionisation dynamics of argon clusters following a VUV irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAMO-JSM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Orsay, France</w:t>
@@ -14896,77 +14896,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of ultrafast photoinduced processes for photochromic salicylidene anilines in different environments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruckebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15021,90 +15021,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond dynamics of Phenylcarbenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Noller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPG Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15129,77 +15129,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of microsolvation on reaction dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.D. Raffael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15254,90 +15254,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOT TOPIC&amp;quot; Double Ionization Dynamics of Argon Cluster by LowField Femtosecond Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raffael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15379,103 +15379,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochimie ultrarapide de l'acétylacétone dans l'état S2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de printemps du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15500,103 +15500,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodynamics of reactive intermediates, studied in supersonic jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Noller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Automne du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15621,103 +15621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Dynamics of Acetylacetone in the S2 state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMET XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15742,103 +15742,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodynamics of reactive intermediates, studied in supersonic jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Noller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Automne du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15863,90 +15863,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing solvation effects at conical intersections by ultrafast photoelectron imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raffael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15971,77 +15971,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-Phase Dynamics of Photochromic Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Buntinx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16090,342 +16090,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase dynamics of photochromic molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dynamique femtoseconde de molécules photochromes en phase gazeuse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. D. Raffael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. M. Mestdagh</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Buntinx</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan-France Joint Seminar on Photochromism: Switches and Memories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Shonan village, Japan</w:t>
+              <w:t xml:space="preserve">ChimTronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00082289v1</w:t>
+                <w:t xml:space="preserve">hal-00272459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique femtoseconde de molécules photochromes en phase gazeuse.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Gas-phase dynamics of photochromic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.D. Raffael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Buntinx</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChimTronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Japan-France Joint Seminar on Photochromism: Switches and Memories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Shonan village, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272459v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-Phase Dynamics of Photochromic Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. D. Raffael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Buntinx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16467,103 +16467,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Dynamics of Acetylacetone in the S2 State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STEREODYNAMICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16614,64 +16614,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eppink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16713,90 +16713,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique en phase gazeuse de molécules photochromes: spiropyrane et spyrooxazine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.D. Raffael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Buntinx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16834,77 +16834,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond Photoelectron Spectroscopy as a Probe for Non-Adiabatic Evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16955,64 +16955,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique en phase gazeuse de Spiropyranes et Spirooxazines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR POM3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Luminy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17031,860 +17031,860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additional information given by the photoion velocity map imaging when used on cluster and cluster deposited system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Soep</w:t>
+                <w:t xml:space="preserve">Femtosecond dynamics of complex systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PICNIC European Network meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Application des sources accordables VUV-X fs combinant lasers et accélérateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081964v1</w:t>
+                <w:t xml:space="preserve">hal-00088465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved observation of multiple electronic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Additional information given by the photoion velocity map imaging when used on cluster and cluster deposited system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Soep</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Rarefied Gas Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Bari, Italy</w:t>
+              <w:t xml:space="preserve">PICNIC European Network meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00087261v1</w:t>
+                <w:t xml:space="preserve">hal-00081964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VUV Photoionization studies of small carbon clusters and biomolecules</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Time-resolved observation of multiple electronic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Visticot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51th Western Spectroscopy Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Pacific Grove, Californie, United States</w:t>
+              <w:t xml:space="preserve">24th Rarefied Gas Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085707v1</w:t>
+                <w:t xml:space="preserve">hal-00087261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience de Flammes et d'agrégats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">VUV Photoionization studies of small carbon clusters and biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. S. Peterka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. R. Leone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion SAPHIRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Orsay, France</w:t>
+              <w:t xml:space="preserve">51th Western Spectroscopy Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Pacific Grove, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085679v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved photoelectron imaging of tetrakisdimethylaminoethylene</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Expérience de Flammes et d'agrégats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PICNIC European Network meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Réunion SAPHIRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085662v1</w:t>
+                <w:t xml:space="preserve">hal-00085679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desorption Dynamics of a molecule deposited on cluster: Preliminary Results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Time-resolved photoelectron imaging of tetrakisdimethylaminoethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G.D.R. Thermodynamique, Fragmentation et Agregation de systèmes moléculaires complexes isoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">PICNIC European Network meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085709v1</w:t>
+                <w:t xml:space="preserve">hal-00085662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chemical Dynamics Beamline at the Advanced Light Source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Desorption Dynamics of a molecule deposited on cluster: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lure-Soleil users meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Orsay, France</w:t>
+              <w:t xml:space="preserve">G.D.R. Thermodynamique, Fragmentation et Agregation de systèmes moléculaires complexes isoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085705v1</w:t>
+                <w:t xml:space="preserve">hal-00085709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond dynamics of complex systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Chemical Dynamics Beamline at the Advanced Light Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Application des sources accordables VUV-X fs combinant lasers et accélérateurs</w:t>
+              <w:t xml:space="preserve">Lure-Soleil users meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00088465v1</w:t>
+                <w:t xml:space="preserve">hal-00085705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17902,103 +17902,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HENDI spectroscopy of acetylene-Ne, Ar, Kr: large amplitude motion at 0.4 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephriem Mengesha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Quantum Fluid Clusters – QFC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t>
@@ -18059,103 +18059,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Photoelectron imaging of the electronic relaxation of a molecule deposited at the surface of an argon cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femtochemistry VII Fundamental Ultrafast Processes in Chemistry, Physics, and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.174-182, 2006, 978-0-444-52821-6. </w:t>
@@ -18225,103 +18225,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Photoelectron Imaging Studies of Pure Helium Nanodroplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Peterka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lindinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Neumark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18371,51 +18371,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ions métalliques monochargés, solvatés par des molécules d'eau : Collision et Photofragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Paris Sud - Paris XI, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18705,51 +18705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Severino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colaizzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alagia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0323110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532960v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soorkia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muhieddine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poisson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soep" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c07590" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Lep&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zehnacker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Schaffner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Diemer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Miao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Karaev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Flock" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC03745J" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Platzer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Autuori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schouder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ma&#235;der" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0240707" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554044v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mestdagh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00118d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03924151v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tcherbakoff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hergott" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepetit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00752-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Issler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sturm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Petersen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mitri&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00309D" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03633216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Briant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaveau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05783A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Autuori" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Platzer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lejman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gallician" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ma&#235;der" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl7594" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03633119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lietard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Piani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Pollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Soep" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05729D" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarraya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellili" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cubaynes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00023G" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Matthaei" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deb Pratim Mukhopadhyay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja R&#246;der" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fischer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp04084g" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03053669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lietard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gallician" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Gaveau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2020.1737743" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245125v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Awali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Soep" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c01942" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Mestdagh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000626" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Derbali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi Rafn Hrodmarsson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Benilan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp03921g" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443742v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephriem Mengesha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04609C" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02278503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Gouid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cunha de Miranda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP02385B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440330v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b06346" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02160881v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guti&#233;rrez-Quintanilla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mengesha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mestdagh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5103256" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847322v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mortada" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.12.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01881652v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06789E" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04115350v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hirsch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fd00083b" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01713541v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mestdagh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP07741F" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01881646v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yan Zhao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Chung Lau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carniato" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP02930J" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01934850v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04738C" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891524v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Shafizadeh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boy&#233;-P&#233;ronne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satchin Soorkia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01190G" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01401343v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lietard A." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poisson L." TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestdagh J.M." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaveau M.A." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967576" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01536711v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#246;der" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Issler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humeniuk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wohlgemuth" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974150" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426380v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De Pujo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02989B" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01428843v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-C. Lau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nahon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Bo&#382;ani&#263;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b10413" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01425573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Awali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04878A/c6cp04878a1.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377531v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04308A" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673156v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Hochlaf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Pan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Majdi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b00466" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417080v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.10.032" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15KT3Z71-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215480v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwell" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. B&#233;nilan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Gazeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2015.05.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673162v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Khemiri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Messaoudi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Spighi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gaveau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b02706" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215462v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben El Hadj Rhouma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b07192" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172322v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto J. Beswick" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mestdagh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stolte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b00444" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915277v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Nandi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52923a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673664v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp510716c" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074515v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02310b" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096048v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080917v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896987" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021499v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spighi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soep G." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp00423j" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074179v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Heitz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.123005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673137v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP53172D" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803946v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Lau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Garcia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311615u" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803944v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Touboul" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaie-Levrel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793734" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955732v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Ha-Thi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shafizadeh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4008015" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854433v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faisan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gaveau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.30.9-34" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6H3DB3G9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662094v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alo&#239;se" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pawlowska" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruckebusch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sliwa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP22254J" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724301v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hemberger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kohler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fischer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP23728H" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750794v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hochlaf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Pujo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.193401" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735000v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahjoub" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3056976" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728736v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2073649" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640030v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nieuwjaer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecomte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497637v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Poully" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Schermann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923630a" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-R6M24WVQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472748v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maksimenska" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Parker" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909464t" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564930v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00687d" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1JV9DGRC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520138v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3464489" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766198v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parker" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472738v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noller" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9062059" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506472v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouton" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idrissi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9pp00207c" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC821B169AA2772CA0B8953E64D6903BE978D670/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420314v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maksimenka" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gobert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp810974m" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441071v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317470v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.09.032" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7NMH41X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341195v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja804133c" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356778v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Baklanov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. C. Janssen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3026613" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274100v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roubin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0730819" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5T1V9RKX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341208v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoi&#770;t Soep" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711259m" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177498v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Peterka" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Kim" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Wang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Neumark" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0710032" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160866v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2746032" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151337v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Armone" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Engels" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0660839" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NR2F5CG8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955588v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Raffael" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.103401" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735487v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinian Shu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy S. Peterka" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja055430+" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092077v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Form" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Whitaker" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b602825j" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SGRW23X0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083988v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Peterka" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083580v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin D. Raffael" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Buntin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja055079s" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084435v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sorgues" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raffael" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krim" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2176612" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081831v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Visticot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1941644" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084442v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mestdagh" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja052269u" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P293RTVX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084355v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Cool" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcilroy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Westmoreland" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2010307" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095417v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nakajima" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Mostefaoui" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1611173" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096906v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peterka" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lindinger" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.043401" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096802v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucchese" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00712-7" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L62WL6DC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144532v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Visticot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp025557a" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6S91690K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144525v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brenner" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Derepas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dognon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp012964y" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SMQ042ZB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144529v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dukan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sublemontier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;au" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-3806(02)00684-X" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MKN4KWJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145565v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pradel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530170239" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDL8QD9Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02939612v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Le Net" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orth" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Sundberg" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassonnet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/030098589703400102" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358144v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877584v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394898v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A. Gaveau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Mestdagh" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833176v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833167v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777261v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319674" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660691v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nandi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656092v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656094v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Li&#233;tard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656069v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Rouma" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660696v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pollet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656102v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660637v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655996v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656109v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656059v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656081v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656076v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656073v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656088v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566403v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poizat" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buntinx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alain" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533869v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533902v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331920v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332980v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Raffael" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#225;ny&#225;sz" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178463v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178771v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332653v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alcaraz" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178766v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258178v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271936v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258170v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomasulo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082289v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272459v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Raffael" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085685v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128779v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088167v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eppink" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085656v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081962v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Parker" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085665v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081964v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087261v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085707v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Leone" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085679v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085662v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085709v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085705v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088465v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119088v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177792v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452821-6/50028-9" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087429v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007079v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00290490v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soorkia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muhieddine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soep" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c07590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Severino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colaizzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alagia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0323110" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Lep&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zehnacker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Schaffner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Diemer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Miao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Karaev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Flock" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC03745J" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mestdagh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00118d" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Platzer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Autuori" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schouder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ma&#235;der" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0240707" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234663v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Issler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sturm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Petersen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mitri&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00309D" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03924151v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tcherbakoff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hergott" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepetit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00752-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Matthaei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deb Pratim Mukhopadhyay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja R&#246;der" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fischer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp04084g" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03633119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lietard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Piani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Pollet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Soep" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05729D" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03633216v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Briant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaveau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05783A" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629043v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Autuori" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Platzer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lejman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gallician" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ma&#235;der" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl7594" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234713v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarraya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellili" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cubaynes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00023G" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245125v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Awali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Soep" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c01942" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03053669v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lietard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gallician" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Gaveau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2020.1737743" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Mestdagh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000626" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Derbali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi Rafn Hrodmarsson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Benilan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp03921g" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847322v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mortada" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.12.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephriem Mengesha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04609C" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02278503v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Gouid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cunha de Miranda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP02385B" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440330v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b06346" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02160881v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guti&#233;rrez-Quintanilla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mengesha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mestdagh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5103256" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01934850v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mestdagh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04738C" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Shafizadeh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boy&#233;-P&#233;ronne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satchin Soorkia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01190G" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01881652v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06789E" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04115350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hirsch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fd00083b" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01713541v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP07741F" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01881646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yan Zhao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Chung Lau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carniato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP02930J" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01401343v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lietard A." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poisson L." TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestdagh J.M." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaveau M.A." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967576" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01536711v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#246;der" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Issler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humeniuk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wohlgemuth" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974150" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426380v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De Pujo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02989B" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01428843v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-C. Lau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nahon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Bo&#382;ani&#263;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b10413" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01425573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Awali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04878A/c6cp04878a1.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377531v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04308A" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673156v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Hochlaf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Pan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Majdi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b00466" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417080v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.10.032" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15KT3Z71-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673162v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Khemiri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Messaoudi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Spighi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gaveau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b02706" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215480v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. B&#233;nilan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Gazeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2015.05.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215462v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben El Hadj Rhouma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b07192" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172322v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto J. Beswick" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mestdagh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stolte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b00444" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673137v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP53172D" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915277v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Nandi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52923a" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673664v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp510716c" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074515v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02310b" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080917v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896987" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096048v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021499v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spighi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soep G." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp00423j" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074179v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Heitz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.123005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803946v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Lau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Garcia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311615u" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803944v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Touboul" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaie-Levrel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793734" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955732v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Ha-Thi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shafizadeh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4008015" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854433v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faisan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gaveau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.30.9-34" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6H3DB3G9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724301v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hemberger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kohler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fischer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP23728H" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750794v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hochlaf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Pujo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.193401" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662094v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alo&#239;se" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pawlowska" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruckebusch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sliwa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP22254J" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735000v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahjoub" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3056976" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640030v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nieuwjaer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecomte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728736v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2073649" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506472v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idrissi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9pp00207c" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC821B169AA2772CA0B8953E64D6903BE978D670/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472748v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maksimenska" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Parker" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909464t" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497637v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Poully" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Schermann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923630a" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-R6M24WVQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564930v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00687d" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1JV9DGRC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520138v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3464489" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766198v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parker" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472738v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noller" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9062059" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420314v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maksimenka" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gobert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp810974m" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441071v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341208v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoi&#770;t Soep" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711259m" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317470v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.09.032" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7NMH41X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341195v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja804133c" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356778v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Baklanov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. C. Janssen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3026613" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274100v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roubin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0730819" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5T1V9RKX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955588v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Raffael" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.103401" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177498v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Peterka" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Kim" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Wang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Neumark" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0710032" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160866v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2746032" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151337v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Armone" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Engels" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0660839" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NR2F5CG8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084435v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sorgues" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raffael" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krim" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2176612" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735487v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinian Shu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy S. Peterka" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja055430+" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092077v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Form" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Whitaker" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b602825j" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SGRW23X0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083988v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Peterka" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083580v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin D. Raffael" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Buntin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja055079s" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081831v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Visticot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1941644" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084442v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mestdagh" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja052269u" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P293RTVX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084355v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Cool" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcilroy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Westmoreland" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2010307" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095417v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nakajima" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Mostefaoui" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1611173" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096906v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peterka" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lindinger" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.043401" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096802v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucchese" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00712-7" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L62WL6DC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144532v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Visticot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp025557a" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6S91690K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144525v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brenner" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Derepas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dognon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp012964y" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SMQ042ZB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144529v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dukan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sublemontier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;au" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-3806(02)00684-X" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MKN4KWJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145565v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pradel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530170239" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDL8QD9Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02939612v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Le Net" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orth" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Sundberg" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassonnet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/030098589703400102" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358144v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877584v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394898v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A. Gaveau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Mestdagh" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833176v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833167v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777261v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319674" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656076v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656073v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656088v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660691v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nandi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656092v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656094v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Li&#233;tard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656069v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Rouma" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660696v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pollet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656102v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660637v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656109v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655996v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656059v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656081v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566403v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poizat" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buntinx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alain" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533869v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533902v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331920v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332980v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Raffael" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#225;ny&#225;sz" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178463v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178771v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332653v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alcaraz" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178766v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258178v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271936v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258170v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomasulo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272459v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Raffael" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082289v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085685v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128779v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088167v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eppink" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085656v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081962v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Parker" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085665v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088465v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081964v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087261v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085707v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Leone" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085679v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085662v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085709v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085705v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119088v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177792v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452821-6/50028-9" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087429v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007079v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00290490v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>