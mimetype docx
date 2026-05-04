--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -1901,295 +1901,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD207+ CD103+ dermal dendritic cells cross-present keratinocyte-derived antigens irrespective of the presence of Langerhans cells.</w:t>
+                <w:t xml:space="preserve">Disentangling the complexity of the skin dendritic cell network.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guilliams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Franz Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Tamoutounour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ardouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Guilliams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 207 (1), pp.189-206. </w:t>
+              <w:t xml:space="preserve">Immunology and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (4), pp.366-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20091964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/icb.2010.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502774v1</w:t>
+                <w:t xml:space="preserve">hal-00502989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the complexity of the skin dendritic cell network.</w:t>
+                <w:t xml:space="preserve">CD207+ CD103+ dermal dendritic cells cross-present keratinocyte-derived antigens irrespective of the presence of Langerhans cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Franz Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Tamoutounour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurence Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martin Guilliams</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology and Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 88 (4), pp.366-75. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 207 (1), pp.189-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/icb.2010.34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20091964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502989v1</w:t>
+                <w:t xml:space="preserve">hal-00502774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZAP-70 restoration in mice by in vivo thymic electroporation.</w:t>
               </w:r>
@@ -2689,51 +2689,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reg3A and glycerophospholipids metabolites axis promote an immune-suppressive microenvironment in right-sided colon cancer</w:t>
+                <w:t xml:space="preserve">Expression of KRAS mutation and loss of a c-type lectin cooperates to sustain a bacterial-induced immune-suppressive microenvironment in right-sided colon cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Vaysse</w:t>
@@ -2747,118 +2747,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Paz del Socorro</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sauvanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immune Responses in Cancer and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">INCIT congress - Immunology and new concepts in immunotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543598v1</w:t>
+                <w:t xml:space="preserve">hal-04543562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of KRAS mutation and loss of a c-type lectin cooperates to sustain a bacterial-induced immune-suppressive microenvironment in right-sided colon cancer.</w:t>
+                <w:t xml:space="preserve">Reg3A and glycerophospholipids metabolites axis promote an immune-suppressive microenvironment in right-sided colon cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Vaysse</w:t>
@@ -2872,94 +2872,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sauvanet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paz del Socorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCIT congress - Immunology and new concepts in immunotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Immune Responses in Cancer and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543562v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-CSF-mediated macrophage development is dominantly inhibited by NOD2 signaling for replenishment of immunogenic dendritic cells</w:t>
               </w:r>
@@ -3638,51 +3638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Coombs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Zamoshnikova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Holley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavi Maddugoda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Eng Thiam Teo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abg8145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paz del Socorro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Oka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motomichi Takahashi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Franz Poulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2315631" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101382v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaffar Muharram" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Th&#233;paut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Lobert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2249960" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Radulovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Delacre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1252979" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alvarez-Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Laine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1181823" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Kitamoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zacharioudaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316757" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lasseaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chamaillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00823" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01976051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Normand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Neerincx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Julio Martinez-Torres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07750-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Radulovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Normand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rehman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delanoye-Crespin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chatagnon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2017.87" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543234v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourmaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16869-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2017.10.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ateequr Rehman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delanoye-Crespin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2013.09.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Henri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Tamoutounour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ardouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guilliams" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20091964" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502989v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/icb.2010.34" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00266019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Irla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Saad&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kissenpfennig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Leserman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002059" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malissen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Bovis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Devilard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20071724" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Nikitina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543598v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543562v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Regnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799526v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Hatten" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanelle Voisin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Yassine Sleimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Kufer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03870668v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R&#233;gnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202170200" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Coombs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Zamoshnikova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Holley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavi Maddugoda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Eng Thiam Teo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abg8145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paz del Socorro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Oka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motomichi Takahashi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Franz Poulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2315631" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101382v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaffar Muharram" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Th&#233;paut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Lobert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2249960" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Radulovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Delacre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1252979" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alvarez-Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Laine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1181823" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Kitamoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zacharioudaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316757" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lasseaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chamaillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00823" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01976051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Normand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Neerincx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Julio Martinez-Torres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07750-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Radulovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Normand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rehman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delanoye-Crespin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chatagnon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2017.87" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543234v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourmaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16869-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2017.10.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ateequr Rehman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delanoye-Crespin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2013.09.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502989v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Henri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guilliams" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Tamoutounour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ardouin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/icb.2010.34" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502774v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20091964" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00266019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Irla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Saad&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kissenpfennig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Leserman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002059" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malissen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Bovis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Devilard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20071724" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Nikitina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543562v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543598v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Regnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799526v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Hatten" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanelle Voisin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Yassine Sleimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Kufer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03870668v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R&#233;gnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202170200" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>