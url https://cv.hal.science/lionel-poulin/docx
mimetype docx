--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -106,861 +106,861 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLRP12 interacts with NLRP3 to block the activation of the human NLRP3 inflammasome</w:t>
+                <w:t xml:space="preserve">The biotherapeutic Clostridium butyricum MIYAIRI 588 strain potentiates enterotropism of Rorγt + Treg and PD-1 blockade efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jared Coombs</w:t>
+                <w:t xml:space="preserve">Thomas Paz del Socorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Zamoshnikova</w:t>
+                <w:t xml:space="preserve">Kentaro Oka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Holley</w:t>
+                <w:t xml:space="preserve">Olivier Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madhavi Maddugoda</w:t>
+                <w:t xml:space="preserve">Motomichi Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Eng Thiam Teo</w:t>
+                <w:t xml:space="preserve">Lionel Franz Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (820), </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scisignal.abg8145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2315631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799540v1</w:t>
+                <w:t xml:space="preserve">hal-04543557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biotherapeutic Clostridium butyricum MIYAIRI 588 strain potentiates enterotropism of Rorγt + Treg and PD-1 blockade efficacy</w:t>
+                <w:t xml:space="preserve">NLRP12 interacts with NLRP3 to block the activation of the human NLRP3 inflammasome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Paz del Socorro</w:t>
+                <w:t xml:space="preserve">Jared Coombs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kentaro Oka</w:t>
+                <w:t xml:space="preserve">Alina Zamoshnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boulard</w:t>
+                <w:t xml:space="preserve">Caroline Holley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motomichi Takahashi</w:t>
+                <w:t xml:space="preserve">Madhavi Maddugoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Franz Poulin</w:t>
+                <w:t xml:space="preserve">Daniel Eng Thiam Teo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (1), </w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (820), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2315631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.abg8145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543557v1</w:t>
+                <w:t xml:space="preserve">hal-04799540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The biotherapeutic &amp;lt;i&amp;gt;Clostridium butyricum&amp;lt;/i&amp;gt; MIYAIRI 588 strain potentiates enterotropism of Rorγt &amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; Treg and PD-1 blockade efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Paz del Socorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaro Oka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motomichi Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Franz Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19490976.2024.2315631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of Nod2 signaling upon Norovirus infection enhances antiviral immunity and susceptibility to colitis</w:t>
+                <w:t xml:space="preserve">Loss of NOD2 in macrophages improves colitis and tumorigenesis in a lysozyme-dependent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghaffar Muharram</w:t>
+                <w:t xml:space="preserve">Camille Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Thépaut</w:t>
+                <w:t xml:space="preserve">Katarina Radulovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Lobert</w:t>
+                <w:t xml:space="preserve">Myriam Delacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Grandjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boulard</w:t>
+                <w:t xml:space="preserve">Nadine Waldschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (2), </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2023.2249960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1252979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101382v4</w:t>
+                <w:t xml:space="preserve">hal-04276983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of NOD2 in macrophages improves colitis and tumorigenesis in a lysozyme-dependent manner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NOD2 in monocytes negatively regulates macrophage development through TNFalpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chauvin</w:t>
+                <w:t xml:space="preserve">Daniel Alvarez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Radulovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Radulovic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadine Waldschmitt</w:t>
+                <w:t xml:space="preserve">William Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1252979⟩</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1181823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276983v1</w:t>
+                <w:t xml:space="preserve">hal-04276980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOD2 in monocytes negatively regulates macrophage development through TNFalpha</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Chauvin</w:t>
+                <w:t xml:space="preserve">Activation of Nod2 signaling upon Norovirus infection enhances antiviral immunity and susceptibility to colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaffar Muharram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Thépaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Alvarez-Simon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pierre-Emmanuel Lobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1181823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2023.2249960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276980v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101382v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The regenerating family member 3 β instigates IL-17A-mediated neutrophil recruitment downstream of NOD1/2 signalling for controlling colonisation resistance independently of microbiota community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Waldschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sho Kitamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -968,51 +968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 68 (7), pp.1190-1199. </w:t>
@@ -1044,823 +1044,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Cellular Origin of the Mononuclear Phagocyte System Sheds Light on the Myeloid Postulate of Immune Paralysis in Sepsis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteasomal degradation of NOD2 by NLRP12 in monocytes promotes bacterial tolerance and colonization by enteropathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Lasseaux</w:t>
+                <w:t xml:space="preserve">Sylvain Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Waldschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Chamaillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andre Neerincx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Julio Martinez-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00823⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.5338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07750-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543228v1</w:t>
+                <w:t xml:space="preserve">hal-01976051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteasomal degradation of NOD2 by NLRP12 in monocytes promotes bacterial tolerance and colonization by enteropathogens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dietary flavone confers communicable protection against colitis through NLRP6 signaling independently of inflammasome activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Neerincx</w:t>
+                <w:t xml:space="preserve">K Radulovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Julio Martinez-Torres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Chauvin</w:t>
+                <w:t xml:space="preserve">S Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Delanoye-Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chatagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07750-5⟩</w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3), pp.811-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mi.2017.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976051v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dietary flavone confers communicable protection against colitis through NLRP6 signaling independently of inflammasome activation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Rehman</w:t>
+                <w:t xml:space="preserve">Understanding the Cellular Origin of the Mononuclear Phagocyte System Sheds Light on the Myeloid Postulate of Immune Paralysis in Sepsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Franz Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Delanoye-Crespin</w:t>
+                <w:t xml:space="preserve">Corentin Lasseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Chatagnon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathias Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (3), pp.811-819. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/mi.2017.87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277001v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I interferons drive inflammasome-independent emergency monocytopoiesis during endotoxemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Lasseaux</w:t>
+                <w:t xml:space="preserve">Keeping the (S)toolbox Alive Outside of the Body for Drugs Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Franz Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Fourmaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Chamaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Franz Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-16869-2⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153 (6), pp.1689-1691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2017.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543234v1</w:t>
+                <w:t xml:space="preserve">hal-03144558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keeping the (S)toolbox Alive Outside of the Body for Drugs Discovery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t>
+                <w:t xml:space="preserve">A dietary flavone confers communicable protection against colitis through NLRP6 signaling independently of inflammasome activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Radulovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Collard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ateequr Rehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delanoye-Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chatagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2017.10.022⟩</w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.811-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mi.2017.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144558v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dietary flavone confers communicable protection against colitis through NLRP6 signaling independently of inflammasome activation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Normand</w:t>
+                <w:t xml:space="preserve">Type I interferons drive inflammasome-independent emergency monocytopoiesis during endotoxemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lasseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ateequr Rehman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Delanoye-Crespin</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Fourmaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Chatagnon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathias Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Franz Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mi.2017.87⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.16935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-16869-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788846v1</w:t>
+                <w:t xml:space="preserve">hal-04543234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phagocytes Migration in Response to an Emergency Call From the Microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1933,51 +1933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guilliams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Franz Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Tamoutounour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2054,51 +2054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD207+ CD103+ dermal dendritic cells cross-present keratinocyte-derived antigens irrespective of the presence of Langerhans cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Franz Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Tamoutounour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2214,51 +2214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Saadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Kissenpfennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Franz Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Leserman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2322,51 +2322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[The skin dermis host a new population of dendritic cells]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Franz Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Malissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2404,51 +2404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dermis contains langerin+ dendritic cells that develop and function independently of epidermal Langerhans cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Franz Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2622,51 +2622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darja Nikitina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ONCOLille Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
@@ -2689,359 +2689,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of KRAS mutation and loss of a c-type lectin cooperates to sustain a bacterial-induced immune-suppressive microenvironment in right-sided colon cancer.</w:t>
+                <w:t xml:space="preserve">Reg3A and glycerophospholipids metabolites axis promote an immune-suppressive microenvironment in right-sided colon cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sauvanet</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paz del Socorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCIT congress - Immunology and new concepts in immunotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Immune Responses in Cancer and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543562v1</w:t>
+                <w:t xml:space="preserve">hal-04543598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reg3A and glycerophospholipids metabolites axis promote an immune-suppressive microenvironment in right-sided colon cancer</w:t>
+                <w:t xml:space="preserve">Expression of KRAS mutation and loss of a c-type lectin cooperates to sustain a bacterial-induced immune-suppressive microenvironment in right-sided colon cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Paz del Socorro</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sauvanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immune Responses in Cancer and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">INCIT congress - Immunology and new concepts in immunotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543598v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-CSF-mediated macrophage development is dominantly inhibited by NOD2 signaling for replenishment of immunogenic dendritic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chauvin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Alvarez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Radulovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Congress of Immunology (ECI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtually, France. pp.307/P-0672</w:t>
@@ -3102,51 +3102,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold affects NLRP12 inflammasome activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Franz Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Hatten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3154,51 +3154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanelle Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Yassine Sleimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammasome 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Munich (Allemagne), Germany</w:t>
@@ -3240,64 +3240,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold affects NLRP12 inflammasome activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Hatten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Franz Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A. Kufer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3335,103 +3335,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M‐CSF‐mediated macrophage development is dominantly inhibited by NOD2 signaling for replenishment of immunogenic dendritic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chauvin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Alvarez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Radulovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Belgrade, Serbia. 51, pp.307, P‐0672. </w:t>
@@ -3638,51 +3638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Coombs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Zamoshnikova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Holley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavi Maddugoda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Eng Thiam Teo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abg8145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paz del Socorro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Oka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motomichi Takahashi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Franz Poulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2315631" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101382v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaffar Muharram" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Th&#233;paut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Lobert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2249960" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Radulovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Delacre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1252979" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alvarez-Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Laine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1181823" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Kitamoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zacharioudaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316757" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lasseaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chamaillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00823" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01976051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Normand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Neerincx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Julio Martinez-Torres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07750-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Radulovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Normand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rehman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delanoye-Crespin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chatagnon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2017.87" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543234v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourmaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16869-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2017.10.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ateequr Rehman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delanoye-Crespin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2013.09.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502989v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Henri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guilliams" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Tamoutounour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ardouin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/icb.2010.34" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502774v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20091964" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00266019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Irla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Saad&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kissenpfennig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Leserman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002059" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malissen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Bovis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Devilard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20071724" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Nikitina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543562v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543598v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Regnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799526v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Hatten" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanelle Voisin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Yassine Sleimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Kufer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03870668v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R&#233;gnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202170200" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paz del Socorro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Oka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motomichi Takahashi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Franz Poulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2315631" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Coombs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Zamoshnikova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Holley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavi Maddugoda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Eng Thiam Teo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abg8145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276983v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Radulovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Delacre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1252979" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alvarez-Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Laine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1181823" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101382v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaffar Muharram" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Th&#233;paut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Lobert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2249960" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Kitamoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zacharioudaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316757" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01976051v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Normand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Neerincx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Julio Martinez-Torres" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07750-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277001v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Radulovic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Normand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rehman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delanoye-Crespin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chatagnon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2017.87" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lasseaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chamaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00823" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144558v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2017.10.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ateequr Rehman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delanoye-Crespin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourmaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16869-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2013.09.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502989v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Henri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guilliams" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Tamoutounour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ardouin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/icb.2010.34" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502774v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20091964" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00266019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Irla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Saad&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kissenpfennig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Leserman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002059" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malissen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Bovis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Devilard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20071724" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Nikitina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543598v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543562v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Regnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799526v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Hatten" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanelle Voisin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Yassine Sleimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Kufer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03870668v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R&#233;gnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202170200" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>