--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -699,51 +699,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer Aided Formal Design of Swarm Robotics Algorithms</w:t>
+                <w:t xml:space="preserve">Comment s'assurer de garder le contact (et nos distances)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
@@ -778,106 +778,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems. SSS 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2021 - 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425768v1</w:t>
+                <w:t xml:space="preserve">hal-03219933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment s'assurer de garder le contact (et nos distances)</w:t>
+                <w:t xml:space="preserve">Computer Aided Formal Design of Swarm Robotics Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
@@ -912,73 +903,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2021 - 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems. SSS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, Sweden. pp.469-473, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91081-5_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219933v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic approach for the certified schedulability analysis of software systems</w:t>
               </w:r>
@@ -4734,51 +4734,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB8696B0"/>
+    <w:nsid w:val="E8789806"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4965,51 +4965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-rieg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5751-3806" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179263757" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maiza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rieg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Asavoae" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82331/ERTS.2026.27" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bramas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;fago" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002157v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Virginia Aponte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bouverot-Dupuis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91736-3_8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03425768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balabonski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91081-5_31" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540548v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Guo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Torrini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTCSA52859.2021.00018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Altisen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesourd" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqi Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Shao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25543-5_28" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115599v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31277-0_7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01753439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3154273.3154321" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937420v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_29" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01549942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Urbain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67113-0_11" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Evariste Dagand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouzet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01512286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Brun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349084v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933057.2933070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53426-7_14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01491813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Delga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00814278v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2013.i" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brihaye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghannem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Markey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2008.10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04911413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a86d84342d1775e79d4a46b5fe33b8f8d6c71764;origin=https://gitlab.liris.cnrs.fr/pactole/coq-pactole.git;visit=swh:1:snp:5a04a907671ae44c0908243d3721f6d462601663;anchor=swh:1:rev:318196bf809c62c086976d766332f0a376caa68c" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brandner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail As&#259;voae" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bechennec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cass&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995126v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00814115v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LITES.10.1.2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LITES.8.2.2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875542v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghui Gu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costanzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371088" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894618v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-017-9828-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122869v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2014.11.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01238784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03111541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01061442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSL0915" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-rieg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5751-3806" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179263757" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maiza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rieg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Asavoae" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82331/ERTS.2026.27" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bramas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;fago" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002157v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Virginia Aponte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bouverot-Dupuis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91736-3_8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balabonski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03425768v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91081-5_31" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540548v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Guo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Torrini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTCSA52859.2021.00018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Altisen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesourd" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqi Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Shao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25543-5_28" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115599v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31277-0_7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01753439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3154273.3154321" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937420v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_29" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01549942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Urbain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67113-0_11" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Evariste Dagand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouzet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01512286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Brun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349084v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933057.2933070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53426-7_14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01491813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Delga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00814278v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2013.i" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brihaye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghannem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Markey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2008.10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04911413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a86d84342d1775e79d4a46b5fe33b8f8d6c71764;origin=https://gitlab.liris.cnrs.fr/pactole/coq-pactole.git;visit=swh:1:snp:5a04a907671ae44c0908243d3721f6d462601663;anchor=swh:1:rev:318196bf809c62c086976d766332f0a376caa68c" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brandner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail As&#259;voae" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bechennec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cass&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995126v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00814115v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LITES.10.1.2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LITES.8.2.2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875542v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghui Gu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costanzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371088" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894618v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-017-9828-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122869v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2014.11.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01238784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03111541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01061442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSL0915" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>