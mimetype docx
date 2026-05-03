--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -219,96 +219,96 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mihail Asavoae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihail Asavoae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Real-Time Systems (ERTS) 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">ERTS 2026 - Embedded Real-Time Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Toulouse, France. pp.1-11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.82331/ERTS.2026.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -4734,51 +4734,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8789806"/>
+    <w:nsid w:val="8C5FD6E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4965,51 +4965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-rieg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5751-3806" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179263757" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maiza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rieg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Asavoae" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82331/ERTS.2026.27" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bramas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;fago" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002157v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Virginia Aponte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bouverot-Dupuis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91736-3_8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balabonski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03425768v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91081-5_31" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540548v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Guo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Torrini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTCSA52859.2021.00018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Altisen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesourd" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqi Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Shao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25543-5_28" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115599v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31277-0_7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01753439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3154273.3154321" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937420v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_29" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01549942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Urbain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67113-0_11" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Evariste Dagand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouzet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01512286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Brun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349084v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933057.2933070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53426-7_14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01491813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Delga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00814278v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2013.i" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brihaye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghannem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Markey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2008.10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04911413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a86d84342d1775e79d4a46b5fe33b8f8d6c71764;origin=https://gitlab.liris.cnrs.fr/pactole/coq-pactole.git;visit=swh:1:snp:5a04a907671ae44c0908243d3721f6d462601663;anchor=swh:1:rev:318196bf809c62c086976d766332f0a376caa68c" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brandner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail As&#259;voae" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bechennec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cass&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995126v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00814115v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LITES.10.1.2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LITES.8.2.2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875542v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghui Gu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costanzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371088" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894618v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-017-9828-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122869v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2014.11.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01238784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03111541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01061442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSL0915" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-rieg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5751-3806" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179263757" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maiza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rieg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Asavoae" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82331/ERTS.2026.27" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bramas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;fago" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002157v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Virginia Aponte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bouverot-Dupuis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91736-3_8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balabonski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03425768v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91081-5_31" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540548v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Guo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Torrini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTCSA52859.2021.00018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Altisen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesourd" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqi Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Shao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25543-5_28" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115599v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31277-0_7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01753439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3154273.3154321" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937420v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_29" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01549942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Urbain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67113-0_11" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Evariste Dagand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouzet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01512286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Brun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349084v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933057.2933070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53426-7_14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01491813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Delga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00814278v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2013.i" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brihaye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghannem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Markey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2008.10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04911413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a86d84342d1775e79d4a46b5fe33b8f8d6c71764;origin=https://gitlab.liris.cnrs.fr/pactole/coq-pactole.git;visit=swh:1:snp:5a04a907671ae44c0908243d3721f6d462601663;anchor=swh:1:rev:318196bf809c62c086976d766332f0a376caa68c" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brandner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail As&#259;voae" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bechennec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cass&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995126v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00814115v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LITES.10.1.2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LITES.8.2.2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875542v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghui Gu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costanzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371088" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894618v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-017-9828-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122869v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2014.11.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01238784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03111541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01061442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSL0915" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>