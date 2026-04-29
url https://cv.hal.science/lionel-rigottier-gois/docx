--- v0 (2026-03-16)
+++ v1 (2026-04-29)
@@ -66,77 +66,1951 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accelerate gut microbiota recovery to enhance resistance to colonisation against vancomycin-resistant Enterococci (VRE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pepke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification de la fraction active des bactéries du microbiote améliorant la résistance à la colonisation intestinale contre les entérocoques résistants à la vancomycine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire MICA-INRAE : Comprendre et valoriser les communautés microbiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lactobacillus paracasei CNCM I-3689 promotes shedding of vancomycin-resistance Enterococcus and Bacteroidetes resilience following antibiotic challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathobiome 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio (20000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lactobacillus paracasei CNCM I-3689 reduces vancomycin-resistant Enterococcus persistence and promotes Bacteroidetes resilience following antibiotic challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Enterococci.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Chamonix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of probiotic strains on intestinal carriage of vancomycin-resistant Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan E. T. van Hylckama Vlieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESF-EMBO Conferences on Symbiomes: Systems Biology of Host-Microbiome Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pultusk, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prophage-crosstalk and prophage-associated cytotoxicity in Enterococcus faecalis v583</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima G Cortes-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Lapaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertas Navickas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, L’Isle-sur-la-Sorgue, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de la prise d'un lait fermenté contenant Lactobacillus casei DN-114 001 sur la microflore fécale de volontaires sains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Sutren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mogenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic analysis of the human gastro-intestinal microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. International Congress of bacteriology and applied microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vivo molecular analysis of the endogenous digestive microbiota influence of the yeast Saccharomyces boulardii during antibiotic treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourlioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charrin-Sarnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. International Congress of bacteriology and applied microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular assessment of a human faecal microflora associated-rat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Sutren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">102. General meeting of the american society for microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Salt Lake City, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of consumption of fermented milk containing the probiotic Lactobacillus casei DN-114 001 on the intestinal microbiota of healthy humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Sutren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Krementscki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. International Congress of bacteriology and applied microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term storage of human fecal samples for in situ hybridization analysis of gut microbiota composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">102. General meeting of the american society for microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Salt Lake City, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular analysis of the fecal flora of patients with inactive colonic Crohn's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Seksik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pochart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">102. Annual meeting of the american gastroenterological association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Atlanta, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la microflore intestinale humaine par hybridation in situ par des sondes fluorescentes ciblant l'ARNr 16S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Journées de l'Ecole Doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Chatenay-Malabry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of human fecal microflora by in situ hybridisation and image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Béguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Joint INRA-RRI gastrointestinal tract microbiology symposium. Challenges for microbial digestive ecology at the beginning of the third millennium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition of genes from indigenous bacteria at long term release sites: isolation and distribution of two insertion sequences within the indigenous population of Rhizobium leguminosarum by viciae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.I. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotech sectorial meeting on microbial ecology and biosafety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1994, Cork, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing resistance to colonisation of the gut microbiota against vancomycin-resistant Enterococci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -179,8005 +2053,5997 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pepke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier INSERM n°272 "Les microbiotes-de l'exploration à l'application thérapeutique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la GS LSH Université Paris-Saclay "Environment and Host Microbiomes-Functional Interactions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304241v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing resistance to colonisation of the gut microbiota against vancomycin-resistant Enterococci</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Enterococcus faecalis MMH -594, OG1RF and V583 liver infection hepatic injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trainel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pepke</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la GS LSH Université Paris-Saclay "Environment and Host Microbiomes-Functional Interactions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305662v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Enterococcus faecalis MMH -594, OG1RF and V583 liver infection hepatic injury</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing resistance to colonisation of the gut microbiota against vancomycin-resistant Enterococci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pepke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Atelier INSERM n°272 "Les microbiotes-de l'exploration à l'application thérapeutique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296269v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of probiotic strains on intestinal carriage of vancomycin-resistant Enterococcus faecalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureen Crouzet</w:t>
+                <w:t xml:space="preserve">Muriel Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Derrien</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan E. T. van Hylckama Vlieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Adebiotech, Résistance aux Antibiotiques, une approche intégrée de l’environnement à l’Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The three Serine rich Proteins encoded in the secA2Y2 system of the human commensal bacterium Streptococcus salivarius promotes binding to different targets of the host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Couvigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Rohde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international conference on Gram-positive microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montecatini, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerate gut microbiota recovery to enhance resistance to colonisation against vancomycin-resistant Enterococci (VRE)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pepke</w:t>
+                <w:t xml:space="preserve">Complete Structure of the Enterococcal Polysaccharide Antigen (EPA) of Vancomycin-Resistant Enterococcus faecalis V583 Reveals that EPA Decorations Are Teichoic Acids Covalently Linked to a Rhamnopolysaccharide Backbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guerardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Sadovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Furlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04304171v1</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), 15p. / e00277-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.00277-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de la fraction active des bactéries du microbiote améliorant la résistance à la colonisation intestinale contre les entérocoques résistants à la vancomycine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Intestinal translocation of enterococci requires a threshold level of enterococcal overgrowth in the lumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Derre-Bobillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire MICA-INRAE : Comprendre et valoriser les communautés microbiennes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04305004v1</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45441-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus paracasei CNCM I-3689 promotes shedding of vancomycin-resistance Enterococcus and Bacteroidetes resilience following antibiotic challenge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+                <w:t xml:space="preserve">Fitness Restoration of a Genetically Tractable Enterococcus faecalis V583 Derivative To Study Decoration-Related Phenotypes of the Enterococcal Polysaccharide Antigen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Furlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean S. Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome 2018</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04296627v1</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (4), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00310-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus paracasei CNCM I-3689 reduces vancomycin-resistant Enterococcus persistence and promotes Bacteroidetes resilience following antibiotic challenge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Binding activity to intestinal cells and transient colonization in mice of two &amp;lt;em&amp;gt;Lactobacillus paracasei&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;paracasei&amp;lt;/em&amp;gt; strains with high aggregation potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Miljković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Kojić</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Enterococci.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04296584v1</w:t>
+              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11274-019-2663-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of probiotic strains on intestinal carriage of vancomycin-resistant Enterococcus faecalis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lactobacillus paracasei CNCM I-3689 reduces vancomycin-resistant Enterococcus persistence and promotes Bacteroidetes resilience in the gut following antibiotic challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureen Crouzet</w:t>
+                <w:t xml:space="preserve">Muriel Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Derrien</w:t>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cherbuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Chalin</w:t>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan E. T. van Hylckama Vlieg</w:t>
+                <w:t xml:space="preserve">Mélanie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESF-EMBO Conferences on Symbiomes: Systems Biology of Host-Microbiome Interactions</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04304310v1</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-23437-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prophage-crosstalk and prophage-associated cytotoxicity in Enterococcus faecalis v583</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+                <w:t xml:space="preserve">Three glycosylated serine-rich repeat proteins play a pivotal role in adhesion and colonization of the pioneer commensal bacterium, Streptococcus salivarius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Couvigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03584441v1</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (9), pp.3579-3594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analysis of the human gastro-intestinal microbiota</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+                <w:t xml:space="preserve">Potential use of probiotic and commensal bacteria as non-antibiotic strategies against vancomycin-resistant enterococci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Congress of bacteriology and applied microbiology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02760544v1</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 362 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnv012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la prise d'un lait fermenté contenant Lactobacillus casei DN-114 001 sur la microflore fécale de volontaires sains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Mogenet</w:t>
+                <w:t xml:space="preserve">Overexpression of &amp;lt;em&amp;gt;Enterococcus faecalis elr&amp;lt;/em&amp;gt; operon protects from phagocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima G. Cortes-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lacoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bugli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées Francophones de Nutrition (JFN)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02828659v1</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-015-0448-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo molecular analysis of the endogenous digestive microbiota influence of the yeast Saccharomyces boulardii during antibiotic treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.J. Barc</w:t>
+                <w:t xml:space="preserve">The Surface Rhamnopolysaccharide Epa of Enterococcus faecalis Is a Key Determinant of Intestinal Colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertas Navickas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Akary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Congress of bacteriology and applied microbiology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02760617v1</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 211 (1), pp.62-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiu402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular assessment of a human faecal microflora associated-rat model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Dore</w:t>
+                <w:t xml:space="preserve">Dysbiosis in inflammatory bowel diseases: the oxygen hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">102. General meeting of the american society for microbiology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02761984v1</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (7), pp.1256 - 1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2013.80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of consumption of fermented milk containing the probiotic Lactobacillus casei DN-114 001 on the intestinal microbiota of healthy humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.N. Krementscki</w:t>
+                <w:t xml:space="preserve">Enterococcus faecalis prophage dynamics and contributions to pathogenic traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debarbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Congress of bacteriology and applied microbiology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02760978v1</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term storage of human fecal samples for in situ hybridization analysis of gut microbiota composition</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large-scale screening of a targeted enterococcus faecalis mutant library identifies envelope fitness factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel A. Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois J.-F. Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Palcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">102. General meeting of the american society for microbiology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02761748v1</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la microflore intestinale humaine par hybridation in situ par des sondes fluorescentes ciblant l'ARNr 16S</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large-Scale Screening of a Targeted Enterococcus faecalis Mutant Library Identifies Envelope Fitness Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées de l'Ecole Doctorale</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02764422v1</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.e29023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular analysis of the fecal flora of patients with inactive colonic Crohn's disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Virulence of &amp;lt;em&amp;gt;Enterococcus faecalis&amp;lt;/em&amp;gt; dairy strains in an insect model: the role of &amp;lt;em&amp;gt;fsrB&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;gelE&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuza Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Pochart</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Marujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">102. Annual meeting of the american gastroenterological association</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02827685v1</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 155 (11), pp.3564-3571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.030775-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of human fecal microflora by in situ hybridisation and image analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Survival of Bifidobacterium animalis DN-173 010 in the faecal microbiota after administration in lyophilised form or in fermented product - a randomized study in healthy adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ledaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malene Sutren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Joint INRA-RRI gastrointestinal tract microbiology symposium. Challenges for microbial digestive ecology at the beginning of the third millennium</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02834854v1</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition of genes from indigenous bacteria at long term release sites: isolation and distribution of two insertion sequences within the indigenous population of Rhizobium leguminosarum by viciae</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metabolic Adaptation of &amp;lt;i&amp;gt;Lactococcus lactis&amp;lt;/i&amp;gt; in the Digestive Tract: The Example of Response to Lactose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Anba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Corthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotech sectorial meeting on microbial ecology and biosafety</w:t>
-[...168 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.00277-20⟩</w:t>
+              <w:t xml:space="preserve">Advances in Microbial Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (1-3), pp.137-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000106093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021463v2</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal translocation of enterococci requires a threshold level of enterococcal overgrowth in the lumen</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phenotypic and functional similarity of gut intraepithelial and systemic T cells in a teleost fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Messiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Chilmonczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45441-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 176 (7), pp.3942-3949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.176.7.3942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618379v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness Restoration of a Genetically Tractable Enterococcus faecalis V583 Derivative To Study Decoration-Related Phenotypes of the Enterococcal Polysaccharide Antigen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Serror</w:t>
+                <w:t xml:space="preserve">Reduced diversity of faecal microbiota in Crohn's disease revealed by a metagenomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaysavanh Manichanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mSphere.00310-19⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (2), pp.205-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gut.2005.073817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444086v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding activity to intestinal cells and transient colonization in mice of two &amp;lt;em&amp;gt;Lactobacillus paracasei&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;paracasei&amp;lt;/em&amp;gt; strains with high aggregation potential</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of orally administered Lactobacillus casei DN-114 001 on the composition or activities of the dominant faecal microbiota in healthy humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malene Sutren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Krementscki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11274-019-2663-4⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 95 (2), pp.421-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/BJN20051625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625154v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus paracasei CNCM I-3689 reduces vancomycin-resistant Enterococcus persistence and promotes Bacteroidetes resilience in the gut following antibiotic challenge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Foulon</w:t>
+                <w:t xml:space="preserve">Specificities of the fecal microbiota in inflammatory bowel disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Seksik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-23437-9⟩</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (2), pp.106-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.MIB.0000200323.38139.c6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623143v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three glycosylated serine-rich repeat proteins play a pivotal role in adhesion and colonization of the pioneer commensal bacterium, Streptococcus salivarius</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chat</w:t>
+                <w:t xml:space="preserve">Clostridium difficile and Clostridium perfringens species detected in infant faecal microbiota using 16S rRNA targeted probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Fallani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marga Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13853⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 67 (1), pp.150-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2006.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031237v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three glycosylated serine-rich repeat proteins play a pivotal role in adhesion and colonization of the pioneer commensal bacterium, Streptococcus salivarius</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chat</w:t>
+                <w:t xml:space="preserve">Comparative genomic hybridization analysis of Enterococcus faecalis: Identification of genes absent from food strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brinster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ducroix-Crepy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13853⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 188 (19), pp.6858-6868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00421-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608428v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of &amp;lt;em&amp;gt;Enterococcus faecalis elr&amp;lt;/em&amp;gt; operon protects from phagocytosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enumeration of bacteria from the Clostridium leptum subgroup in human faecal microbiota using Clep1156 16S rRNA probe in combination with helper and competitor oligonucleotides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katiana Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Doré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-015-0448-y⟩</w:t>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28 (5), pp.454-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2005.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632012v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of probiotic and commensal bacteria as non-antibiotic strategies against vancomycin-resistant enterococci</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colonic microbiota signatures across five northern European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Holmstrøm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjana Rajilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Vaughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnv012⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (7), pp.4153-4155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.71.7.4153-4155.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01536498v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Surface Rhamnopolysaccharide Epa of Enterococcus faecalis Is a Key Determinant of Intestinal Colonization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Akary</w:t>
+                <w:t xml:space="preserve">Design and validation of 16S rRNA probes to enumerate members of the Clostridium leptum subgroup in human faecal microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malene Sutren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katiana Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiu402⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (7), pp.933-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2005.00763.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536528v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysbiosis in inflammatory bowel diseases: the oxygen hypothesis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intestinal bacterial communities that produce active estrogen-like compounds enterodiol and enterolactone in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl-Alfred Alpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2013.80⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (10), pp.6077-6085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.71.10.6077-6085.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003298v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus faecalis prophage dynamics and contributions to pathogenic traits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Gnotobiotic rats harboring human intestinal microbiota as a model for studying cholesterol-to-coprostanol conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Beguet-Crespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003539⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 47 (3), pp.337-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-6496(03)00285-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190746v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Screening of a Targeted Enterococcus faecalis Mutant Library Identifies Envelope Fitness Factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Simple duplex fecal PCR assay that allows identification of false-negative results in Helicobacter sp.-infected mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourgade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Montagutelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassie Bigbee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">April Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Palcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comparative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 54 (5), pp.528-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347177v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03274123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale screening of a targeted enterococcus faecalis mutant library identifies envelope fitness factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence of Camembert consumption on the composition and metabolism of intestinal microbiota: a study in human microbiota-associated rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malene Sutren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Palcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029023⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92 (3), pp.429-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/BJN20041192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000013v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence of &amp;lt;em&amp;gt;Enterococcus faecalis&amp;lt;/em&amp;gt; dairy strains in an insect model: the role of &amp;lt;em&amp;gt;fsrB&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;gelE&amp;lt;/em&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Alterations of the dominant faecal bacterial groups in patients with Crohn's disease of the colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Seksik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christina Nielsen Leroux</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Sutren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pochart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 52 (2), pp.237-242</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668818v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Adaptation of &amp;lt;i&amp;gt;Lactococcus lactis&amp;lt;/i&amp;gt; in the Digestive Tract: The Example of Response to Lactose</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorescent hybridisation combined with flow cytometry and hybridisation of total RNA to analyse the composition of microbial communities in human faeces using 16S rRNA probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Microbial Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 43 (2), pp.237-245</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310421v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of Bifidobacterium animalis DN-173 010 in the faecal microbiota after administration in lyophilised form or in fermented product - a randomized study in healthy adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Effet de la prise d'un lait fermenté contenant Lactobacillus casei DN-114 001 sur la microflore fécale de volontaires sains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Malene Sutren</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Sutren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mogenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16 (sp1), pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294317v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced diversity of faecal microbiota in Crohn's disease revealed by a metagenomic approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Composition of human intestinal flora analysed by fluorescent in situ hybridisation using group-specific 16S rRNA-targeted oligonucleotide probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Béguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33, pp.S339-S352</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667954v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and functional similarity of gut intraepithelial and systemic T cells in a teleost fish</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Analyse moléculaire de la flore fécale au cours de la maladie de Crohn en rémission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Seksik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefan Chilmonczyk</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pochart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 25 (HS), pp.A142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656600v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of orally administered Lactobacillus casei DN-114 001 on the composition or activities of the dominant faecal microbiota in healthy humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Fusobacterium prausnitzii and related species represent a dominant group within the human fecal flora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedee Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Andrieux</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Sghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brewaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 24, pp.139-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661642v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificities of the fecal microbiota in inflammatory bowel disease</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Molecular analysis of the fecal flora of patients with inactive colonic Crohn's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Seksik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pochart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 120 (5), pp.A519</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663416v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clostridium difficile and Clostridium perfringens species detected in infant faecal microbiota using 16S rRNA targeted probes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Analyse moléculaire de la flore colique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 25 (HS), pp.C74-C78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663793v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomic hybridization analysis of Enterococcus faecalis: Identification of genes absent from food strains</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Analysis of human fecal microflora by in situ hybridisation and image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Béguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40 (2), pp.177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659762v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enumeration of bacteria from the Clostridium leptum subgroup in human faecal microbiota using Clep1156 16S rRNA probe in combination with helper and competitor oligonucleotides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Distribution of repC plasmid-replication sequences among plasmids and isolates of Rhizobium leguminosarum bv. viciae from field populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Doré</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P.W. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Amarger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 144, pp.771-780</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02680699v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonic microbiota signatures across five northern European countries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Diversity of repC plasmid-replication sequences in Rhizobium leguminosarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.S. Power</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.W. Young</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 142, pp.1705-1713</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682963v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation of 16S rRNA probes to enumerate members of the Clostridium leptum subgroup in human faecal microbiota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Doré</w:t>
+                <w:t xml:space="preserve">Typing of rhizobia by PCR DNA fingerprinting and PCR-restriction fragment length polymorphism analysis of chromosomal and symbiotic gene regions : application to Rhizobium leguminosarum and its different biovars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malvingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Louvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 62 (6), pp.2029-2036</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02678862v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal bacterial communities that produce active estrogen-like compounds enterodiol and enterolactone in humans</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Characterization, distribution, and localization of ISRl2, an insertion sequence element isolated from Rhizobium leguminosarum bv. viciae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.I. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 71 (10), pp.6077-6085. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1996, 62 (2), pp.685-693</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683082v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Camembert consumption on the composition and metabolism of intestinal microbiota: a study in human microbiota-associated rats</w:t>
-[...411 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Fluorescent Pseudomonas species categorized by using polymerase chain reaction (PCR)/restriction fragment analysis of 16S rDNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...1451 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 3, pp.479-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8187,147 +8053,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of &amp;lt;em&amp;gt;Lactobacillus paracasei&amp;lt;/em&amp;gt; for promoting intestinal clearance of opportunistic pathogens after antibiotic dysbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Grompone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianfranco Grompone</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johan van Hylckama Vlieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : WO/2015/159124. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8337,114 +8203,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche d'une acquisition par des Rhizobium leguminosarum bv. viciae génétiquement modifiés introduits dans un champ d'éléments génétiques en provenance de la population indigène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02834620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId250"/>
+      <w:footerReference w:type="default" r:id="rId249"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8591,51 +8457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lemoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pepke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305662v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecomte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trainel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304329v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Crouzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chalin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan E. T. van Hylckama Vlieg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454649v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couvigny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Rohde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296584v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Foulon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304310v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Filipa Cruz de Matos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Lapaque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertas Navickas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier Gois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rochet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Sutren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mogenet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760617v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourlioux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charrin-Sarnel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761984v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Krementscki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761748v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764422v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827685v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seksik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gramet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pochart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie B&#233;guet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775560v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Mazurier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Amarger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03021463v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sadovskaya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00277-20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618379v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derre-Bobillot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45441-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444086v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Matos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean S. Kennedy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00310-19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Koji&#263;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-019-2663-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623143v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23437-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031237v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13853" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632012v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Gaubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0448-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536498v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnv012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Madec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu402" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.80" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003539" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347177v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Houel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palcy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000013v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel A. Houel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Taly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Palcy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668818v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaspar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza Teixeira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marujo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.030775-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310421v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corthier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106093" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294317v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrieux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Sutren" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667954v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaysavanh Manichanh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Gloux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelletier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2005.073817" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656600v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Six" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.176.7.3942" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661642v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Krementscki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051625" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663416v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000200323.38139.c6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663793v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fallani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marga Aguilera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Bridonneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collignon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2006.03.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LXWXV3N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659762v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lepage" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brinster" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Caron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00421-06" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680699v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Saunier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Roug&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2005.02.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ9BNVX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682963v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Holmstr&#248;m" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Rajilic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Vaughan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.7.4153-4155.2005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678862v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00763.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCDGNQX5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683082v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clavel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Henderson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Alfred Alpert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Philippe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.10.6077-6085.2005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682853v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041192" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606922v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(03)00285-X" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03274123v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourgade" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie Bigbee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Weiss" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678416v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675094v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Le Bourhis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rochet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675889v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672820v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678708v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682630v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678520v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683016v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedee Suau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Sghir" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewaeys" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689410v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693615v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Turner" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.W. Young" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695446v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690289v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laguerre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malvingui" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Allard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Charnay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693550v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Power" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Young" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700793v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795023v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Grompone" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Hylckama Vlieg" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834620v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lemoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pepke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Crouzet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Foulon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chalin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan E. T. van Hylckama Vlieg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Filipa Cruz de Matos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Lapaque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertas Navickas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828659v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rochet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Sutren" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier Gois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mogenet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760544v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760617v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourlioux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charrin-Sarnel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760978v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Krementscki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seksik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gramet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pochart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764422v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie B&#233;guet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775560v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Mazurier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Amarger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305662v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecomte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trainel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304329v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454649v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couvigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gautier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Rohde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03021463v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sadovskaya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00277-20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618379v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derre-Bobillot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45441-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444086v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Matos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean S. Kennedy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00310-19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Koji&#263;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-019-2663-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623143v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23437-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608428v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13853" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536498v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnv012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632012v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Gaubert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0448-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536528v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Madec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu402" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003298v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.80" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190746v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003539" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel A. Houel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Taly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Palcy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029023" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347177v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Houel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palcy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668818v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaspar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza Teixeira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marujo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.030775-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294317v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrieux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Sutren" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310421v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106093" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656600v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Six" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.176.7.3942" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667954v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaysavanh Manichanh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Gloux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelletier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2005.073817" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Krementscki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051625" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663416v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000200323.38139.c6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663793v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fallani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marga Aguilera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Bridonneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collignon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2006.03.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LXWXV3N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659762v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lepage" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brinster" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Caron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00421-06" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680699v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Saunier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Roug&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2005.02.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ9BNVX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682963v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Holmstr&#248;m" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Rajilic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Vaughan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.7.4153-4155.2005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00763.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCDGNQX5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683082v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clavel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Henderson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Alfred Alpert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Philippe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.10.6077-6085.2005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606922v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(03)00285-X" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03274123v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourgade" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie Bigbee" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Weiss" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682853v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041192" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675094v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Le Bourhis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rochet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675889v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682630v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678520v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683016v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedee Suau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Sghir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewaeys" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678708v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672820v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689410v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693615v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Turner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.W. Young" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693550v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Power" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Young" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690289v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laguerre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malvingui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Allard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Charnay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvrier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695446v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795023v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Grompone" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Hylckama Vlieg" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834620v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>