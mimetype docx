--- v1 (2026-04-29)
+++ v2 (2026-05-21)
@@ -66,7984 +66,8134 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerate gut microbiota recovery to enhance resistance to colonisation against vancomycin-resistant Enterococci (VRE)</w:t>
+                <w:t xml:space="preserve">From Concept to Perspective: Digital Twins of Microbial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Jan</w:t>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Bayle</w:t>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Lemoine</w:t>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pepke</w:t>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304171v1</w:t>
-[...1716 lines deleted...]
-                <w:t xml:space="preserve">hal-02775560v1</w:t>
+                <w:t xml:space="preserve">hal-05613501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing resistance to colonisation of the gut microbiota against vancomycin-resistant Enterococci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Mohellibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pepke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la GS LSH Université Paris-Saclay "Environment and Host Microbiomes-Functional Interactions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">Atelier INSERM n°272 "Les microbiotes-de l'exploration à l'application thérapeutique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305662v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Enterococcus faecalis MMH -594, OG1RF and V583 liver infection hepatic injury</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Enhancing resistance to colonisation of the gut microbiota against vancomycin-resistant Enterococci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pepke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la GS LSH Université Paris-Saclay "Environment and Host Microbiomes-Functional Interactions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296269v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing resistance to colonisation of the gut microbiota against vancomycin-resistant Enterococci</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comparison of Enterococcus faecalis MMH -594, OG1RF and V583 liver infection hepatic injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trainel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pepke</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier INSERM n°272 "Les microbiotes-de l'exploration à l'application thérapeutique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304241v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of probiotic strains on intestinal carriage of vancomycin-resistant Enterococcus faecalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan E. T. van Hylckama Vlieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Adebiotech, Résistance aux Antibiotiques, une approche intégrée de l’environnement à l’Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The three Serine rich Proteins encoded in the secA2Y2 system of the human commensal bacterium Streptococcus salivarius promotes binding to different targets of the host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Couvigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Rohde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international conference on Gram-positive microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montecatini, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accelerate gut microbiota recovery to enhance resistance to colonisation against vancomycin-resistant Enterococci (VRE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pepke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification de la fraction active des bactéries du microbiote améliorant la résistance à la colonisation intestinale contre les entérocoques résistants à la vancomycine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire MICA-INRAE : Comprendre et valoriser les communautés microbiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lactobacillus paracasei CNCM I-3689 promotes shedding of vancomycin-resistance Enterococcus and Bacteroidetes resilience following antibiotic challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathobiome 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio (20000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lactobacillus paracasei CNCM I-3689 reduces vancomycin-resistant Enterococcus persistence and promotes Bacteroidetes resilience following antibiotic challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Enterococci.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Chamonix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of probiotic strains on intestinal carriage of vancomycin-resistant Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan E. T. van Hylckama Vlieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESF-EMBO Conferences on Symbiomes: Systems Biology of Host-Microbiome Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pultusk, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prophage-crosstalk and prophage-associated cytotoxicity in Enterococcus faecalis v583</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima G Cortes-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Lapaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertas Navickas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, L’Isle-sur-la-Sorgue, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de la prise d'un lait fermenté contenant Lactobacillus casei DN-114 001 sur la microflore fécale de volontaires sains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Sutren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mogenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic analysis of the human gastro-intestinal microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. International Congress of bacteriology and applied microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vivo molecular analysis of the endogenous digestive microbiota influence of the yeast Saccharomyces boulardii during antibiotic treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourlioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charrin-Sarnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. International Congress of bacteriology and applied microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular assessment of a human faecal microflora associated-rat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Sutren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">102. General meeting of the american society for microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Salt Lake City, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of consumption of fermented milk containing the probiotic Lactobacillus casei DN-114 001 on the intestinal microbiota of healthy humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Sutren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Krementscki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. International Congress of bacteriology and applied microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term storage of human fecal samples for in situ hybridization analysis of gut microbiota composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">102. General meeting of the american society for microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Salt Lake City, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01454649v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular analysis of the fecal flora of patients with inactive colonic Crohn's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Seksik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pochart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">102. Annual meeting of the american gastroenterological association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Atlanta, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la microflore intestinale humaine par hybridation in situ par des sondes fluorescentes ciblant l'ARNr 16S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Journées de l'Ecole Doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Chatenay-Malabry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of human fecal microflora by in situ hybridisation and image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Béguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Joint INRA-RRI gastrointestinal tract microbiology symposium. Challenges for microbial digestive ecology at the beginning of the third millennium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition of genes from indigenous bacteria at long term release sites: isolation and distribution of two insertion sequences within the indigenous population of Rhizobium leguminosarum by viciae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.I. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotech sectorial meeting on microbial ecology and biosafety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1994, Cork, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Structure of the Enterococcal Polysaccharide Antigen (EPA) of Vancomycin-Resistant Enterococcus faecalis V583 Reveals that EPA Decorations Are Teichoic Acids Covalently Linked to a Rhamnopolysaccharide Backbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guerardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Sadovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (2), 15p. / e00277-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mbio.00277-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal translocation of enterococci requires a threshold level of enterococcal overgrowth in the lumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Derre-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-45441-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitness Restoration of a Genetically Tractable Enterococcus faecalis V583 Derivative To Study Decoration-Related Phenotypes of the Enterococcal Polysaccharide Antigen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean S. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (4), 15 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mSphere.00310-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding activity to intestinal cells and transient colonization in mice of two &amp;lt;em&amp;gt;Lactobacillus paracasei&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;paracasei&amp;lt;/em&amp;gt; strains with high aggregation potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Miljković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Kojić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11274-019-2663-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactobacillus paracasei CNCM I-3689 reduces vancomycin-resistant Enterococcus persistence and promotes Bacteroidetes resilience in the gut following antibiotic challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-23437-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three glycosylated serine-rich repeat proteins play a pivotal role in adhesion and colonization of the pioneer commensal bacterium, Streptococcus salivarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Couvigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (9), pp.3579-3594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.13853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of probiotic and commensal bacteria as non-antibiotic strategies against vancomycin-resistant enterococci</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Surface Rhamnopolysaccharide Epa of Enterococcus faecalis Is a Key Determinant of Intestinal Colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertas Navickas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Akary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnv012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 211 (1), pp.62-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiu402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01536498v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexpression of &amp;lt;em&amp;gt;Enterococcus faecalis elr&amp;lt;/em&amp;gt; operon protects from phagocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima G. Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lacoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bugli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12866-015-0448-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Surface Rhamnopolysaccharide Epa of Enterococcus faecalis Is a Key Determinant of Intestinal Colonization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Potential use of probiotic and commensal bacteria as non-antibiotic strategies against vancomycin-resistant enterococci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiu402⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 362 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnv012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01536528v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysbiosis in inflammatory bowel diseases: the oxygen hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (7), pp.1256 - 1261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ismej.2013.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterococcus faecalis prophage dynamics and contributions to pathogenic traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debarbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale screening of a targeted enterococcus faecalis mutant library identifies envelope fitness factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Large-Scale Screening of a Targeted Enterococcus faecalis Mutant Library Identifies Envelope Fitness Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Palcy</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (12), pp.1-10. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.e29023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01000013v1</w:t>
+                <w:t xml:space="preserve">hal-05347177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Screening of a Targeted Enterococcus faecalis Mutant Library Identifies Envelope Fitness Factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Large-scale screening of a targeted enterococcus faecalis mutant library identifies envelope fitness factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Palcy</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel A. Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois J.-F. Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Palcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (12), pp.e29023. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0029023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347177v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virulence of &amp;lt;em&amp;gt;Enterococcus faecalis&amp;lt;/em&amp;gt; dairy strains in an insect model: the role of &amp;lt;em&amp;gt;fsrB&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;gelE&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuza Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Marujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 155 (11), pp.3564-3571. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.030775-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of Bifidobacterium animalis DN-173 010 in the faecal microbiota after administration in lyophilised form or in fermented product - a randomized study in healthy adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Metabolic Adaptation of &amp;lt;i&amp;gt;Lactococcus lactis&amp;lt;/i&amp;gt; in the Digestive Tract: The Example of Response to Lactose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Anba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Corthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Malene Sutren</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Microbial Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (1-3), pp.137-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000106093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294317v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Adaptation of &amp;lt;i&amp;gt;Lactococcus lactis&amp;lt;/i&amp;gt; in the Digestive Tract: The Example of Response to Lactose</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Survival of Bifidobacterium animalis DN-173 010 in the faecal microbiota after administration in lyophilised form or in fermented product - a randomized study in healthy adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Monnet</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ledaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malene Sutren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Microbial Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310421v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and functional similarity of gut intraepithelial and systemic T cells in a teleost fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Messiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Chilmonczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 176 (7), pp.3942-3949. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.176.7.3942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced diversity of faecal microbiota in Crohn's disease revealed by a metagenomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaysavanh Manichanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 55 (2), pp.205-211. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gut.2005.073817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of orally administered Lactobacillus casei DN-114 001 on the composition or activities of the dominant faecal microbiota in healthy humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malene Sutren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Krementscki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 95 (2), pp.421-429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/BJN20051625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificities of the fecal microbiota in inflammatory bowel disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Seksik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12 (2), pp.106-111. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.MIB.0000200323.38139.c6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clostridium difficile and Clostridium perfringens species detected in infant faecal microbiota using 16S rRNA targeted probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Fallani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marga Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 67 (1), pp.150-161. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2006.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomic hybridization analysis of Enterococcus faecalis: Identification of genes absent from food strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brinster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducroix-Crepy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 188 (19), pp.6858-6868. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00421-06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enumeration of bacteria from the Clostridium leptum subgroup in human faecal microbiota using Clep1156 16S rRNA probe in combination with helper and competitor oligonucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katiana Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 28 (5), pp.454-464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.syapm.2005.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonic microbiota signatures across five northern European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Holmstrøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirjana Rajilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Vaughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 (7), pp.4153-4155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.71.7.4153-4155.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and validation of 16S rRNA probes to enumerate members of the Clostridium leptum subgroup in human faecal microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malene Sutren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katiana Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (7), pp.933-946. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2005.00763.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal bacterial communities that produce active estrogen-like compounds enterodiol and enterolactone in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl-Alfred Alpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 (10), pp.6077-6085. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.71.10.6077-6085.2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gnotobiotic rats harboring human intestinal microbiota as a model for studying cholesterol-to-coprostanol conversion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Influence of Camembert consumption on the composition and metabolism of intestinal microbiota: a study in human microbiota-associated rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malene Sutren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lepercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0168-6496(03)00285-X⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92 (3), pp.429-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/BJN20041192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606922v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple duplex fecal PCR assay that allows identification of false-negative results in Helicobacter sp.-infected mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gnotobiotic rats harboring human intestinal microbiota as a model for studying cholesterol-to-coprostanol conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Beguet-Crespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bourgade</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 47 (3), pp.337-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-6496(03)00285-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03274123v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Camembert consumption on the composition and metabolism of intestinal microbiota: a study in human microbiota-associated rats</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simple duplex fecal PCR assay that allows identification of false-negative results in Helicobacter sp.-infected mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourgade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Montagutelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassie Bigbee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">April Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comparative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 54 (5), pp.528-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682853v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03274123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations of the dominant faecal bacterial groups in patients with Crohn's disease of the colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Seksik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Seksik</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Sutren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pochart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 52 (2), pp.237-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent hybridisation combined with flow cytometry and hybridisation of total RNA to analyse the composition of microbial communities in human faeces using 16S rRNA probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 43 (2), pp.237-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la prise d'un lait fermenté contenant Lactobacillus casei DN-114 001 sur la microflore fécale de volontaires sains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Sutren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mogenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 16 (sp1), pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of human intestinal flora analysed by fluorescent in situ hybridisation using group-specific 16S rRNA-targeted oligonucleotide probes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Molecular analysis of the fecal flora of patients with inactive colonic Crohn's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Seksik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dore</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pochart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 33, pp.S339-S352</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 120 (5), pp.A519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682630v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse moléculaire de la flore fécale au cours de la maladie de Crohn en rémission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse moléculaire de la flore colique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Seksik</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 25 (HS), pp.A142</w:t>
+              <w:t xml:space="preserve">, 2001, 25 (HS), pp.C74-C78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678520v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusobacterium prausnitzii and related species represent a dominant group within the human fecal flora</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Composition of human intestinal flora analysed by fluorescent in situ hybridisation using group-specific 16S rRNA-targeted oligonucleotide probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Béguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 24, pp.139-145</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33, pp.S339-S352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683016v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular analysis of the fecal flora of patients with inactive colonic Crohn's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse moléculaire de la flore fécale au cours de la maladie de Crohn en rémission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Seksik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Seksik</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pochart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 120 (5), pp.A519</w:t>
+              <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 25 (HS), pp.A142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678708v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse moléculaire de la flore colique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fusobacterium prausnitzii and related species represent a dominant group within the human fecal flora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedee Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Sghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brewaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 25 (HS), pp.C74-C78</w:t>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 24, pp.139-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672820v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of human fecal microflora by in situ hybridisation and image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Béguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 40 (2), pp.177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of repC plasmid-replication sequences among plasmids and isolates of Rhizobium leguminosarum bv. viciae from field populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P.W. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Amarger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 144, pp.771-780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of repC plasmid-replication sequences in Rhizobium leguminosarum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Characterization, distribution, and localization of ISRl2, an insertion sequence element isolated from Rhizobium leguminosarum bv. viciae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.I. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Amarger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.W. Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 142, pp.1705-1713</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 62 (2), pp.685-693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693550v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typing of rhizobia by PCR DNA fingerprinting and PCR-restriction fragment length polymorphism analysis of chromosomal and symbiotic gene regions : application to Rhizobium leguminosarum and its different biovars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.R. Allard</w:t>
+                <w:t xml:space="preserve">Diversity of repC plasmid-replication sequences in Rhizobium leguminosarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Charnay</w:t>
+                <w:t xml:space="preserve">R.S. Power</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Louvrier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.W. Young</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 62 (6), pp.2029-2036</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 142, pp.1705-1713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690289v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization, distribution, and localization of ISRl2, an insertion sequence element isolated from Rhizobium leguminosarum bv. viciae</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Typing of rhizobia by PCR DNA fingerprinting and PCR-restriction fragment length polymorphism analysis of chromosomal and symbiotic gene regions : application to Rhizobium leguminosarum and its different biovars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malvingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Louvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 62 (2), pp.685-693</w:t>
+              <w:t xml:space="preserve">, 1996, 62 (6), pp.2029-2036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695446v1</w:t>
+                <w:t xml:space="preserve">hal-02690289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent Pseudomonas species categorized by using polymerase chain reaction (PCR)/restriction fragment analysis of 16S rDNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 3, pp.479-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8053,147 +8203,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of &amp;lt;em&amp;gt;Lactobacillus paracasei&amp;lt;/em&amp;gt; for promoting intestinal clearance of opportunistic pathogens after antibiotic dysbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianfranco Grompone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan van Hylckama Vlieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : WO/2015/159124. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8203,114 +8353,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche d'une acquisition par des Rhizobium leguminosarum bv. viciae génétiquement modifiés introduits dans un champ d'éléments génétiques en provenance de la population indigène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02834620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId249"/>
+      <w:footerReference w:type="default" r:id="rId254"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8457,51 +8607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lemoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pepke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Crouzet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Foulon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chalin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan E. T. van Hylckama Vlieg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Filipa Cruz de Matos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Lapaque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertas Navickas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828659v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rochet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Sutren" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier Gois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mogenet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760544v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760617v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourlioux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charrin-Sarnel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760978v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Krementscki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seksik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gramet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pochart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764422v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie B&#233;guet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775560v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Mazurier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Amarger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305662v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecomte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trainel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304329v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454649v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couvigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gautier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Rohde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03021463v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sadovskaya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00277-20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618379v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derre-Bobillot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45441-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444086v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Matos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean S. Kennedy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00310-19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Koji&#263;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-019-2663-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623143v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23437-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608428v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13853" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536498v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnv012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632012v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Gaubert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0448-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536528v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Madec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu402" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003298v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.80" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190746v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003539" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel A. Houel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Taly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Palcy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029023" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347177v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Houel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palcy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668818v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaspar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza Teixeira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marujo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.030775-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294317v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrieux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Sutren" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310421v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106093" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656600v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Six" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.176.7.3942" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667954v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaysavanh Manichanh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Gloux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelletier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2005.073817" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Krementscki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051625" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663416v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000200323.38139.c6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663793v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fallani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marga Aguilera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Bridonneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collignon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2006.03.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LXWXV3N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659762v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lepage" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brinster" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Caron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00421-06" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680699v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Saunier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Roug&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2005.02.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ9BNVX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682963v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Holmstr&#248;m" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Rajilic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Vaughan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.7.4153-4155.2005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00763.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCDGNQX5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683082v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clavel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Henderson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Alfred Alpert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Philippe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.10.6077-6085.2005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606922v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(03)00285-X" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03274123v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourgade" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie Bigbee" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Weiss" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682853v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041192" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675094v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Le Bourhis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rochet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675889v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682630v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678520v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683016v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedee Suau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Sghir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewaeys" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678708v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672820v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689410v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693615v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Turner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.W. Young" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693550v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Power" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Young" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690289v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laguerre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malvingui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Allard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Charnay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvrier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695446v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795023v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Grompone" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Hylckama Vlieg" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834620v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304241v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bayle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lemoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pepke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296269v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecomte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trainel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Crouzet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chalin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan E. T. van Hylckama Vlieg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couvigny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Rohde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304171v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305004v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296584v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Foulon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304310v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584441v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Filipa Cruz de Matos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Lapaque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertas Navickas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828659v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rochet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Sutren" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier Gois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mogenet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourlioux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charrin-Sarnel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761984v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Krementscki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827685v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seksik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gramet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pochart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie B&#233;guet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Mazurier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Amarger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03021463v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sadovskaya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00277-20" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618379v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derre-Bobillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45441-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444086v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Matos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean S. Kennedy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00310-19" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Koji&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-019-2663-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623143v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23437-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13853" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536528v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Madec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu402" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632012v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Gaubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0448-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536498v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnv012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.80" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190746v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003539" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Houel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palcy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000013v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel A. Houel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Taly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Palcy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668818v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaspar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza Teixeira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marujo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.030775-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310421v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corthier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106093" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294317v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrieux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Sutren" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656600v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Six" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.176.7.3942" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667954v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaysavanh Manichanh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Gloux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelletier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2005.073817" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Krementscki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051625" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000200323.38139.c6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663793v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fallani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marga Aguilera" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Bridonneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collignon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2006.03.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LXWXV3N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659762v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lepage" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brinster" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Caron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00421-06" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680699v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Saunier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Roug&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2005.02.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ9BNVX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682963v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Holmstr&#248;m" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Rajilic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Vaughan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.7.4153-4155.2005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678862v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00763.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCDGNQX5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683082v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clavel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Henderson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Alfred Alpert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Philippe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.10.6077-6085.2005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682853v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041192" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606922v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(03)00285-X" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03274123v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourgade" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie Bigbee" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Weiss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678416v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675094v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Le Bourhis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rochet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675889v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678708v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672820v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682630v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678520v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683016v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedee Suau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Sghir" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewaeys" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689410v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693615v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Turner" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.W. Young" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695446v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693550v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Power" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Young" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690289v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laguerre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malvingui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Allard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Charnay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvrier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700793v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795023v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Grompone" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Hylckama Vlieg" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834620v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>