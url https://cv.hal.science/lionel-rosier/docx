--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -620,226 +620,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767971v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary stabilization of quasilinear hyperbolic systems of balance laws: Exponential decay for small source terms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Perrollaz</w:t>
+                <w:t xml:space="preserve">Controllability of the 1D Schrödinger equation using flatness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.208 - 216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593773v1</w:t>
+                <w:t xml:space="preserve">hal-01769227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability of the 1D Schrödinger equation using flatness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Boundary stabilization of quasilinear hyperbolic systems of balance laws: Exponential decay for small source terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrollaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), pp.1471-1500</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769227v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Homogeneous Finite-Time Control for Linear Evolution Equation in Hilbert Space</w:t>
               </w:r>
@@ -923,209 +923,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Benjamin-Bona-Mahony Equation with a Localized Damping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the reachable states for the boundary control of the heat equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Study</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49, pp.195 - 204. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.181-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4208/jms.v49n2.16.06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/amrx/abv013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549581v1</w:t>
+                <w:t xml:space="preserve">hal-01206378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the reachable states for the boundary control of the heat equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Benjamin-Bona-Mahony Equation with a Localized Damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2, pp.181-216. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.195 - 204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/amrx/abv013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4208/jms.v49n2.16.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206378v1</w:t>
+                <w:t xml:space="preserve">hal-01549581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of underwater vehicles in inviscid fluids II. Flows with vorticity</w:t>
               </w:r>
@@ -1395,516 +1395,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-time stabilization of a network of strings</w:t>
+                <w:t xml:space="preserve">Control and Stabilization of the Benjamin-Ono Equation on a Periodic Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Alabau-Boussouira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Perrollaz</w:t>
+                <w:t xml:space="preserve">Felipe Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 367 (7), pp.4595-4626</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071150v1</w:t>
+                <w:t xml:space="preserve">hal-00734445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifiability and stability of an inverse problem involving a Fredholm equation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ortega Jaime</w:t>
+                <w:t xml:space="preserve">Control and stabilization of the Benjamin-Ono equation on a periodic domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 367 (7), pp.4595-4626</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261672v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Stabilization of the Benjamin-Ono Equation on a Periodic Domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Control and Stabilization of the Benjamin-Ono Equation in ${L^2({\mathbb{T})}}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 218 (3), pp.1531 - 1575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00205-015-0887-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734445v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Stabilization of the Benjamin-Ono Equation in ${L^2({\mathbb{T})}}$</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Felipe Linares</w:t>
+                <w:t xml:space="preserve">Identifiability and stability of an inverse problem involving a Fredholm equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Conca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Lecaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ortega Jaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00205-015-0887-5⟩</w:t>
+              <w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (5), pp.737-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11401-015-0974-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945105v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and stabilization of the Benjamin-Ono equation on a periodic domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felipe Linares</w:t>
+                <w:t xml:space="preserve">Finite-time stabilization of a network of strings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Alabau-Boussouira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrollaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions American Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (4), pp.721-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2015.5.721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261645v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal controllability of the Korteweg-de Vries equation on a bounded domain</w:t>
               </w:r>
@@ -2083,421 +2083,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Null controllability of the 2D heat equation using flatness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Finite-time stabilization of 2*2 hyperbolic systems on tree-shaped networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrollaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (1), pp.143-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112044v1</w:t>
+                <w:t xml:space="preserve">hal-00793728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of underwater vehicles in inviscid fluids. I: Irrotational flows.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the calcium channel distribution in the olfactory system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Conca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Lecaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (3), pp.662-703. </w:t>
+              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (5), pp.671--711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv/2013079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jip-2013-0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797991v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-time stabilization of 2*2 hyperbolic systems on tree-shaped networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Perrollaz</w:t>
+                <w:t xml:space="preserve">Null controllability of the 2D heat equation using flatness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (12), pp.3067--3076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.10.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793728v1</w:t>
+                <w:t xml:space="preserve">hal-01112044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the calcium channel distribution in the olfactory system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of underwater vehicles in inviscid fluids. I: Irrotational flows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Lecaros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaime Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (5), pp.671--711. </w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (3), pp.662-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jip-2013-0033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2013079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112038v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Null controllability of a system of viscoelasticity with a moving control</w:t>
               </w:r>
@@ -2944,313 +2944,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Stabilization of the Nonlinear Schroedinger Equation on Rectangles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Null controllability of a parabolic system with a cubic coupling term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bing-Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218202510004933⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (8), pp.5629-5653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/100784539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453074v1</w:t>
+                <w:t xml:space="preserve">hal-00451864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Null controllability of a parabolic system with a cubic coupling term</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergio Guerrero</w:t>
+                <w:t xml:space="preserve">Uniform stabilization in weighted Sobolev spaces for the KdV equation posed on the half-line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ademir F. Pazoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 48 (8), pp.5629-5653. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (4), pp.1511-1535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/100784539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2010.14.1511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451864v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform stabilization in weighted Sobolev spaces for the KdV equation posed on the half-line</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control and Stabilization of the Nonlinear Schroedinger Equation on Rectangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing-Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14 (4), pp.1511-1535. </w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (12), pp.2293-2347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2010.14.1511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218202510004933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453183v1</w:t>
+                <w:t xml:space="preserve">hal-00453074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and Stabilization of the Korteweg-de Vries Equation on a Periodic Domain</w:t>
               </w:r>
@@ -3334,130 +3334,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and stabilization of the Korteweg-de Vries equation : recent progresses</w:t>
+                <w:t xml:space="preserve">Exact boundary controllability of the nonlinear Schrödinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing-Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Science and Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 22 (4), pp.647-682. </w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 246 (10), pp.4129-4153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11424-009-9194-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2008.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600652v1</w:t>
+                <w:t xml:space="preserve">hal-00600680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smooth solutions for the motion of a ball in an incompressible perfect fluid</w:t>
               </w:r>
@@ -3540,130 +3540,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact boundary controllability of the nonlinear Schrödinger equation</w:t>
+                <w:t xml:space="preserve">Control and stabilization of the Korteweg-de Vries equation : recent progresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing-Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 246 (10), pp.4129-4153. </w:t>
+              <w:t xml:space="preserve">Journal of Systems Science and Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (4), pp.647-682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2008.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11424-009-9194-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600680v1</w:t>
+                <w:t xml:space="preserve">hal-00600652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local exact controllability and stabilizability of the nonlinear Schrödinger equation on a bounded interval</w:t>
               </w:r>
@@ -3753,51 +3753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and stabilization of a family of Boussinesq systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Micu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4149,248 +4149,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carleman inequalities and inverse problems for the Schrödinger equation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axel Osses</w:t>
+                <w:t xml:space="preserve">Detecting a moving obstacle in an ideal fluid by a boundary measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Conca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Cumsille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 346 (1-2), pp.53-58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.11.014⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 346 (15-16), pp.839-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2008.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600668v1</w:t>
+                <w:t xml:space="preserve">hal-00600924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting a moving obstacle in an ideal fluid by a boundary measurement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaime Ortega</w:t>
+                <w:t xml:space="preserve">Carleman inequalities and inverse problems for the Schrödinger equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Mercado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 346 (15-16), pp.839-844. </w:t>
+              <w:t xml:space="preserve">, 2008, 346 (1-2), pp.53-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2008.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600924v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability of the Ginzburg-Landau equation</w:t>
               </w:r>
@@ -4505,51 +4505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.139-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4795,51 +4795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39, pp.79-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5270,925 +5270,1115 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active control of the axisymmetric vibration modes of a tom-tom drum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
+                <w:t xml:space="preserve">Control of the Intermediate Long Wave equation on a periodic domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Fabre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francisco Vielma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wave 2025 : Wave World Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thiab Taha, Apr 2025, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296092v1</w:t>
+                <w:t xml:space="preserve">hal-05567037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Boundary Finite-Time Feedback Control for Heat Equation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Coron</w:t>
+                <w:t xml:space="preserve">Numerical control of a semilinear wave equation on an interval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Moreira Cavalcanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria N Domingos Cavalcanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Wave 2025 : Wave World Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thiab Taha, Apr 2025, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505482v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Finite-Time Stabilization of Evolution Equations: A Homogeneous Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Coron</w:t>
+                <w:t xml:space="preserve">Active control of the axisymmetric vibration modes of a tom-tom drum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Wijnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.6887-6892, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371089v1</w:t>
+                <w:t xml:space="preserve">hal-02296092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneity applied to the controllability of a system of parabolic equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Boundary Finite-Time Feedback Control for Heat Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Coron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Control Conference (ECC 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263657v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Null controllability using flatness: a case study of a 1-D heat equation with discontinuous coefficients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">On Finite-Time Stabilization of Evolution Equations: A Homogeneous Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Control Conference (ECC 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263652v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability of the 1D Schrödinger equation by the flatness approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogeneity applied to the controllability of a system of parabolic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th World Congress of the International Federation of Automatic Control (IFAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 European Control Conference (ECC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.2470-2475, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2015.7330909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00442⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01112047v1</w:t>
+                <w:t xml:space="preserve">hal-01263657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Null controllability of the 1D heat equation using flatness</w:t>
+                <w:t xml:space="preserve">Null controllability using flatness: a case study of a 1-D heat equation with discontinuous coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC workshop on Control of Systems Governed by Partial Differential Equations (CPDE2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 European Control Conference (ECC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.55-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2015.7330525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00971487v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Null controllability of the 2D heat equation using flatness</w:t>
+                <w:t xml:space="preserve">Controllability of the 1D Schrödinger equation by the flatness approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision and Control (CDC), 2013 IEEE 52nd Annual Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760459⟩</w:t>
+              <w:t xml:space="preserve">19th World Congress of the International Federation of Automatic Control (IFAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00971484v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Null controllability of the 1D heat equation using flatness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st IFAC workshop on Control of Systems Governed by Partial Differential Equations (CPDE2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Null controllability of the 2D heat equation using flatness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Decision and Control (CDC), 2013 IEEE 52nd Annual Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.3738 - 3743, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global solutions for a problem modeling the dynamics of a system of self-gravitating Brownian particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6204,51 +6394,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlocal elliptic and parabolic problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Bedlewo, Poland. pp.277-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6258,275 +6448,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle en temps fini de systèmes vibratoires hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Wijnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visite HCERES – UMR STMS, Equipe S3AM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle actif des modes axisymétriques d'un tom : Système Hamiltonien à Ports et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Wijnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio (JJCAAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6536,104 +6726,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liapunov functions and stability in control theory. Second edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bacciotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Verlag, xiv-237 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6643,51 +6833,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability of some evolution equations by the flatness approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6716,73 +6906,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Control and Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability of Parabolic Equations by the Flatness Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6801,1472 +6991,1547 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution Equations: Long Time Behavior and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.161-178, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781108304023.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic dynamical systems associated with tilings of ${R}^{N}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos Synchronization and Cryptography for Secure Communications: Applications for Encryption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.19-41, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-61520-737-4.ch002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (16)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE CRITICAL LENGTHS AND CONTROLLABILITY OF THE KAWAHARA EQUATION</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gleb G. Doronin</w:t>
+                <w:t xml:space="preserve">Uniqueness and stability in bottom detection through surface measurements of water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lamsahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111010v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of discontinuous diffusion coefficients for the heat equation on a star-shaped tree</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
+                <w:t xml:space="preserve">ON THE CRITICAL LENGTHS AND CONTROLLABILITY OF THE KAWAHARA EQUATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fagner D. Araruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleb G. Doronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931176v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact controllability of anisotropic 1D partial differential equations in spaces of analytic functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivonne Rivas</w:t>
+                <w:t xml:space="preserve">Stability of discontinuous diffusion coefficients for the heat equation on a star-shaped tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Valein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931607v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order conditions for an analytic function to be locally positive definite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exact controllability of anisotropic 1D partial differential equations in spaces of analytic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051622v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order conditions for an analytic function to be locally positive definite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796631v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTROL OF A BOUSSINESQ SYSTEM OF KDV-KDV TYPE ON A BOUNDED INTERVAL</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-order conditions for an analytic function to be locally positive definite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123348v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NULL CONTROLLABILITY OF STRONGLY DEGENERATE PARABOLIC EQUATIONS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Loyer</w:t>
+                <w:t xml:space="preserve">CONTROL OF A BOUSSINESQ SYSTEM OF KDV-KDV TYPE ON A BOUNDED INTERVAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto A Capistrano-Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ademir F Pazoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789863v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMERICAL CONTROL OF THE WAVE EQUATION AND HUYGENS' PRINCIPLE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Rosier</w:t>
+                <w:t xml:space="preserve">NULL CONTROLLABILITY OF STRONGLY DEGENERATE PARABOLIC EQUATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482624v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reachable states for the distributed control of the heat equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical control of a semilinear wave equation on an interval</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NUMERICAL CONTROL OF THE WAVE EQUATION AND HUYGENS' PRINCIPLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369560v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-time stabilization of an overhead crane with a flexible cable submitted to an affine tension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
+                <w:t xml:space="preserve">Numerical control of a semilinear wave equation on an interval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M M Cavalcanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V N Domingos Cavalcanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141490v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NULL CONTROLLABILITY OF THE STRUCTURALLY DAMPED WAVE EQUATION ON THE TWO-DIMENSIONAL TORUS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricio Guzmán</w:t>
+                <w:t xml:space="preserve">Finite-time stabilization of an overhead crane with a flexible cable submitted to an affine tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Wijnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159903v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact controllability of the linear Zakharov-Kuznetsov equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mo Chen</w:t>
+                <w:t xml:space="preserve">NULL CONTROLLABILITY OF THE STRUCTURALLY DAMPED WAVE EQUATION ON THE TWO-DIMENSIONAL TORUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393893v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FINITE-TIME STABILIZATION OF AN OVERHEAD CRANE WITH A FLEXIBLE CABLE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iván Moyano</w:t>
+                <w:t xml:space="preserve">Exact controllability of the linear Zakharov-Kuznetsov equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809806v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Benjamin-Bona-Mahony equation with a localized damping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FINITE-TIME STABILIZATION OF AN OVERHEAD CRANE WITH A FLEXIBLE CABLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Moyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323704v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the Benjamin-Bona-Mahony equation with a localized damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CONTROL OF UNDERWATER VEHICLES IN INVISCID FLUIDS–II. FLOWS WITH VORTICITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Lecaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId198"/>
+      <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8413,51 +8678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cr&#233;peau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ade3f9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wijnand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte d'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021090" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Choquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rosier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.08.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.03.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767971v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rivas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1181390" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gugat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrollaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01769227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.01.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01695475v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2797838" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jms.v49n2.16.06" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abv013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549589v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lecaros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01486915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201610013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073404v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Alabau-Boussouira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2015.5.721" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Conca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortega Jaime" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-015-0974-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Linares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0887-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936728v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Capistrano Filho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Pazoto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112044v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.10.049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013079" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793728v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ortega" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jip-2013-0033" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Chaves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580724v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glass" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669334v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing-Yu Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.08.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00829857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110856150" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu I. Ignat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir F. Pazoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004933" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Guerrero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100784539" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453183v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.14.1511" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386452v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605300903585336" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600652v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11424-009-9194-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-497RG8HT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2008.10.024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WQDJ67V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600680v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2008.11.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1S8NG29-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600889v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070709578" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600641v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Micu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2009.24.273" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2008.03.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2007.12.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLR9B8CG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mercado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Osses" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/24/1/015017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600668v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.11.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Cumsille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.06.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.11.031" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9S9G7GR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142401v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2005.12.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114839v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2005.07.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091625v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2005002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146466v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2004.11.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L4WXFJG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146833v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2004.832669" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405335v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.09.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QG7GBH6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296092v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029960" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505482v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371089v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01263657v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330909" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01263652v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330525" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112047v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00442" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971487v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971484v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760459" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146771v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roze" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169147v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139067v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bacciotti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01956031v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01769232v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108304023.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453068v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-737-4.ch002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111010v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagner D. Araruna" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb G. Doronin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931176v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04931607v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051622v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796631v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123348v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Capistrano-Filho" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir F Pazoto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789863v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Benoit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482624v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259878v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Chen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369560v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Cavalcanti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V N Domingos Cavalcanti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141490v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159903v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Guzm&#225;n" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393893v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809806v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Moyano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323704v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323698v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cr&#233;peau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ade3f9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wijnand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte d'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021090" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Choquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rosier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.08.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.03.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767971v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rivas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1181390" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01769227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.01.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gugat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrollaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01695475v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2797838" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abv013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jms.v49n2.16.06" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549589v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lecaros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01486915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201610013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073404v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734445v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Linares" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0887-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Conca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortega Jaime" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-015-0974-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Alabau-Boussouira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2015.5.721" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936728v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Capistrano Filho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Pazoto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ortega" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jip-2013-0033" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112044v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.10.049" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013079" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Chaves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580724v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glass" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669334v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing-Yu Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.08.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00829857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110856150" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu I. Ignat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir F. Pazoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451864v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Guerrero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100784539" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453183v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.14.1511" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004933" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386452v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605300903585336" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2008.11.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1S8NG29-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2008.10.024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WQDJ67V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600652v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11424-009-9194-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-497RG8HT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600889v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070709578" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600641v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Micu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2009.24.273" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2008.03.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2007.12.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLR9B8CG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mercado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Osses" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/24/1/015017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600924v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Cumsille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.06.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.11.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.11.031" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9S9G7GR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142401v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2005.12.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114839v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2005.07.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091625v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2005002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146466v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2004.11.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L4WXFJG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146833v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2004.832669" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405335v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.09.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QG7GBH6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567037v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vielma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05566959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Moreira Cavalcanti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria N Domingos Cavalcanti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296092v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029960" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505482v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01263657v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330909" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01263652v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330525" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112047v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00442" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971487v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760459" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146771v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169147v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139067v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bacciotti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01956031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01769232v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108304023.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453068v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-737-4.ch002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573023v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lamsahel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111010v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagner D. Araruna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb G. Doronin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931176v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04931607v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051622v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796631v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123348v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Capistrano-Filho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir F Pazoto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Benoit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259878v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Chen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482624v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Cavalcanti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V N Domingos Cavalcanti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141490v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159903v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Guzm&#225;n" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393893v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809806v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Moyano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323704v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323698v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>