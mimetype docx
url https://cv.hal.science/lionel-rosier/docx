--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -923,209 +923,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the reachable states for the boundary control of the heat equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Benjamin-Bona-Mahony Equation with a Localized Damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2, pp.181-216. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.195 - 204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/amrx/abv013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4208/jms.v49n2.16.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206378v1</w:t>
+                <w:t xml:space="preserve">hal-01549581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Benjamin-Bona-Mahony Equation with a Localized Damping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the reachable states for the boundary control of the heat equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Study</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49, pp.195 - 204. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.181-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4208/jms.v49n2.16.06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/amrx/abv013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549581v1</w:t>
+                <w:t xml:space="preserve">hal-01206378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of underwater vehicles in inviscid fluids II. Flows with vorticity</w:t>
               </w:r>
@@ -1395,516 +1395,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Stabilization of the Benjamin-Ono Equation on a Periodic Domain</w:t>
+                <w:t xml:space="preserve">Finite-time stabilization of a network of strings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Linares</w:t>
+                <w:t xml:space="preserve">Fatiha Alabau-Boussouira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrollaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (4), pp.721-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2015.5.721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734445v1</w:t>
+                <w:t xml:space="preserve">hal-01071150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and stabilization of the Benjamin-Ono equation on a periodic domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felipe Linares</w:t>
+                <w:t xml:space="preserve">Identifiability and stability of an inverse problem involving a Fredholm equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Conca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Lecaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ortega Jaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions American Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (5), pp.737-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11401-015-0974-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261645v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Stabilization of the Benjamin-Ono Equation in ${L^2({\mathbb{T})}}$</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Control and Stabilization of the Benjamin-Ono Equation on a Periodic Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 367 (7), pp.4595-4626</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945105v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifiability and stability of an inverse problem involving a Fredholm equation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ortega Jaime</w:t>
+                <w:t xml:space="preserve">Control and Stabilization of the Benjamin-Ono Equation in ${L^2({\mathbb{T})}}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11401-015-0974-9⟩</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 218 (3), pp.1531 - 1575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00205-015-0887-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261672v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-time stabilization of a network of strings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Perrollaz</w:t>
+                <w:t xml:space="preserve">Control and stabilization of the Benjamin-Ono equation on a periodic domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 367 (7), pp.4595-4626</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/mcrf.2015.5.721⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01071150v1</w:t>
+                <w:t xml:space="preserve">hal-01261645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal controllability of the Korteweg-de Vries equation on a bounded domain</w:t>
               </w:r>
@@ -1937,85 +1937,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 21, pp.1076-1107</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 21 (4), pp.1076-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2014059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936728v1</w:t>
+                <w:t xml:space="preserve">hal-01261677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal controllability of the Korteweg-de Vries equation on a bounded domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Capistrano Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2032,78 +2041,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 21 (4), pp.1076-1107. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 21, pp.1076-1107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv/2014059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01261677v1</w:t>
+                <w:t xml:space="preserve">hal-00936728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-time stabilization of 2*2 hyperbolic systems on tree-shaped networks</w:t>
               </w:r>
@@ -2165,339 +2165,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the calcium channel distribution in the olfactory system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaime Ortega</w:t>
+                <w:t xml:space="preserve">Null controllability of the 2D heat equation using flatness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jip-2013-0033⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (12), pp.3067--3076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112038v1</w:t>
+                <w:t xml:space="preserve">hal-01112044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Null controllability of the 2D heat equation using flatness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Control of underwater vehicles in inviscid fluids. I: Irrotational flows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Lecaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.10.049⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (3), pp.662-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2013079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112044v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of underwater vehicles in inviscid fluids. I: Irrotational flows.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the calcium channel distribution in the olfactory system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Conca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Lecaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (3), pp.662-703. </w:t>
+              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (5), pp.671--711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv/2013079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jip-2013-0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797991v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Null controllability of a system of viscoelasticity with a moving control</w:t>
               </w:r>
@@ -2944,313 +2944,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Null controllability of a parabolic system with a cubic coupling term</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control and Stabilization of the Nonlinear Schroedinger Equation on Rectangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing-Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/100784539⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (12), pp.2293-2347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202510004933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451864v1</w:t>
+                <w:t xml:space="preserve">hal-00453074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform stabilization in weighted Sobolev spaces for the KdV equation posed on the half-line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ademir F. Pazoto</w:t>
+                <w:t xml:space="preserve">Null controllability of a parabolic system with a cubic coupling term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14 (4), pp.1511-1535. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (8), pp.5629-5653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2010.14.1511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/100784539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453183v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Stabilization of the Nonlinear Schroedinger Equation on Rectangles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniform stabilization in weighted Sobolev spaces for the KdV equation posed on the half-line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ademir F. Pazoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bing-Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (12), pp.2293-2347. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (4), pp.1511-1535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202510004933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2010.14.1511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453074v1</w:t>
+                <w:t xml:space="preserve">hal-00453183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and Stabilization of the Korteweg-de Vries Equation on a Periodic Domain</w:t>
               </w:r>
@@ -3334,336 +3334,336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact boundary controllability of the nonlinear Schrödinger equation</w:t>
+                <w:t xml:space="preserve">Control and stabilization of the Korteweg-de Vries equation : recent progresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing-Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 246 (10), pp.4129-4153. </w:t>
+              <w:t xml:space="preserve">Journal of Systems Science and Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (4), pp.647-682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2008.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11424-009-9194-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600680v1</w:t>
+                <w:t xml:space="preserve">hal-00600652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth solutions for the motion of a ball in an incompressible perfect fluid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exact boundary controllability of the nonlinear Schrödinger equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing-Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 256 (5), pp.1618-1641. </w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 246 (10), pp.4129-4153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfa.2008.10.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2008.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600982v1</w:t>
+                <w:t xml:space="preserve">hal-00600680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and stabilization of the Korteweg-de Vries equation : recent progresses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smooth solutions for the motion of a ball in an incompressible perfect fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bing-Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Science and Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 22 (4), pp.647-682. </w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 256 (5), pp.1618-1641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11424-009-9194-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2008.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600652v1</w:t>
+                <w:t xml:space="preserve">hal-00600982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local exact controllability and stabilizability of the nonlinear Schrödinger equation on a bounded interval</w:t>
               </w:r>
@@ -3753,51 +3753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and stabilization of a family of Boussinesq systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Micu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4149,248 +4149,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting a moving obstacle in an ideal fluid by a boundary measurement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaime Ortega</w:t>
+                <w:t xml:space="preserve">Carleman inequalities and inverse problems for the Schrödinger equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Mercado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 346 (15-16), pp.839-844. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2008.06.007⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 346 (1-2), pp.53-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600924v1</w:t>
+                <w:t xml:space="preserve">hal-00600668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carleman inequalities and inverse problems for the Schrödinger equation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axel Osses</w:t>
+                <w:t xml:space="preserve">Detecting a moving obstacle in an ideal fluid by a boundary measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Conca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Cumsille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 346 (1-2), pp.53-58. </w:t>
+              <w:t xml:space="preserve">, 2008, 346 (15-16), pp.839-844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.11.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2008.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600668v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability of the Ginzburg-Landau equation</w:t>
               </w:r>
@@ -4505,51 +4505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.139-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4795,51 +4795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39, pp.79-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5837,51 +5837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneity applied to the controllability of a system of parabolic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7789,177 +7789,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachable states for the distributed control of the heat equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mo Chen</w:t>
+                <w:t xml:space="preserve">NUMERICAL CONTROL OF THE WAVE EQUATION AND HUYGENS' PRINCIPLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259878v1</w:t>
+                <w:t xml:space="preserve">hal-03482624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMERICAL CONTROL OF THE WAVE EQUATION AND HUYGENS' PRINCIPLE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Rosier</w:t>
+                <w:t xml:space="preserve">Reachable states for the distributed control of the heat equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482624v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical control of a semilinear wave equation on an interval</w:t>
               </w:r>
@@ -8209,51 +8209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact controllability of the linear Zakharov-Kuznetsov equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8678,51 +8678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cr&#233;peau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ade3f9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wijnand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte d'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021090" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Choquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rosier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.08.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.03.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767971v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rivas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1181390" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01769227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.01.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gugat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrollaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01695475v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2797838" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abv013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jms.v49n2.16.06" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549589v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lecaros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01486915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201610013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073404v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734445v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Linares" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0887-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Conca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortega Jaime" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-015-0974-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Alabau-Boussouira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2015.5.721" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936728v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Capistrano Filho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Pazoto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ortega" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jip-2013-0033" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112044v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.10.049" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013079" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Chaves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580724v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glass" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669334v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing-Yu Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.08.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00829857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110856150" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu I. Ignat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir F. Pazoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451864v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Guerrero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100784539" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453183v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.14.1511" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004933" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386452v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605300903585336" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2008.11.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1S8NG29-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2008.10.024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WQDJ67V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600652v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11424-009-9194-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-497RG8HT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600889v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070709578" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600641v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Micu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2009.24.273" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2008.03.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2007.12.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLR9B8CG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mercado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Osses" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/24/1/015017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600924v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Cumsille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.06.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.11.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.11.031" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9S9G7GR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142401v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2005.12.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114839v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2005.07.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091625v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2005002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146466v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2004.11.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L4WXFJG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146833v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2004.832669" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405335v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.09.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QG7GBH6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567037v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vielma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05566959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Moreira Cavalcanti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria N Domingos Cavalcanti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296092v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029960" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505482v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01263657v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330909" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01263652v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330525" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112047v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00442" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971487v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760459" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146771v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169147v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139067v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bacciotti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01956031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01769232v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108304023.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453068v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-737-4.ch002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573023v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lamsahel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111010v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagner D. Araruna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb G. Doronin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931176v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04931607v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051622v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796631v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123348v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Capistrano-Filho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir F Pazoto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Benoit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259878v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Chen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482624v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Cavalcanti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V N Domingos Cavalcanti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141490v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159903v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Guzm&#225;n" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393893v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809806v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Moyano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323704v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323698v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cr&#233;peau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ade3f9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wijnand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte d'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021090" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Choquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rosier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.08.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.03.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767971v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rivas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1181390" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01769227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.01.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gugat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrollaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01695475v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2797838" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jms.v49n2.16.06" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abv013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549589v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lecaros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01486915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201610013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073404v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Alabau-Boussouira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2015.5.721" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Conca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortega Jaime" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-015-0974-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Linares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0887-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Capistrano Filho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Pazoto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936728v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112044v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.10.049" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797991v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013079" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ortega" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jip-2013-0033" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Chaves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580724v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glass" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669334v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing-Yu Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.08.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00829857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110856150" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu I. Ignat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir F. Pazoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004933" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Guerrero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100784539" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453183v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.14.1511" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386452v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605300903585336" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600652v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11424-009-9194-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-497RG8HT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600680v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2008.11.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1S8NG29-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2008.10.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WQDJ67V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600889v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070709578" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600641v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Micu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2009.24.273" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2008.03.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2007.12.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLR9B8CG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mercado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Osses" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/24/1/015017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600668v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.11.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Cumsille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.06.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.11.031" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9S9G7GR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142401v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2005.12.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114839v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2005.07.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091625v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2005002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146466v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2004.11.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L4WXFJG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146833v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2004.832669" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405335v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.09.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QG7GBH6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567037v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vielma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05566959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Moreira Cavalcanti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria N Domingos Cavalcanti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296092v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029960" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505482v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01263657v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330909" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01263652v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330525" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112047v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00442" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971487v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760459" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146771v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169147v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139067v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bacciotti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01956031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01769232v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108304023.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453068v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-737-4.ch002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573023v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lamsahel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111010v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagner D. Araruna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb G. Doronin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931176v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04931607v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051622v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796631v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123348v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Capistrano-Filho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir F Pazoto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Benoit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482624v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259878v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Chen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Cavalcanti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V N Domingos Cavalcanti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141490v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159903v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Guzm&#225;n" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393893v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809806v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Moyano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323704v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323698v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>