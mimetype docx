--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -760,261 +760,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open science platform for benchmarking engineering design researches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lou Grimal</w:t>
+                <w:t xml:space="preserve">Multi-objective optimisation of technical wind turbines parameters based on multi-physical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amoretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd CIRP Design Conference (CIRP Design 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.280⟩</w:t>
+              <w:t xml:space="preserve">ICREPQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vigo, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24084/repqj20.406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703496v1</w:t>
+                <w:t xml:space="preserve">hal-03776387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimisation of technical wind turbines parameters based on multi-physical models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Garambois</w:t>
+                <w:t xml:space="preserve">An open science platform for benchmarking engineering design researches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICREPQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vigo, Spain. </w:t>
+              <w:t xml:space="preserve">32nd CIRP Design Conference (CIRP Design 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Online, France. pp.472-477, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24084/repqj20.406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776387v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causality learning approach for supervision in the context of Industry 4.0</w:t>
               </w:r>
@@ -1327,386 +1327,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic approach for local energy mix assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk and decision analysis for Reconfigurable Assembly System Design under uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Garambois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Gomand</w:t>
+                <w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gibaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing (JCM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Joint Conference on Mechanics, Jun 2020, Aix-en-Provence, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">13th International Conference on Modeling, Optimization and Simuation - MOSIM'20 - November 12-14, 2020 Agadir - Morocco "New advances and challenges for sustainable and smart industries"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Agadir, Morocco. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984707v1</w:t>
+                <w:t xml:space="preserve">hal-03019041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly Process Design: Performance Evaluation Under Ergonomics Consideration Using Several Robot Collaboration Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Quenehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Novi Sad, France. pp.477-484, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-57997-5_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk and decision analysis for Reconfigurable Assembly System Design under uncertainties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Klement</w:t>
+                <w:t xml:space="preserve">Systemic approach for local energy mix assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Dougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gomand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Modeling, Optimization and Simuation - MOSIM'20 - November 12-14, 2020 Agadir - Morocco "New advances and challenges for sustainable and smart industries"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Agadir, Morocco. pp.6</w:t>
+              <w:t xml:space="preserve">The International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing (JCM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joint Conference on Mechanics, Jun 2020, Aix-en-Provence, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019041v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic Contextual Change Management Application for Real Time Decision-Making Support</w:t>
               </w:r>
@@ -1735,536 +1735,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th working conference of the IFIP Working Group 7.5 on Reliability and Optimization of Structural Systems (IFIP 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.759-767, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922617v1</w:t>
+                <w:t xml:space="preserve">hal-02075584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAD modelling based on knowledge synthesis for design rational</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Geromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malburet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nantes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Capture and Reuse Through Expert’s Activity Monitoring in Engineering Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
+                <w:t xml:space="preserve">A Dynamic Contextual Change Management Application for Real Time Decision-Making Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widad Es-Soufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th working conference of the IFIP Working Group 7.5 on Reliability and Optimization of Structural Systems (IFIP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, ETH Zurich, Switzerland. pp.NO IDEA</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045412v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du taux de reconfiguration d’une ligne d’assemblage par intégration de modules robotisés via une modélisation par diagramme UML de classes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Klement</w:t>
+                <w:t xml:space="preserve">Knowledge Capture and Reuse Through Expert’s Activity Monitoring in Engineering Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harvey Rowson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Durville</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MUGV &amp; Manufacturing’21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.621-630, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858630v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Contextual Change Management Application for Real Time Decision-Making Support</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Esma Yahia</w:t>
+                <w:t xml:space="preserve">Analyse du taux de reconfiguration d’une ligne d’assemblage par intégration de modules robotisés via une modélisation par diagramme UML de classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gibaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MUGV &amp; Manufacturing’21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_69⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02075584v1</w:t>
+                <w:t xml:space="preserve">hal-01858630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Process Mining Based Approach to Support Decision Making</w:t>
               </w:r>
@@ -2348,603 +2348,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale Modelling for Knowledge Capitalization and Design For Manufacturability</w:t>
+                <w:t xml:space="preserve">Data aggregation architecture “Smart-Hub” for heterogeneous systems in industrial environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yósbel Galavís-Acosta</w:t>
+                <w:t xml:space="preserve">Ahmed Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Martin</w:t>
+                <w:t xml:space="preserve">Remy Gaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Larat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_37⟩</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Catania, Italy. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45781-9_85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377466v1</w:t>
+                <w:t xml:space="preserve">hal-02286169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based Interoperability Solutions for the Supervision of Smart Gas Distribution Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of Process Mining and Machine Learning to support decision making in systems design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Kleiner</w:t>
+                <w:t xml:space="preserve">Widad Es Soufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Larat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th System of Systems Engineering Conference (SoSE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2016.7542951⟩</w:t>
+              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, United States. pp.56-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286160v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data aggregation architecture “Smart-Hub” for heterogeneous systems in industrial environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ahmed</w:t>
+                <w:t xml:space="preserve">A three-level signature by graph for Reverse Engineering of mechanical assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Larat</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tools and Methods for Competitive Engineering (Aix-en-Provence : 16 : 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Aix-en-Provence, France. pp.669-681</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286169v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of Process Mining and Machine Learning to support decision making in systems design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-based Interoperability Solutions for the Supervision of Smart Gas Distribution Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widad Es Soufi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Esma Yahia</w:t>
+                <w:t xml:space="preserve">Mathias Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Gaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Larat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Columbia, United States. pp.56-66, </w:t>
+              <w:t xml:space="preserve">11th System of Systems Engineering Conference (SoSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Kongsberg, Norway. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2016.7542951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403073v1</w:t>
+                <w:t xml:space="preserve">hal-02286160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-level signature by graph for Reverse Engineering of mechanical assemblies</w:t>
+                <w:t xml:space="preserve">Multi-scale Modelling for Knowledge Capitalization and Design For Manufacturability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Bruneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Durupt</w:t>
+                <w:t xml:space="preserve">Yósbel Galavís-Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vallet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
+                <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tools and Methods for Competitive Engineering (Aix-en-Provence : 16 : 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.397-406, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411842v1</w:t>
+                <w:t xml:space="preserve">hal-01377466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modeling and knowledge capitalization for analysis and development of DFM</w:t>
               </w:r>
@@ -2956,51 +2956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosbel Galavis Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tools and Methods of Competitive Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Aix en Provence, France. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3051,51 +3051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosbel Galavis Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Product LifeCycle Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.397-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3114,736 +3114,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’OUTIL D'ANALYSE DE LA CAUSALITÉ, DES DÉFAILLANCE, ET LEURS EFFETS (ACDE)</w:t>
+                <w:t xml:space="preserve">ANALYTICAL MODELING OF ROTOR-STRUCTURE COUPLING USING MODAL DECOMPOSITION FOR THE STRUCTURE AND THE BLADES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shirin Mirdamadi</w:t>
+                <w:t xml:space="preserve">Thibaut Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Siadat</w:t>
+                <w:t xml:space="preserve">Paul Cranga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malburet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">40th European Rotorcraft Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Southampton,, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166651v1</w:t>
+                <w:t xml:space="preserve">hal-01101636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Printing device adaptable to Computer Numerical Control (CNC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’OUTIL D’ANALYSE DE LA CAUSALITE, DES DEFAILLANCES, ET LEURS EFFETS (ACDE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Mirdamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gardan</w:t>
+                <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Danesi</w:t>
+                <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Schneider</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Forum on Rapid Prototyping and Manufacturing 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.10</w:t>
+              <w:t xml:space="preserve">MOSIM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178701v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHODOLOGY OF REVERSE ENGINEERING FOR LARGE ASSEMBLIES PRODUCTS FROM HETEROGENEOUS DATA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Durupt</w:t>
+                <w:t xml:space="preserve">Unification of Multiple Models for Complex System Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ben Beldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Harvey Rowson</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malburet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Krysinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMCE 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Yokohama, Japan. pp.267-276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-45937-9_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204649v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYTICAL MODELING OF ROTOR-STRUCTURE COUPLING USING MODAL DECOMPOSITION FOR THE STRUCTURE AND THE BLADES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Malburet</w:t>
+                <w:t xml:space="preserve">METHODOLOGY OF REVERSE ENGINEERING FOR LARGE ASSEMBLIES PRODUCTS FROM HETEROGENEOUS DATA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harvey Rowson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th European Rotorcraft Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Southampton,, United Kingdom</w:t>
+              <w:t xml:space="preserve">TMCE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Budapest, Hungary. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101636v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’OUTIL D’ANALYSE DE LA CAUSALITE, DES DEFAILLANCES, ET LEURS EFFETS (ACDE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">L’OUTIL D'ANALYSE DE LA CAUSALITÉ, DES DÉFAILLANCE, ET LEURS EFFETS (ACDE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirin Mirdamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France. pp.10</w:t>
+              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176875v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unification of Multiple Models for Complex System Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Ben Beldi</w:t>
+                <w:t xml:space="preserve">3D Printing device adaptable to Computer Numerical Control (CNC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gauthier</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th European Forum on Rapid Prototyping and Manufacturing 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386507v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design process and trace modelling for design rationale capture</w:t>
               </w:r>
@@ -3918,312 +3918,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards new processes to reverse engineering digital mock-ups from a set of heterogeneous data</w:t>
+                <w:t xml:space="preserve">Understanding the implication of an environmental strategy adoption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bruneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Durupt</w:t>
+                <w:t xml:space="preserve">Miriam Kozemjakin da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INGEGRAF2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Madrid, Spain. pp.10</w:t>
+              <w:t xml:space="preserve">LCM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Gothenburg, Sweden. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203530v1</w:t>
+                <w:t xml:space="preserve">hal-01204648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the implication of an environmental strategy adoption</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards new processes to reverse engineering digital mock-ups from a set of heterogeneous data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Remy</w:t>
+                <w:t xml:space="preserve">M. Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Gothenburg, Sweden. pp.10</w:t>
+              <w:t xml:space="preserve">INGEGRAF2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Madrid, Spain. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204648v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory study of the inclusion of territorial resources in design process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4261,90 +4261,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une démarche décisionnelle outillée pour la génération d'un processus d'inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirin Mirdamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4376,610 +4376,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une démarche décisionnelle outillée pour la génération d’un processus d’inspection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Siadat</w:t>
+                <w:t xml:space="preserve">Représentation virtuelle d’un produit dans le processus de conception centrée utilisateur : Cas d’un seau à champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUALITA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Compiègne, France. pp.10</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176878v1</w:t>
+                <w:t xml:space="preserve">hal-01200826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation virtuelle d’un produit dans le processus de conception centrée utilisateur : Cas d’un seau à champagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d’une démarche décisionnelle outillée pour la génération d’un processus d’inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Mirdamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gardan</w:t>
+                <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.10</w:t>
+              <w:t xml:space="preserve">QUALITA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Compiègne, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200826v1</w:t>
+                <w:t xml:space="preserve">hal-01176878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du processus de conception au territoire : proposition d'un modèle dirigé par les valeurs immatérielles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Vers des processus d'éco-conception proactifs via la modélisation des connaissances d'interface entre les acteurs de la conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-MACS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">AiP Priméca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Le Mont-Dore, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885444v1</w:t>
+                <w:t xml:space="preserve">hal-00763648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive approach to Failure Modes and Effects Analysis for Computer-Aided Inspection Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirin Mirdamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEM-FMEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Hong Kong, China. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création de valeur durable pour l’entreprise, une force pour le territoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Du processus de conception au territoire : proposition d'un modèle dirigé par les valeurs immatérielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLEIT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Troyes, France. pp.10</w:t>
+              <w:t xml:space="preserve">GDR-MACS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176874v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'entreprise et PLM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Merlo</w:t>
+                <w:t xml:space="preserve">La création de valeur durable pour l’entreprise, une force pour le territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École de Modélisation d'Entreprise d'Arcachon - Modélisation pour l'ingénierie d'entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, France</w:t>
+              <w:t xml:space="preserve">COLEIT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Troyes, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772591v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Functional Analysis to CAD Modelling Based on Knowledge Transformation Driven by the Design Process</w:t>
               </w:r>
@@ -5050,520 +5063,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des processus d'éco-conception proactifs via la modélisation des connaissances d'interface entre les acteurs de la conception</w:t>
+                <w:t xml:space="preserve">Modélisation d'entreprise et PLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Rio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Reyes</w:t>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AiP Priméca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Le Mont-Dore, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">École de Modélisation d'Entreprise d'Arcachon - Modélisation pour l'ingénierie d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763648v1</w:t>
+                <w:t xml:space="preserve">hal-00772591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of beech wood pulp towards sustainable rapid prototyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gardan</w:t>
+                <w:t xml:space="preserve">DFM synthesis approach based on product-process interface modelling. Application to the peen forming process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawhar El Gueder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cochennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME - Virtual Concept 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th CIRP Design Conference - Global Product Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Nantes, France. pp.265-277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15973-2_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958172v1</w:t>
+                <w:t xml:space="preserve">hal-00951892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based (Mechanical) Product Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Kleiner</w:t>
+                <w:t xml:space="preserve">Toward proactive eco-design based on engineer and eco-designer's software interface modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELS 2011: 14th International Conference on Model Driven Engineering Languages and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICED 11 - 18th International Conference on Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Copenhague, Denmark. pp.214-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843324v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867436v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFM synthesis approach based on product-process interface modelling. Application to the peen forming process.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jawhar El Gueder</w:t>
+                <w:t xml:space="preserve">Characterization of beech wood pulp towards sustainable rapid prototyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Cochennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th CIRP Design Conference - Global Product Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IDMME - Virtual Concept 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. 6p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951892v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward proactive eco-design based on engineer and eco-designer's software interface modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Reyes</w:t>
+                <w:t xml:space="preserve">Model-based (Mechanical) Product Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Iraqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED 11 - 18th International Conference on Engineering Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MODELS 2011: 14th International Conference on Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, New Zealand. pp.548-562, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24485-8_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867436v2</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Predictive-reactive Approach for JSP with Uncertain Processing Times</w:t>
               </w:r>
@@ -5778,64 +5778,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for design process and LCA interface for ecodesign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5867,614 +5867,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool based supporting collaborative design from specification development to CAD modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Gomes</w:t>
+                <w:t xml:space="preserve">A framework for ecodesign: an interface between LCA and design process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMCE 2010 Symposium - Virtual Engineering for competitiveness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Italy. pp.941-950</w:t>
+              <w:t xml:space="preserve">International Conference "Management of Technology - Step to Sustainable Production" (MOTSP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rovinj, Croatia. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935436v1</w:t>
+                <w:t xml:space="preserve">hal-00934920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabled virtual and collaborative engineering coupling PLm system to a product data kernel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Eynard</w:t>
+                <w:t xml:space="preserve">Tool based supporting collaborative design from specification development to CAD modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Ostrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Digital Enterprise Technology: from numerical simulation to intelligent cooperation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Nantes, France. pp.399-415</w:t>
+              <w:t xml:space="preserve">TMCE 2010 Symposium - Virtual Engineering for competitiveness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Italy. pp.941-950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934083v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for ecodesign: an interface between LCA and design process.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Reyes</w:t>
+                <w:t xml:space="preserve">Enabled virtual and collaborative engineering coupling PLm system to a product data kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri van Wijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Management of Technology - Step to Sustainable Production" (MOTSP 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rovinj, Croatia. 8p</w:t>
+              <w:t xml:space="preserve">5th International Conference on Digital Enterprise Technology: from numerical simulation to intelligent cooperation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Nantes, France. pp.399-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934920v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product-process interface for effective product design and manufacturing in a DFM approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Cochennec</w:t>
+                <w:t xml:space="preserve">Integrated Design and PLM Applications in Aeronautics Product Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri van Wijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Troussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Congress Design and Modelling of Mechanical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisia. 8p</w:t>
+              <w:t xml:space="preserve">the 19th CIRP Design Conference - Competitive Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Bedford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943517v1</w:t>
+                <w:t xml:space="preserve">hal-00784552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Design and PLM Applications in Aeronautics Product Development</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+                <w:t xml:space="preserve">Une application à l’usage du bois en conception de produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 19th CIRP Design Conference - Competitive Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Bedford, United Kingdom</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784552v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification produit-procédés pour une conception proactive: application à la fonderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6506,109 +6480,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une application à l’usage du bois en conception de produit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gardan</w:t>
+                <w:t xml:space="preserve">Product-process interface for effective product design and manufacturing in a DFM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawhar El Gueder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cochennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">3rd International Congress Design and Modelling of Mechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisia. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391374v1</w:t>
+                <w:t xml:space="preserve">hal-00943517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Prototyping : first practice of a European research group</w:t>
               </w:r>
@@ -6633,51 +6633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten Toxopeus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mathieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Grozav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6719,90 +6719,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-domain product modelling: from requirements to cad and simulation tools.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Ostrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6827,64 +6827,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLM interopérable pour la conception intégrée et le travail collaboratif en aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri van Wijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6948,51 +6948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des liens produit-procédés pour une conception proactive: application à la fonderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7030,64 +7030,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specification and developments of Interoperability Solutions dedicated to Multiple Expertise Collaboration in a Design Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilain Cabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7164,51 +7164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigation on shot-peening induced deformation. Application to sheet metal forming. Advances in X-ray Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cochennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7493,90 +7493,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product-process interface for manufacturing data management as a support for DFM and virtual manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawhar El Gueder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cochennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International Meeting - The International Conference on Integrated, Virtual and Interactive Engineering for fostering Industrial Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Pékin, China. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7653,51 +7653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
@@ -7765,51 +7765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilain Cabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7845,395 +7845,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Data Mining in Manufacturing Quality Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Eynard</w:t>
+                <w:t xml:space="preserve">Connecting CAD and PLM systems with ecodesign software: Current experiences and future opportunities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mathieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nada Matta</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Lescuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 International Conference on Wireless Communications, Networking and Mobile Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Conference on Engineering Design (ICED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France. p.467</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548611v1</w:t>
+                <w:t xml:space="preserve">hal-00186369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting CAD and PLM systems with ecodesign software: Current experiences and future opportunities.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mathieux</w:t>
+                <w:t xml:space="preserve">Review on Application of Data Mining in Product Design and Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keqin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shurong Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brissaud</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Matta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Engineering Design (ICED)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth International Conference on Fuzzy Systems and Knowledge Discovery (FSKD 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Haikou, China. pp.613-618, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FSKD.2007.482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186369v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on Application of Data Mining in Product Design and Manufacturing</w:t>
+                <w:t xml:space="preserve">Application of Data Mining in Manufacturing Quality Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keqin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shurong Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Matta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Fuzzy Systems and Knowledge Discovery (FSKD 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Haikou, China. pp.613-618, </w:t>
+              <w:t xml:space="preserve">2007 International Conference on Wireless Communications, Networking and Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Shanghai, China. pp.5377-5380, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FSKD.2007.482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WICOM.2007.1318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939597v1</w:t>
+                <w:t xml:space="preserve">hal-02548611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPECIFIC PRODUCT MODELLING APPROACH FOR ALTERNATIVES IDENTIFICATION, OPTIMISATION AND ROBUSTNESS ANALYSIS</w:t>
               </w:r>
@@ -8258,51 +8258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Cabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8338,264 +8338,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet RNTL IPPOP : montage du projet et perspectives</w:t>
+                <w:t xml:space="preserve">IPPOP: an open source collaborative design platform to link product, design process and industrial organisation information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Teissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debarbouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées STP GDR MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Integrated Design and Manufacturing in Mechanical Engineering, IDMME'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Grenoble, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357616v1</w:t>
+                <w:t xml:space="preserve">hal-00121066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPPOP: an open source collaborative design platform to link product, design process and industrial organisation information</w:t>
+                <w:t xml:space="preserve">Le projet RNTL IPPOP : montage du projet et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Integrated Design and Manufacturing in Mechanical Engineering, IDMME'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Grenoble, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Journées STP GDR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00121066v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shot peening processes: Form elaboration to XAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8793,77 +8793,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Analysis to identify knowledge for a DFM approach. Application to Shot Peen-forming process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cochennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Concept 2006 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8914,51 +8914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mathieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Lescuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9117,51 +9117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of an Integrated Organisation and Process Tool for Engineering Design Co-ordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9232,334 +9232,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product meta-modelling: an approach for linking product models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nowak</w:t>
+                <w:t xml:space="preserve">Continuous Capitalization of Design Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC2002: IEEE International Conference on Systems, Man and Cybernetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Knowledge Management and Organizational Memory, European Conference on Artificial Intelligent (ECAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939701v1</w:t>
+                <w:t xml:space="preserve">hal-02634126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalisation de connaissances en ingénierie collaborative : de la modélisation des données du produit à la traçabilité de la logique de conception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Product meta-modelling: an approach for linking product models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nada Matta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur l'Ingénierie de la Production et des Organisations Industrielles, IPI 2002</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SMC2002: IEEE International Conference on Systems, Man and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Yasmine Hammamet, Tunisia. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSMC.2002.1173232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942149v1</w:t>
+                <w:t xml:space="preserve">hal-02939701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Capitalization of Design Knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capitalisation de connaissances en ingénierie collaborative : de la modélisation des données du produit à la traçabilité de la logique de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Matta</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Knowledge Management and Organizational Memory, European Conference on Artificial Intelligent (ECAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque sur l'Ingénierie de la Production et des Organisations Industrielles, IPI 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634126v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9919,51 +9919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic and ergonomic performance enhancement in assembly process through multiple collaboration modes between human and robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Quenehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9971,51 +9971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mohamed Abdeljaouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10043,378 +10043,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lean techniques application towards efficient collaborative robot integration: an experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Framework for the design and evaluation of a reconfigurable production system based on movable robot integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Klement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gibaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Quenehen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gibaru</w:t>
+                <w:t xml:space="preserve">Laurent Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produção</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0103-6513.20190160⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-021-08030-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363892v1</w:t>
+                <w:t xml:space="preserve">hal-03368419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coevolution of digitalisation, organisations and Product Development Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Anwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 70 (2), pp.519-542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cirp.2021.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for the design and evaluation of a reconfigurable production system based on movable robot integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t>
+                <w:t xml:space="preserve">Lean techniques application towards efficient collaborative robot integration: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Quenehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Pocachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Produção</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-021-08030-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/0103-6513.20190160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368419v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective non-weighted optimization to explore new efficient design of electrical microgrids</w:t>
               </w:r>
@@ -10593,334 +10593,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of reconfigurability enablers and weighting of reconfigurability characteristics based on a case study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gibaru</w:t>
+                <w:t xml:space="preserve">Model-based Interoperability IoT Hub for theSupervision of Smart Gas Distribution Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (2), pp.1526-1533</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007792v1</w:t>
+                <w:t xml:space="preserve">hal-02267637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based Interoperability IoT Hub for theSupervision of Smart Gas Distribution Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Kleiner</w:t>
+                <w:t xml:space="preserve">Identification of reconfigurability enablers and weighting of reconfigurability characteristics based on a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Klement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28, pp.96-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2018.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267637v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UML based reconfiguration rate analysis of assembly line depending on robot integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (11), pp.1168-1173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10945,77 +10945,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance maturity grid: a transition method for integrating sustainability into companies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 140, pp.213-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11034,386 +11034,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance maturity grid: a transition method for integrating sustainability into companies?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering design memory for design rationale and change management toward innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widad Es Soufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Tichkiewitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (1), pp.193-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2016.04.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537185v1</w:t>
+                <w:t xml:space="preserve">hal-01403255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of wood filament in additive deposition to study the mechanical behavior of reconstituted wood products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duy Cuong Nguyen</w:t>
+                <w:t xml:space="preserve">Governance maturity grid: a transition method for integrating sustainability into companies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Montay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineered Fibers and Fabrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/155892501601100408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02286154v1</w:t>
+                <w:t xml:space="preserve">hal-01537185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering design memory for design rationale and change management toward innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of wood filament in additive deposition to study the mechanical behavior of reconstituted wood products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Cuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Tichkiewitch</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 65 (1), pp.193-196. </w:t>
+              <w:t xml:space="preserve">Journal of Engineered Fibers and Fabrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (11), pp.56-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2016.04.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/155892501601100408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403255v1</w:t>
+                <w:t xml:space="preserve">hal-02286154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion of territorial resources in the product development process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11464,51 +11464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge synthesis by least commitment for product design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Tichkiewitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, CIRP Annals Manufacturing Technology, 64, pp.141-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11555,64 +11555,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of collaboration in the design process: Using interoperability measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pirayesh Neghab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11653,295 +11653,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing device for numerical control machine and wood deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gardan</w:t>
+                <w:t xml:space="preserve">FESTivE: an information system method to improve product designers and environmental experts information exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Research and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83, pp.329-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.07.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02275868v1</w:t>
+                <w:t xml:space="preserve">hal-01084714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FESTivE: an information system method to improve product designers and environmental experts information exchanges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Reyes</w:t>
+                <w:t xml:space="preserve">3D printing device for numerical control machine and wood deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Engineering Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (12), pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.07.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01084714v1</w:t>
+                <w:t xml:space="preserve">hal-02275868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an systemic navigation framework to integrate sustainable development into the company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54, pp.199-214. </w:t>
@@ -11973,926 +11973,926 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088221v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward proactive (eco)design process: modeling information transformations among designers activities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Reyes</w:t>
+                <w:t xml:space="preserve">Vers une ingénierie produit collaborative et interopérable basée sur les modèles. Un cadre général pour l’acquisition des données métier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Iraqi-Houssaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (14), pp.79-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763609v1</w:t>
+                <w:t xml:space="preserve">hal-01203806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une ingénierie produit collaborative et interopérable basée sur les modèles. Un cadre général pour l’acquisition des données métier.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Kleiner</w:t>
+                <w:t xml:space="preserve">Toward proactive (eco)design process: modeling information transformations among designers activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (January 2013), http://www.sciencedirect.com/science/article/pii/S0959652612004131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.07.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203806v1</w:t>
+                <w:t xml:space="preserve">hal-00763609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for eco-design: an interface between LCA and design process</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">VISIONAIR: VISION Advanced Infrastructure for Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kopecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Wössner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Mavrikios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loukas Rentzos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Weidig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, IX, ISSN: 1584-2665, p. 121-126</w:t>
+              <w:t xml:space="preserve">SBC Journal on Interactive Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Special Issue - VR and HCI Labs, 2 (2), pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763466v1</w:t>
+                <w:t xml:space="preserve">hal-00644745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Residual Stresses in the Design of Mechanical Parts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jawhar El Gueder</w:t>
+                <w:t xml:space="preserve">Characterisation of beech wood pulp towards sustainable rapid prototyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Cochennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.681.255⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rapid Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (4), pp.215-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJRAPIDM.2011.044700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857475v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for ecodesign: an interface between LCA and design process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Reyes</w:t>
+                <w:t xml:space="preserve">Specifications and Development of Interoperability Solution dedicated to Multiple Expertise Collaboration in a Design Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri van Wijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Faculty of Engineering Hunedoara - International Journal Of Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, IX (1), pp.121-126</w:t>
+              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2/3/4), p. 272-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841441v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of beech wood pulp towards sustainable rapid prototyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gardan</w:t>
+                <w:t xml:space="preserve">A framework for eco-design: an interface between LCA and design process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rapid Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, IX, ISSN: 1584-2665, p. 121-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867975v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specifications and Development of Interoperability Solution dedicated to Multiple Expertise Collaboration in a Design Framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitri van Wijk</w:t>
+                <w:t xml:space="preserve">Integration of Residual Stresses in the Design of Mechanical Parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawhar El Gueder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cochennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 681, pp.255-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.681.255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749865v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VISIONAIR: VISION Advanced Infrastructure for Research</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A framework for ecodesign: an interface between LCA and design process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBC Journal on Interactive Systems </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Special Issue - VR and HCI Labs, 2 (2), pp.40-43</w:t>
+              <w:t xml:space="preserve">Annals of the Faculty of Engineering Hunedoara - International Journal Of Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, IX (1), pp.121-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644745v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product-process interface for manufacturing data management as a support for DFM and virtual manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawhar El Gueder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cochennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (4), pp.251-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12939,51 +12939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of early design tools in engineering processes : a comparative case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Iraqi-Houssaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13151,51 +13151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PPO design model with respect to digital enterprise technologies among product life cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13255,51 +13255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond geometric CAD system: implementation of STEP translator for multiple-views product modeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huijun Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13366,826 +13366,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MANUFACTURING QUALITY INFORMATION SUPPORTING CONCURRENT DESIGN DECISIONS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keqin Wang</w:t>
+                <w:t xml:space="preserve">PDM system implementation based on UML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00381⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (5-6), pp.330-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2005.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923952v1</w:t>
+                <w:t xml:space="preserve">hal-02281461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDM system implementation based on UML</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gallet</w:t>
+                <w:t xml:space="preserve">Interoperability between Cooperative Design Modeller and a CAD System: Software Integration versus Data Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijun Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducellier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal for Manufacturing Science and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (2), pp.139-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2005.11.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02281461v1</w:t>
+                <w:t xml:space="preserve">hal-02291571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperability between Cooperative Design Modeller and a CAD System: Software Integration versus Data Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huijun Song</w:t>
+                <w:t xml:space="preserve">MANUFACTURING QUALITY INFORMATION SUPPORTING CONCURRENT DESIGN DECISIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keqin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shurong Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Manufacturing Science and Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (3), pp.771-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291571v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personnalisation des typologies d'objets pour la décomposition produit au sein des outils PLM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Merlo</w:t>
+                <w:t xml:space="preserve">Towards Integration of CAx Systems and a Multiple-View Product Model ler in Mechanical Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijun Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphael Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCFAO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 18 (4), pp.409-426</w:t>
+              <w:t xml:space="preserve">Acta Polytechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (3), pp.26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184726v1</w:t>
+                <w:t xml:space="preserve">hal-02291573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Integration of CAx Systems and a Multiple-View Product Model ler in Mechanical Design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafon</w:t>
+                <w:t xml:space="preserve">Personnalisation des typologies d'objets pour la décomposition produit au sein des outils PLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Odinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laeticia Girouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Polytechnica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 45 (3), pp.26-31</w:t>
+              <w:t xml:space="preserve">RCFAO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (4), pp.409-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291573v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UML Based Specifications of PDM Product Structure and Workflow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">XML-based knowledge management for DFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Skander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer In Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 55 (53), pp.301-316</w:t>
+              <w:t xml:space="preserve">International Journal of Agile Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (1), pp.71-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288756v1</w:t>
+                <w:t xml:space="preserve">hal-02288784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XML-based knowledge management for DFM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UML Based Specifications of PDM Product Structure and Workflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agile Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 7 (1), pp.71-76</w:t>
+              <w:t xml:space="preserve">Computer In Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (53), pp.301-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288784v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process planning as an integration of knowledge in the detailed design phase</w:t>
               </w:r>
@@ -14288,138 +14288,847 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoDE: a Co-operative Design Environment. A new generation of CAD systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Tichkiewitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrent Engineering Research and Application Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 8 (4), pp.263-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paz Morer Camo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 2021, Lecture Notes in Mechanical Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Journal of Product Development / IT-Based Proactive design and synthesis For X in product LifeCycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inderscience, 13 (1), pp.1-94, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Journal of Manufacturing Research / Computer Support for Integrated Design and Manufacture Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inderscience, 5 (4), pp.393-498, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special issue Computer Supported for Integrated Design and Manufacture Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.T. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5, 2010, International Journal of Manufacturing Research</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conception industrielle de produits - Volume 2 Spécifications, déploiement et maîtrise des performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Yannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Micaëlli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermès - Lavoisier, 252 p., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Conception industrielle de produits – Volume 2 : Spécifications, déploiement et maîtrise de la performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Yannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Micaëlli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermès, 2008, 978-2-7462-1922-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingénierie de la conception et cycle de vie des produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Yannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, traité IC2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causality Learning Approach for Supervision in the Context of Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14451,889 +15160,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.316-322, 2021, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Design and Supervision Processes Meta-Model for Rationale Capitalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widad Es Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Part VIII, Springer International Publishing, pp.1123-1130, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-45781-9_112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394738v1</w:t>
-              </w:r>
-[...707 lines deleted...]
-                <w:t xml:space="preserve">hal-01488704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15364,64 +15364,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un modèle d'interface proactif entre ingénierie de produit et de procédés de fabrication : application au grenaillage de mise en forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawhar El Gueder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15471,64 +15471,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of peen forming induced deformations: modeling and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cochennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15537,361 +15537,361 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Residual Stresses (ECRS-8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes du colloque &amp;quot;Coopération, Innovation et Technologies&amp;quot;, CITE'2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Zacklad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Boughzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coopération, Innovation, Technologie, CITE'2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Troyes, France. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des travaux de recherche dans le cadre du projet ENHANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Carratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de technologie de Troyes. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943158v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-02941120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId356"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -15967,51 +15967,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8BB56F9"/>
+    <w:nsid w:val="0488DCA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16198,51 +16198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-roucoules" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2643-729X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098839128" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61841105" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002376643" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.12" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Esma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Oulhaj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garambois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoretti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.280" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj20.406" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Amzil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Dougier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gomand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_23" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984707v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030674v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quenehen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thiery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57997-5_55" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019041v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beauville Dit Eynaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Es-Soufi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Geromin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malburet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02045412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Rowson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bricogne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durupt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_57" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_69" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764180v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_24" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#243;sbel Galav&#237;s-Acosta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_37" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahmed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kleiner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Gaudy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Larat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2016.7542951" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_85" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Es Soufi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411842v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bruneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosbel Galavis Acosta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286138v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166651v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Mirdamadi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dantan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178701v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danesi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101636v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rouchon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cranga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176875v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Beldi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Krysinski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauthier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_27" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Moones" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204648v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Kozemjakin da Silva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Allais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Remy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178700v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823124v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Dantan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176878v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200826v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02885444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203433v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772591v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203435v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Iraqi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_41" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763648v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958172v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843324v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Iraqi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24485-8_40" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951892v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar El Gueder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouhaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cochennec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_26" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867436v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951917v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganggang Niu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shudong Sun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958170v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqin Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shurong Tong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885425v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935436v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Frey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Ostrosi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934083v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van Wijk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etienne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guyot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934920v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943517v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784552v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916812v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934910v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Toxopeus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Grozav" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857564v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784353v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391217v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02461249v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Cabannes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02872971v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cochennec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02540099v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2008.4737862" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934082v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K, Q Wang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S, R Tong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIT.2008.4654405" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362485v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khoury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466856v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Klein Meyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548611v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICOM.2007.1318" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186369v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lescuyer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939597v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSKD.2007.482" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620932v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cabannes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357616v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121066v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teissandier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debarbouille" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613778v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279249v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02872973v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373088v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226989v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guingand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184734v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Michel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nowak" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939701v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1173232" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02942149v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02634126v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemercier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227837v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117461" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2022.2134930" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889532v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871617v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Abdeljaouad" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2039795" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363892v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pocachard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.20190160" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761374v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2021.05.003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368419v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08030-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434899v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145093v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2020.04.089" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007792v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.12.016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267637v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053273v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288827v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537185v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286154v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Cuong Nguyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/155892501601100408" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403255v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.046" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178698v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184905v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2015.04.022" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534471v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pirayesh Neghab" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.03.011" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275868v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084714v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.07.019" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088221v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.03.054" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763609v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.07.061" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203806v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Iraqi-Houssaini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763466v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857475v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.255" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841441v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867975v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRAPIDM.2011.044700" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749865v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644745v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kopecki" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe W&#246;ssner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mavrikios" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Rentzos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weidig" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871110v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0109-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781995v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940085v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Skander" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-007-1003-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185729v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701607782" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610975v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Song" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charles" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2007.012871" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923952v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00381" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281461v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2005.11.012" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLCQ2W48-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291571v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184726v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Odinot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Girouard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291573v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288756v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Novak" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288784v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291569v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Salomons" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paris" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713804979" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291727v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949196v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_50" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394738v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_112" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744448v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz Morer Camo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Rizzi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203506v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203559v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488692v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.T. Yan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271603v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01842164v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488704v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yannou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916810v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952567v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02943158v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carratt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gouel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941120v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-roucoules" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2643-729X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098839128" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61841105" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002376643" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.12" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Esma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Oulhaj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garambois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoretti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj20.406" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.280" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Amzil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Dougier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gomand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_23" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beauville Dit Eynaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030674v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quenehen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thiery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57997-5_55" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075584v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Es-Soufi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_69" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Geromin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malburet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02045412v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Rowson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bricogne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durupt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_57" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764180v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_24" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286169v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahmed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Gaudy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Larat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_85" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Es Soufi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bruneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kleiner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2016.7542951" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#243;sbel Galav&#237;s-Acosta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_37" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosbel Galavis Acosta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286138v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rouchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cranga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176875v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Mirdamadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dantan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386507v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Beldi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Krysinski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauthier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_27" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166651v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danesi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Moones" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204648v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Kozemjakin da Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Allais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Remy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178700v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823124v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Dantan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200826v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176878v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02885444v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176874v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203435v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Iraqi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_41" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar El Gueder" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouhaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cochennec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_26" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867436v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843324v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Iraqi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24485-8_40" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951917v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganggang Niu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shudong Sun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958170v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqin Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shurong Tong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885425v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934920v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935436v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Frey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Ostrosi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934083v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van Wijk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etienne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guyot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784552v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916812v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943517v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934910v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Toxopeus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Grozav" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857564v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784353v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391217v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02461249v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Cabannes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02872971v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cochennec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02540099v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2008.4737862" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934082v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K, Q Wang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S, R Tong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIT.2008.4654405" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362485v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khoury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466856v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Klein Meyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186369v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lescuyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939597v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSKD.2007.482" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548611v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICOM.2007.1318" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620932v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cabannes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121066v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teissandier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debarbouille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357616v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613778v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279249v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02872973v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373088v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226989v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guingand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184734v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Michel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nowak" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02634126v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemercier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939701v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1173232" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02942149v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227837v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117461" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2022.2134930" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889532v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871617v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Abdeljaouad" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2039795" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368419v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08030-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761374v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2021.05.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363892v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pocachard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.20190160" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434899v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145093v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2020.04.089" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267637v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007792v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.12.016" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053273v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288827v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403255v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.046" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537185v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286154v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Cuong Nguyen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/155892501601100408" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178698v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184905v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2015.04.022" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534471v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pirayesh Neghab" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.03.011" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084714v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.07.019" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275868v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088221v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.03.054" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203806v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Iraqi-Houssaini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763609v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.07.061" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644745v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kopecki" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe W&#246;ssner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mavrikios" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Rentzos" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weidig" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867975v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRAPIDM.2011.044700" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749865v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763466v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857475v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.255" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841441v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871110v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0109-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781995v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940085v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Skander" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-007-1003-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185729v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701607782" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610975v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Song" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charles" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2007.012871" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281461v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2005.11.012" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLCQ2W48-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291571v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923952v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00381" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291573v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184726v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Odinot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Girouard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288784v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288756v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Novak" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291569v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Salomons" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paris" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713804979" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291727v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744448v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz Morer Camo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Rizzi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203506v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203559v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488692v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.T. Yan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271603v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01842164v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488704v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yannou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949196v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_50" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394738v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_112" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916810v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952567v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941120v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02943158v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carratt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gouel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>