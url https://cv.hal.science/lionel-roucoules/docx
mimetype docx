--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -760,261 +760,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimisation of technical wind turbines parameters based on multi-physical models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Garambois</w:t>
+                <w:t xml:space="preserve">An open science platform for benchmarking engineering design researches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICREPQ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24084/repqj20.406⟩</w:t>
+              <w:t xml:space="preserve">32nd CIRP Design Conference (CIRP Design 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Online, France. pp.472-477, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776387v1</w:t>
+                <w:t xml:space="preserve">hal-03703496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open science platform for benchmarking engineering design researches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lou Grimal</w:t>
+                <w:t xml:space="preserve">Multi-objective optimisation of technical wind turbines parameters based on multi-physical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amoretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd CIRP Design Conference (CIRP Design 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Online, France. pp.472-477, </w:t>
+              <w:t xml:space="preserve">ICREPQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vigo, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24084/repqj20.406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703496v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causality learning approach for supervision in the context of Industry 4.0</w:t>
               </w:r>
@@ -1102,51 +1102,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient energy system modelling for multi-objective optimisation</w:t>
+                <w:t xml:space="preserve">Systemic Approach for Local Energy Mix Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Dougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garambois</w:t>
@@ -1164,97 +1164,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gomand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORLD RENEWABLE ENERGY CONFERENCE - WREC 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Aix-en-Provence, France. pp.143-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554139v1</w:t>
+                <w:t xml:space="preserve">hal-03434904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic Approach for Local Energy Mix Assessment</w:t>
+                <w:t xml:space="preserve">Efficient energy system modelling for multi-objective optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Dougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garambois</w:t>
@@ -1272,1029 +1281,1020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gomand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WORLD RENEWABLE ENERGY CONFERENCE - WREC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03434904v1</w:t>
+                <w:t xml:space="preserve">hal-03554139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk and decision analysis for Reconfigurable Assembly System Design under uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systemic approach for local energy mix assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Dougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Klement</w:t>
+                <w:t xml:space="preserve">Pierre-André Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gomand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Modeling, Optimization and Simuation - MOSIM'20 - November 12-14, 2020 Agadir - Morocco "New advances and challenges for sustainable and smart industries"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Agadir, Morocco. pp.6</w:t>
+              <w:t xml:space="preserve">The International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing (JCM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joint Conference on Mechanics, Jun 2020, Aix-en-Provence, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019041v1</w:t>
+                <w:t xml:space="preserve">hal-02984707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly Process Design: Performance Evaluation Under Ergonomics Consideration Using Several Robot Collaboration Modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk and decision analysis for Reconfigurable Assembly System Design under uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Klement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gibaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Quenehen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gibaru</w:t>
+                <w:t xml:space="preserve">Laurent Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Conference on Modeling, Optimization and Simuation - MOSIM'20 - November 12-14, 2020 Agadir - Morocco "New advances and challenges for sustainable and smart industries"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Agadir, Morocco. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030674v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic approach for local energy mix assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Gomand</w:t>
+                <w:t xml:space="preserve">Assembly Process Design: Performance Evaluation Under Ergonomics Consideration Using Several Robot Collaboration Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Quenehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing (JCM 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Novi Sad, France. pp.477-484, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57997-5_55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984707v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Contextual Change Management Application for Real Time Decision-Making Support</w:t>
+                <w:t xml:space="preserve">CAD modelling based on knowledge synthesis for design rational</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widad Es-Soufi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Esma Yahia</w:t>
+                <w:t xml:space="preserve">Anthony Geromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malburet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIRP Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075584v1</w:t>
+                <w:t xml:space="preserve">hal-02288808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAD modelling based on knowledge synthesis for design rational</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Geromin</w:t>
+                <w:t xml:space="preserve">A Dynamic Contextual Change Management Application for Real Time Decision-Making Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widad Es-Soufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nantes, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">19th working conference of the IFIP Working Group 7.5 on Reliability and Optimization of Structural Systems (IFIP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, ETH Zurich, Switzerland. pp.NO IDEA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288808v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Contextual Change Management Application for Real Time Decision-Making Support</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Esma Yahia</w:t>
+                <w:t xml:space="preserve">Knowledge Capture and Reuse Through Expert’s Activity Monitoring in Engineering Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harvey Rowson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th working conference of the IFIP Working Group 7.5 on Reliability and Optimization of Structural Systems (IFIP 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.621-630, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922617v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Capture and Reuse Through Expert’s Activity Monitoring in Engineering Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
+                <w:t xml:space="preserve">Analyse du taux de reconfiguration d’une ligne d’assemblage par intégration de modules robotisés via une modélisation par diagramme UML de classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gibaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MUGV &amp; Manufacturing’21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045412v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du taux de reconfiguration d’une ligne d’assemblage par intégration de modules robotisés via une modélisation par diagramme UML de classes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Klement</w:t>
+                <w:t xml:space="preserve">A Dynamic Contextual Change Management Application for Real Time Decision-Making Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widad Es-Soufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MUGV &amp; Manufacturing’21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.759-767, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858630v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Process Mining Based Approach to Support Decision Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widad Es-Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2348,451 +2348,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data aggregation architecture “Smart-Hub” for heterogeneous systems in industrial environment</w:t>
+                <w:t xml:space="preserve">A three-level signature by graph for Reverse Engineering of mechanical assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ahmed</w:t>
+                <w:t xml:space="preserve">Marina Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Larat</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tools and Methods for Competitive Engineering (Aix-en-Provence : 16 : 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Aix-en-Provence, France. pp.669-681</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286169v1</w:t>
+                <w:t xml:space="preserve">hal-01411842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of Process Mining and Machine Learning to support decision making in systems design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data aggregation architecture “Smart-Hub” for heterogeneous systems in industrial environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widad Es Soufi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+                <w:t xml:space="preserve">Remy Gaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Larat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_6⟩</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Catania, Italy. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45781-9_85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403073v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-level signature by graph for Reverse Engineering of mechanical assemblies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of Process Mining and Machine Learning to support decision making in systems design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vallet</w:t>
+                <w:t xml:space="preserve">Widad Es Soufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tools and Methods for Competitive Engineering (Aix-en-Provence : 16 : 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, United States. pp.56-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411842v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based Interoperability Solutions for the Supervision of Smart Gas Distribution Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Gaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Larat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th System of Systems Engineering Conference (SoSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Kongsberg, Norway. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3114,468 +3114,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYTICAL MODELING OF ROTOR-STRUCTURE COUPLING USING MODAL DECOMPOSITION FOR THE STRUCTURE AND THE BLADES</w:t>
+                <w:t xml:space="preserve">Unification of Multiple Models for Complex System Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Rouchon</w:t>
+                <w:t xml:space="preserve">Nesrine Ben Beldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malburet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Cranga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+                <w:t xml:space="preserve">Tomasz Krysinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th European Rotorcraft Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Yokohama, Japan. pp.267-276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-45937-9_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101636v1</w:t>
+                <w:t xml:space="preserve">hal-01386507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’OUTIL D’ANALYSE DE LA CAUSALITE, DES DEFAILLANCES, ET LEURS EFFETS (ACDE)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ANALYTICAL MODELING OF ROTOR-STRUCTURE COUPLING USING MODAL DECOMPOSITION FOR THE STRUCTURE AND THE BLADES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Siadat</w:t>
+                <w:t xml:space="preserve">Thibaut Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cranga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malburet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France. pp.10</w:t>
+              <w:t xml:space="preserve">40th European Rotorcraft Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Southampton,, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176875v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unification of Multiple Models for Complex System Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Ben Beldi</w:t>
+                <w:t xml:space="preserve">L’OUTIL D’ANALYSE DE LA CAUSALITE, DES DEFAILLANCES, ET LEURS EFFETS (ACDE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Mirdamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gauthier</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MOSIM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France. pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386507v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHODOLOGY OF REVERSE ENGINEERING FOR LARGE ASSEMBLIES PRODUCTS FROM HETEROGENEOUS DATA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harvey Rowson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMCE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Budapest, Hungary. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3600,77 +3600,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’OUTIL D'ANALYSE DE LA CAUSALITÉ, DES DÉFAILLANCE, ET LEURS EFFETS (ACDE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirin Mirdamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4058,90 +4058,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards new processes to reverse engineering digital mock-ups from a set of heterogeneous data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INGEGRAF2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Madrid, Spain. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4261,77 +4261,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une démarche décisionnelle outillée pour la génération d'un processus d'inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirin Mirdamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4376,1008 +4376,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation virtuelle d’un produit dans le processus de conception centrée utilisateur : Cas d’un seau à champagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gardan</w:t>
+                <w:t xml:space="preserve">Proposition d’une démarche décisionnelle outillée pour la génération d’un processus d’inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Mirdamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.10</w:t>
+              <w:t xml:space="preserve">QUALITA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Compiègne, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200826v1</w:t>
+                <w:t xml:space="preserve">hal-01176878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une démarche décisionnelle outillée pour la génération d’un processus d’inspection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Siadat</w:t>
+                <w:t xml:space="preserve">Représentation virtuelle d’un produit dans le processus de conception centrée utilisateur : Cas d’un seau à champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUALITA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Compiègne, France. pp.10</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176878v1</w:t>
+                <w:t xml:space="preserve">hal-01200826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des processus d'éco-conception proactifs via la modélisation des connaissances d'interface entre les acteurs de la conception</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Reyes</w:t>
+                <w:t xml:space="preserve">An adaptive approach to Failure Modes and Effects Analysis for Computer-Aided Inspection Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Mirdamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AiP Priméca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Le Mont-Dore, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">IEEM-FMEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Hong Kong, China. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763648v1</w:t>
+                <w:t xml:space="preserve">hal-01203433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive approach to Failure Modes and Effects Analysis for Computer-Aided Inspection Planning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
+                <w:t xml:space="preserve">Du processus de conception au territoire : proposition d'un modèle dirigé par les valeurs immatérielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEM-FMEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Hong Kong, China. pp.10</w:t>
+              <w:t xml:space="preserve">GDR-MACS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203433v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du processus de conception au territoire : proposition d'un modèle dirigé par les valeurs immatérielles</w:t>
+                <w:t xml:space="preserve">La création de valeur durable pour l’entreprise, une force pour le territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-MACS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">COLEIT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Troyes, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885444v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création de valeur durable pour l’entreprise, une force pour le territoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Reyes</w:t>
+                <w:t xml:space="preserve">From Functional Analysis to CAD Modelling Based on Knowledge Transformation Driven by the Design Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Iraqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLEIT 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Montréal, Canada. pp.458-467, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35758-9_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176874v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Functional Analysis to CAD Modelling Based on Knowledge Transformation Driven by the Design Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Medhi Iraqi</w:t>
+                <w:t xml:space="preserve">Modélisation d'entreprise et PLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Product Lifecycle Management (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">École de Modélisation d'Entreprise d'Arcachon - Modélisation pour l'ingénierie d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203435v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'entreprise et PLM</w:t>
+                <w:t xml:space="preserve">Vers des processus d'éco-conception proactifs via la modélisation des connaissances d'interface entre les acteurs de la conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Merlo</w:t>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École de Modélisation d'Entreprise d'Arcachon - Modélisation pour l'ingénierie d'entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, France</w:t>
+              <w:t xml:space="preserve">AiP Priméca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Le Mont-Dore, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772591v1</w:t>
+                <w:t xml:space="preserve">hal-00763648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFM synthesis approach based on product-process interface modelling. Application to the peen forming process.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jawhar El Gueder</w:t>
+                <w:t xml:space="preserve">Toward proactive eco-design based on engineer and eco-designer's software interface modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Cochennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th CIRP Design Conference - Global Product Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICED 11 - 18th International Conference on Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Copenhague, Denmark. pp.214-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951892v1</w:t>
+                <w:t xml:space="preserve">hal-00867436v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward proactive eco-design based on engineer and eco-designer's software interface modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Reyes</w:t>
+                <w:t xml:space="preserve">DFM synthesis approach based on product-process interface modelling. Application to the peen forming process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawhar El Gueder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cochennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED 11 - 18th International Conference on Engineering Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th CIRP Design Conference - Global Product Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Nantes, France. pp.265-277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15973-2_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867436v2</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of beech wood pulp towards sustainable rapid prototyping</w:t>
               </w:r>
@@ -5778,51 +5778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for design process and LCA interface for ecodesign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5867,709 +5867,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for ecodesign: an interface between LCA and design process.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Reyes</w:t>
+                <w:t xml:space="preserve">Tool based supporting collaborative design from specification development to CAD modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Ostrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Management of Technology - Step to Sustainable Production" (MOTSP 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rovinj, Croatia. 8p</w:t>
+              <w:t xml:space="preserve">TMCE 2010 Symposium - Virtual Engineering for competitiveness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Italy. pp.941-950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934920v1</w:t>
+                <w:t xml:space="preserve">hal-00935436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool based supporting collaborative design from specification development to CAD modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Gomes</w:t>
+                <w:t xml:space="preserve">Enabled virtual and collaborative engineering coupling PLm system to a product data kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri van Wijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMCE 2010 Symposium - Virtual Engineering for competitiveness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Italy. pp.941-950</w:t>
+              <w:t xml:space="preserve">5th International Conference on Digital Enterprise Technology: from numerical simulation to intelligent cooperation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Nantes, France. pp.399-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935436v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabled virtual and collaborative engineering coupling PLm system to a product data kernel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Eynard</w:t>
+                <w:t xml:space="preserve">A framework for ecodesign: an interface between LCA and design process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Digital Enterprise Technology: from numerical simulation to intelligent cooperation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Nantes, France. pp.399-415</w:t>
+              <w:t xml:space="preserve">International Conference "Management of Technology - Step to Sustainable Production" (MOTSP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rovinj, Croatia. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934083v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Design and PLM Applications in Aeronautics Product Development</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+                <w:t xml:space="preserve">Une application à l’usage du bois en conception de produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 19th CIRP Design Conference - Competitive Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Bedford, United Kingdom</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784552v1</w:t>
+                <w:t xml:space="preserve">hal-03391374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une application à l’usage du bois en conception de produit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gardan</w:t>
+                <w:t xml:space="preserve">Identification produit-procédés pour une conception proactive: application à la fonderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de Mécanique 24-28 août 2009, Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391374v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification produit-procédés pour une conception proactive: application à la fonderie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Martin</w:t>
+                <w:t xml:space="preserve">Integrated Design and PLM Applications in Aeronautics Product Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri van Wijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Troussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de Mécanique 24-28 août 2009, Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">the 19th CIRP Design Conference - Competitive Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Bedford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916812v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product-process interface for effective product design and manufacturing in a DFM approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawhar El Gueder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cochennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Congress Design and Modelling of Mechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisia. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6588,303 +6588,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Prototyping : first practice of a European research group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-domain product modelling: from requirements to cad and simulation tools.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Ostrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Product Lifecycle Management PLM'09 Supporting the extended enterprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Bath, United Kingdom. pp.232-242</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934910v1</w:t>
+                <w:t xml:space="preserve">hal-00857564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-domain product modelling: from requirements to cad and simulation tools.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtual Prototyping : first practice of a European research group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten Toxopeus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mathieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Grozav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, United States</w:t>
+              <w:t xml:space="preserve">Product Lifecycle Management PLM'09 Supporting the extended enterprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bath, United Kingdom. pp.232-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857564v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLM interopérable pour la conception intégrée et le travail collaboratif en aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri van Wijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7030,64 +7030,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specification and developments of Interoperability Solutions dedicated to Multiple Expertise Collaboration in a Design Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilain Cabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7164,51 +7164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigation on shot-peening induced deformation. Application to sheet metal forming. Advances in X-ray Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cochennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7493,90 +7493,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product-process interface for manufacturing data management as a support for DFM and virtual manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawhar El Gueder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cochennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International Meeting - The International Conference on Integrated, Virtual and Interactive Engineering for fostering Industrial Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Pékin, China. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7653,51 +7653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
@@ -7765,51 +7765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilain Cabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7851,51 +7851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting CAD and PLM systems with ecodesign software: Current experiences and future opportunities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mathieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7985,51 +7985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keqin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shurong Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8258,51 +8258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Cabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8482,51 +8482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet RNTL IPPOP : montage du projet et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées STP GDR MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8545,325 +8545,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shot peening processes: Form elaboration to XAO</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Montay</w:t>
+                <w:t xml:space="preserve">Manufacturing Quality Information Classification based on Group Technology and Quality BOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keqin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel François</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shurong Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Surface treatment, Second French German meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Multiconference on "Computational Engineering in Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.2161-2167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613778v1</w:t>
+                <w:t xml:space="preserve">hal-02279249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing Quality Information Classification based on Group Technology and Quality BOM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keqin Wang</w:t>
+                <w:t xml:space="preserve">Shot peening processes: Form elaboration to XAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shurong Tong</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiconference on "Computational Engineering in Systems Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.2161-2167</w:t>
+              <w:t xml:space="preserve">Mechanical Surface treatment, Second French German meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279249v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Analysis to identify knowledge for a DFM approach. Application to Shot Peen-forming process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cochennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Concept 2006 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8888,51 +8888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities and challenges for connecting environmental assessment tools and CAD software.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mathieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9117,51 +9117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of an Integrated Organisation and Process Tool for Engineering Design Co-ordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9232,334 +9232,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Capitalization of Design Knowledge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Product meta-modelling: an approach for linking product models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Knowledge Management and Organizational Memory, European Conference on Artificial Intelligent (ECAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SMC2002: IEEE International Conference on Systems, Man and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Yasmine Hammamet, Tunisia. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSMC.2002.1173232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634126v1</w:t>
+                <w:t xml:space="preserve">hal-02939701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product meta-modelling: an approach for linking product models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nowak</w:t>
+                <w:t xml:space="preserve">Capitalisation de connaissances en ingénierie collaborative : de la modélisation des données du produit à la traçabilité de la logique de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Matta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC2002: IEEE International Conference on Systems, Man and Cybernetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque sur l'Ingénierie de la Production et des Organisations Industrielles, IPI 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Autrans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939701v1</w:t>
+                <w:t xml:space="preserve">hal-02942149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalisation de connaissances en ingénierie collaborative : de la modélisation des données du produit à la traçabilité de la logique de conception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Continuous Capitalization of Design Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nada Matta</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur l'Ingénierie de la Production et des Organisations Industrielles, IPI 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Autrans, France</w:t>
+              <w:t xml:space="preserve">Workshop on Knowledge Management and Organizational Memory, European Conference on Artificial Intelligent (ECAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942149v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9919,51 +9919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic and ergonomic performance enhancement in assembly process through multiple collaboration modes between human and robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Quenehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9971,51 +9971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mohamed Abdeljaouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10049,103 +10049,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework for the design and evaluation of a reconfigurable production system based on movable robot integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10270,51 +10270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lean techniques application towards efficient collaborative robot integration: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Quenehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Pocachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10322,51 +10322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produção</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10599,51 +10599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based Interoperability IoT Hub for theSupervision of Smart Gas Distribution Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10694,103 +10694,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of reconfigurability enablers and weighting of reconfigurability characteristics based on a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28, pp.96-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10824,103 +10824,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UML based reconfiguration rate analysis of assembly line depending on robot integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (11), pp.1168-1173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11034,343 +11034,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering design memory for design rationale and change management toward innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Governance maturity grid: a transition method for integrating sustainability into companies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Tichkiewitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403255v1</w:t>
+                <w:t xml:space="preserve">hal-01537185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance maturity grid: a transition method for integrating sustainability into companies?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Allais</w:t>
+                <w:t xml:space="preserve">Characterization of wood filament in additive deposition to study the mechanical behavior of reconstituted wood products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Cuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Engineered Fibers and Fabrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (11), pp.56-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/155892501601100408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537185v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of wood filament in additive deposition to study the mechanical behavior of reconstituted wood products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gardan</w:t>
+                <w:t xml:space="preserve">Engineering design memory for design rationale and change management toward innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widad Es Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Cuong Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Montay</w:t>
+                <w:t xml:space="preserve">Serge Tichkiewitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineered Fibers and Fabrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (11), pp.56-63. </w:t>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (1), pp.193-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/155892501601100408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2016.04.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286154v1</w:t>
+                <w:t xml:space="preserve">hal-01403255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion of territorial resources in the product development process</w:t>
               </w:r>
@@ -11464,51 +11464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge synthesis by least commitment for product design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Tichkiewitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, CIRP Annals Manufacturing Technology, 64, pp.141-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11555,51 +11555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of collaboration in the design process: Using interoperability measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pirayesh Neghab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11659,51 +11659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FESTivE: an information system method to improve product designers and environmental experts information exchanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11858,51 +11858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an systemic navigation framework to integrate sustainable development into the company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12074,51 +12074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward proactive (eco)design process: modeling information transformations among designers activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12172,727 +12172,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VISIONAIR: VISION Advanced Infrastructure for Research</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A framework for ecodesign: an interface between LCA and design process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBC Journal on Interactive Systems </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Special Issue - VR and HCI Labs, 2 (2), pp.40-43</w:t>
+              <w:t xml:space="preserve">Annals of the Faculty of Engineering Hunedoara - International Journal Of Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, IX (1), pp.121-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644745v1</w:t>
+                <w:t xml:space="preserve">hal-00841441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of beech wood pulp towards sustainable rapid prototyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gardan</w:t>
+                <w:t xml:space="preserve">Integration of Residual Stresses in the Design of Mechanical Parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawhar El Gueder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cochennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rapid Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJRAPIDM.2011.044700⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 681, pp.255-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.681.255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867975v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specifications and Development of Interoperability Solution dedicated to Multiple Expertise Collaboration in a Design Framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitri van Wijk</w:t>
+                <w:t xml:space="preserve">A framework for eco-design: an interface between LCA and design process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (2/3/4), p. 272-274</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, IX, ISSN: 1584-2665, p. 121-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749865v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for eco-design: an interface between LCA and design process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Reyes</w:t>
+                <w:t xml:space="preserve">Specifications and Development of Interoperability Solution dedicated to Multiple Expertise Collaboration in a Design Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri van Wijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, IX, ISSN: 1584-2665, p. 121-126</w:t>
+              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2/3/4), p. 272-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763466v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Residual Stresses in the Design of Mechanical Parts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jawhar El Gueder</w:t>
+                <w:t xml:space="preserve">Characterisation of beech wood pulp towards sustainable rapid prototyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Cochennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.681.255⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rapid Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (4), pp.215-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJRAPIDM.2011.044700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857475v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for ecodesign: an interface between LCA and design process</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">VISIONAIR: VISION Advanced Infrastructure for Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kopecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Wössner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Mavrikios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loukas Rentzos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Weidig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Faculty of Engineering Hunedoara - International Journal Of Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, IX (1), pp.121-126</w:t>
+              <w:t xml:space="preserve">SBC Journal on Interactive Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Special Issue - VR and HCI Labs, 2 (2), pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841441v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product-process interface for manufacturing data management as a support for DFM and virtual manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawhar El Gueder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cochennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (4), pp.251-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13255,51 +13255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond geometric CAD system: implementation of STEP translator for multiple-views product modeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huijun Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13366,264 +13366,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDM system implementation based on UML</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gallet</w:t>
+                <w:t xml:space="preserve">Interoperability between Cooperative Design Modeller and a CAD System: Software Integration versus Data Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijun Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducellier</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal for Manufacturing Science and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (2), pp.139-149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281461v1</w:t>
+                <w:t xml:space="preserve">hal-02291571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperability between Cooperative Design Modeller and a CAD System: Software Integration versus Data Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huijun Song</w:t>
+                <w:t xml:space="preserve">PDM system implementation based on UML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafon</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Manufacturing Science and Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (5-6), pp.330-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2005.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291571v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MANUFACTURING QUALITY INFORMATION SUPPORTING CONCURRENT DESIGN DECISIONS</w:t>
               </w:r>
@@ -13661,51 +13661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shurong Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39 (3), pp.771-776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13733,459 +13733,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Integration of CAx Systems and a Multiple-View Product Model ler in Mechanical Design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafon</w:t>
+                <w:t xml:space="preserve">Personnalisation des typologies d'objets pour la décomposition produit au sein des outils PLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Odinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laeticia Girouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Polytechnica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 45 (3), pp.26-31</w:t>
+              <w:t xml:space="preserve">RCFAO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (4), pp.409-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291573v1</w:t>
+                <w:t xml:space="preserve">hal-00184726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personnalisation des typologies d'objets pour la décomposition produit au sein des outils PLM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Merlo</w:t>
+                <w:t xml:space="preserve">Towards Integration of CAx Systems and a Multiple-View Product Model ler in Mechanical Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijun Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphael Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCFAO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 18 (4), pp.409-426</w:t>
+              <w:t xml:space="preserve">Acta Polytechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (3), pp.26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184726v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XML-based knowledge management for DFM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UML Based Specifications of PDM Product Structure and Workflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agile Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 7 (1), pp.71-76</w:t>
+              <w:t xml:space="preserve">Computer In Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (53), pp.301-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288784v1</w:t>
+                <w:t xml:space="preserve">hal-02288756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UML Based Specifications of PDM Product Structure and Workflow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">XML-based knowledge management for DFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Skander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer In Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 55 (53), pp.301-316</w:t>
+              <w:t xml:space="preserve">International Journal of Agile Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (1), pp.71-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288756v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process planning as an integration of knowledge in the detailed design phase</w:t>
               </w:r>
@@ -14288,51 +14288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoDE: a Co-operative Design Environment. A new generation of CAD systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Tichkiewitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrent Engineering Research and Application Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 8 (4), pp.263-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14415,51 +14415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paz Morer Camo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14525,51 +14525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Journal of Product Development / IT-Based Proactive design and synthesis For X in product LifeCycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inderscience, 13 (1), pp.1-94, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14587,51 +14587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Journal of Manufacturing Research / Computer Support for Integrated Design and Manufacture Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15215,51 +15215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Design and Supervision Processes Meta-Model for Rationale Capitalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widad Es Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15364,64 +15364,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un modèle d'interface proactif entre ingénierie de produit et de procédés de fabrication : application au grenaillage de mise en forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawhar El Gueder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15471,64 +15471,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of peen forming induced deformations: modeling and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cochennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15537,361 +15537,361 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Residual Stresses (ECRS-8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat des travaux de recherche dans le cadre du projet ENHANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Carratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Université de technologie de Troyes. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du colloque &amp;quot;Coopération, Innovation et Technologies&amp;quot;, CITE'2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coopération, Innovation, Technologie, CITE'2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Troyes, France. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941120v1</w:t>
-              </w:r>
-[...152 lines deleted...]
-                <w:t xml:space="preserve">hal-02943158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId356"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -15967,51 +15967,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0488DCA0"/>
+    <w:nsid w:val="643F506E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16198,51 +16198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-roucoules" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2643-729X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098839128" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61841105" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002376643" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.12" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Esma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Oulhaj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garambois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoretti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj20.406" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.280" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Amzil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Dougier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gomand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_23" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beauville Dit Eynaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030674v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quenehen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thiery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57997-5_55" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075584v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Es-Soufi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_69" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Geromin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malburet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02045412v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Rowson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bricogne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durupt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_57" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764180v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_24" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286169v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahmed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Gaudy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Larat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_85" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Es Soufi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bruneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kleiner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2016.7542951" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#243;sbel Galav&#237;s-Acosta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_37" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosbel Galavis Acosta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286138v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rouchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cranga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176875v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Mirdamadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dantan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386507v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Beldi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Krysinski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauthier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_27" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166651v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danesi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Moones" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204648v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Kozemjakin da Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Allais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Remy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178700v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823124v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Dantan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200826v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176878v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02885444v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176874v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203435v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Iraqi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_41" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar El Gueder" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouhaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cochennec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_26" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867436v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843324v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Iraqi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24485-8_40" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951917v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganggang Niu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shudong Sun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958170v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqin Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shurong Tong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885425v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934920v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935436v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Frey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Ostrosi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934083v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van Wijk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etienne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guyot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784552v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916812v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943517v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934910v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Toxopeus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Grozav" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857564v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784353v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391217v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02461249v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Cabannes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02872971v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cochennec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02540099v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2008.4737862" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934082v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K, Q Wang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S, R Tong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIT.2008.4654405" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362485v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khoury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466856v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Klein Meyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186369v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lescuyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939597v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSKD.2007.482" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548611v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICOM.2007.1318" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620932v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cabannes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121066v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teissandier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debarbouille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357616v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613778v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279249v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02872973v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373088v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226989v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guingand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184734v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Michel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nowak" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02634126v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemercier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939701v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1173232" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02942149v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227837v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117461" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2022.2134930" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889532v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871617v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Abdeljaouad" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2039795" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368419v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08030-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761374v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2021.05.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363892v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pocachard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.20190160" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434899v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145093v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2020.04.089" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267637v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007792v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.12.016" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053273v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288827v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403255v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.046" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537185v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286154v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Cuong Nguyen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/155892501601100408" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178698v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184905v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2015.04.022" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534471v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pirayesh Neghab" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.03.011" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084714v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.07.019" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275868v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088221v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.03.054" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203806v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Iraqi-Houssaini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763609v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.07.061" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644745v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kopecki" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe W&#246;ssner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mavrikios" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Rentzos" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weidig" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867975v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRAPIDM.2011.044700" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749865v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763466v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857475v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.255" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841441v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871110v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0109-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781995v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940085v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Skander" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-007-1003-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185729v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701607782" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610975v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Song" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charles" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2007.012871" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281461v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2005.11.012" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLCQ2W48-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291571v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923952v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00381" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291573v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184726v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Odinot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Girouard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288784v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288756v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Novak" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291569v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Salomons" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paris" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713804979" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291727v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744448v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz Morer Camo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Rizzi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203506v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203559v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488692v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.T. Yan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271603v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01842164v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488704v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yannou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949196v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_50" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394738v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_112" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916810v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952567v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941120v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02943158v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carratt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gouel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-roucoules" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2643-729X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098839128" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61841105" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002376643" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.12" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Esma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Oulhaj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garambois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoretti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.280" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj20.406" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Amzil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Dougier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gomand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_23" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984707v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019041v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beauville Dit Eynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030674v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quenehen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thiery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57997-5_55" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288808v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Geromin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malburet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922617v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Es-Soufi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02045412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Rowson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bricogne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durupt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_57" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_69" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764180v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_24" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411842v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bruneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286169v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahmed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Gaudy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Larat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_85" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403073v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Es Soufi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kleiner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2016.7542951" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#243;sbel Galav&#237;s-Acosta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_37" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosbel Galavis Acosta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286138v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386507v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Beldi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Krysinski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauthier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_27" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rouchon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cranga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176875v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Mirdamadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dantan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166651v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danesi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Moones" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204648v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Kozemjakin da Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Allais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Remy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178700v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823124v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Dantan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176878v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200826v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203433v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02885444v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203435v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Iraqi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_41" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772591v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763648v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867436v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar El Gueder" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouhaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cochennec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_26" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843324v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Iraqi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24485-8_40" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951917v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganggang Niu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shudong Sun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958170v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqin Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shurong Tong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885425v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935436v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Frey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Ostrosi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934083v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van Wijk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etienne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guyot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934920v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391374v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916812v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784552v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943517v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857564v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934910v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Toxopeus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Grozav" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784353v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391217v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02461249v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Cabannes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02872971v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cochennec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02540099v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2008.4737862" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934082v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K, Q Wang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S, R Tong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIT.2008.4654405" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362485v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khoury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466856v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Klein Meyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186369v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lescuyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939597v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSKD.2007.482" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548611v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICOM.2007.1318" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620932v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cabannes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121066v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teissandier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debarbouille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357616v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279249v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02872973v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373088v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226989v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guingand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184734v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Michel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nowak" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939701v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1173232" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02942149v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02634126v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemercier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227837v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117461" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2022.2134930" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889532v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871617v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Abdeljaouad" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2039795" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368419v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08030-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761374v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2021.05.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363892v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pocachard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.20190160" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434899v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145093v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2020.04.089" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267637v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007792v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.12.016" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053273v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288827v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537185v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286154v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Cuong Nguyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/155892501601100408" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403255v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.046" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178698v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184905v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2015.04.022" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534471v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pirayesh Neghab" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.03.011" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084714v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.07.019" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275868v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088221v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.03.054" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203806v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Iraqi-Houssaini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763609v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.07.061" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841441v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857475v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.255" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763466v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749865v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867975v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRAPIDM.2011.044700" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644745v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kopecki" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe W&#246;ssner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mavrikios" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Rentzos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weidig" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871110v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0109-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781995v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940085v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Skander" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-007-1003-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185729v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701607782" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610975v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Song" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charles" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2007.012871" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291571v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281461v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2005.11.012" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLCQ2W48-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923952v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00381" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184726v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Odinot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Girouard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291573v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288756v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Novak" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288784v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291569v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Salomons" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paris" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713804979" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291727v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744448v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz Morer Camo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Rizzi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203506v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203559v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488692v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.T. Yan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271603v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01842164v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488704v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yannou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949196v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_50" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394738v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_112" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916810v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952567v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02943158v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carratt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gouel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941120v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>