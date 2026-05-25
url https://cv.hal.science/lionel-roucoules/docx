--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -149,53 +149,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">61841105</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=bcPpnsoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000002376643</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -324,1553 +345,1549 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operationalizing community-based open scientific design research benchmarks: application to model-based architecture design synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chenouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DESIGN 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Cavtat &amp; Dubrovnik, France. pp.95-104, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/pds.2024.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative des méthodes de création des modèles de transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Esma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un protocole de comparaison d'algorithmes d'apprentissage par renforcement pour la gestion optimale temps-réel de flux de puissance dans un micro-réseau électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Oulhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un guide de bonnes pratiques pour l'optimisation d'éolienne à axe horizontal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amoretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open science platform for benchmarking engineering design researches</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-objective optimisation of technical wind turbines parameters based on multi-physical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amoretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd CIRP Design Conference (CIRP Design 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.280⟩</w:t>
+              <w:t xml:space="preserve">ICREPQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vigo, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24084/repqj20.406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703496v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimisation of technical wind turbines parameters based on multi-physical models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An open science platform for benchmarking engineering design researches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICREPQ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24084/repqj20.406⟩</w:t>
+              <w:t xml:space="preserve">32nd CIRP Design Conference (CIRP Design 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Online, France. pp.472-477, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776387v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causality learning approach for supervision in the context of Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Conference on Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic Approach for Local Energy Mix Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Dougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gomand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Aix-en-Provence, France. pp.143-148, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient energy system modelling for multi-objective optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Dougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gomand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORLD RENEWABLE ENERGY CONFERENCE - WREC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic approach for local energy mix assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Dougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gomand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing (JCM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joint Conference on Mechanics, Jun 2020, Aix-en-Provence, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk and decision analysis for Reconfigurable Assembly System Design under uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Modeling, Optimization and Simuation - MOSIM'20 - November 12-14, 2020 Agadir - Morocco "New advances and challenges for sustainable and smart industries"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Agadir, Morocco. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly Process Design: Performance Evaluation Under Ergonomics Consideration Using Several Robot Collaboration Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Quenehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Novi Sad, France. pp.477-484, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-57997-5_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAD modelling based on knowledge synthesis for design rational</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Dynamic Contextual Change Management Application for Real Time Decision-Making Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widad Es-Soufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Design Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.759-767, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288808v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic Contextual Change Management Application for Real Time Decision-Making Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widad Es-Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th working conference of the IFIP Working Group 7.5 on Reliability and Optimization of Structural Systems (IFIP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, ETH Zurich, Switzerland. pp.NO IDEA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1881,658 +1898,645 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Capture and Reuse Through Expert’s Activity Monitoring in Engineering Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CAD modelling based on knowledge synthesis for design rational</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Geromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvey Rowson</w:t>
+                <w:t xml:space="preserve">François Malburet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+                <w:t xml:space="preserve">Cédric Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIRP Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045412v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du taux de reconfiguration d’une ligne d’assemblage par intégration de modules robotisés via une modélisation par diagramme UML de classes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Knowledge Capture and Reuse Through Expert’s Activity Monitoring in Engineering Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harvey Rowson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Durville</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MUGV &amp; Manufacturing’21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.621-630, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858630v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Contextual Change Management Application for Real Time Decision-Making Support</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analyse du taux de reconfiguration d’une ligne d’assemblage par intégration de modules robotisés via une modélisation par diagramme UML de classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Klement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gibaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MUGV &amp; Manufacturing’21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075584v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Process Mining Based Approach to Support Decision Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widad Es-Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.264-274, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-level signature by graph for Reverse Engineering of mechanical assemblies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of Process Mining and Machine Learning to support decision making in systems design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vallet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Widad Es Soufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tools and Methods for Competitive Engineering (Aix-en-Provence : 16 : 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, United States. pp.56-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411842v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data aggregation architecture “Smart-Hub” for heterogeneous systems in industrial environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Gaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2586,685 +2590,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of Process Mining and Machine Learning to support decision making in systems design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-based Interoperability Solutions for the Supervision of Smart Gas Distribution Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widad Es Soufi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mathias Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Gaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Larat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Columbia, United States. pp.56-66, </w:t>
+              <w:t xml:space="preserve">11th System of Systems Engineering Conference (SoSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Kongsberg, Norway. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2016.7542951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403073v1</w:t>
+                <w:t xml:space="preserve">hal-02286160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based Interoperability Solutions for the Supervision of Smart Gas Distribution Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A three-level signature by graph for Reverse Engineering of mechanical assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Kleiner</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Marina Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Larat</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th System of Systems Engineering Conference (SoSE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tools and Methods for Competitive Engineering (Aix-en-Provence : 16 : 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Aix-en-Provence, France. pp.669-681</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286160v1</w:t>
+                <w:t xml:space="preserve">hal-01411842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale Modelling for Knowledge Capitalization and Design For Manufacturability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yósbel Galavís-Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.397-406, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modeling and knowledge capitalization for analysis and development of DFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosbel Galavis Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tools and Methods of Competitive Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Aix en Provence, France. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modelling for knowledge capitalization and Design For Manufacturability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosbel Galavis Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Product LifeCycle Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.397-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unification of Multiple Models for Complex System Development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’OUTIL D’ANALYSE DE LA CAUSALITE, DES DEFAILLANCES, ET LEURS EFFETS (ACDE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Mirdamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gauthier</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MOSIM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France. pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386507v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYTICAL MODELING OF ROTOR-STRUCTURE COUPLING USING MODAL DECOMPOSITION FOR THE STRUCTURE AND THE BLADES</w:t>
               </w:r>
@@ -3276,64 +3288,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cranga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malburet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th European Rotorcraft Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Southampton,, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3352,11020 +3364,11029 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’OUTIL D’ANALYSE DE LA CAUSALITE, DES DEFAILLANCES, ET LEURS EFFETS (ACDE)</w:t>
+                <w:t xml:space="preserve">Unification of Multiple Models for Complex System Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shirin Mirdamadi</w:t>
+                <w:t xml:space="preserve">Nesrine Ben Beldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malburet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
+                <w:t xml:space="preserve">Tomasz Krysinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Siadat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Martin</w:t>
+                <w:t xml:space="preserve">Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Yokohama, Japan. pp.267-276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-45937-9_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176875v1</w:t>
+                <w:t xml:space="preserve">hal-01386507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHODOLOGY OF REVERSE ENGINEERING FOR LARGE ASSEMBLIES PRODUCTS FROM HETEROGENEOUS DATA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harvey Rowson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMCE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Budapest, Hungary. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’OUTIL D'ANALYSE DE LA CAUSALITÉ, DES DÉFAILLANCE, ET LEURS EFFETS (ACDE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirin Mirdamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Printing device adaptable to Computer Numerical Control (CNC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Danesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Forum on Rapid Prototyping and Manufacturing 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design process and trace modelling for design rationale capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Moones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Conference on Mechanical, Design Engineering &amp; Advanced Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the implication of an environmental strategy adoption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Kozemjakin da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LCM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Gothenburg, Sweden. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards new processes to reverse engineering digital mock-ups from a set of heterogeneous data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INGEGRAF2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Madrid, Spain. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory study of the inclusion of territorial resources in design process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Proposition d'une démarche décisionnelle outillée pour la génération d'un processus d'inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Mirdamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Seoul, South Korea. pp.10</w:t>
+              <w:t xml:space="preserve">QUALITA2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178700v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une démarche décisionnelle outillée pour la génération d'un processus d'inspection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Exploratory study of the inclusion of territorial resources in design process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUALITA2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t>
+              <w:t xml:space="preserve">ICED2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Seoul, South Korea. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823124v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’une démarche décisionnelle outillée pour la génération d’un processus d’inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirin Mirdamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QUALITA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Compiègne, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation virtuelle d’un produit dans le processus de conception centrée utilisateur : Cas d’un seau à champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive approach to Failure Modes and Effects Analysis for Computer-Aided Inspection Planning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vers des processus d'éco-conception proactifs via la modélisation des connaissances d'interface entre les acteurs de la conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEM-FMEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Hong Kong, China. pp.10</w:t>
+              <w:t xml:space="preserve">AiP Priméca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Le Mont-Dore, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203433v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du processus de conception au territoire : proposition d'un modèle dirigé par les valeurs immatérielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR-MACS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création de valeur durable pour l’entreprise, une force pour le territoire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An adaptive approach to Failure Modes and Effects Analysis for Computer-Aided Inspection Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Mirdamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLEIT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Troyes, France. pp.10</w:t>
+              <w:t xml:space="preserve">IEEM-FMEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Hong Kong, China. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176874v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Functional Analysis to CAD Modelling Based on Knowledge Transformation Driven by the Design Process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La création de valeur durable pour l’entreprise, une force pour le territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Product Lifecycle Management (PLM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COLEIT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Troyes, France. pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35758-9_41⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01203435v1</w:t>
+                <w:t xml:space="preserve">hal-01176874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'entreprise et PLM</w:t>
+                <w:t xml:space="preserve">From Functional Analysis to CAD Modelling Based on Knowledge Transformation Driven by the Design Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Merlo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Medhi Iraqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École de Modélisation d'Entreprise d'Arcachon - Modélisation pour l'ingénierie d'entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Montréal, Canada. pp.458-467, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35758-9_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772591v1</w:t>
+                <w:t xml:space="preserve">hal-01203435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des processus d'éco-conception proactifs via la modélisation des connaissances d'interface entre les acteurs de la conception</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modélisation d'entreprise et PLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AiP Priméca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Le Mont-Dore, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">École de Modélisation d'Entreprise d'Arcachon - Modélisation pour l'ingénierie d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763648v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward proactive eco-design based on engineer and eco-designer's software interface modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">DFM synthesis approach based on product-process interface modelling. Application to the peen forming process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawhar El Gueder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cochennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED 11 - 18th International Conference on Engineering Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th CIRP Design Conference - Global Product Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Nantes, France. pp.265-277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15973-2_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867436v2</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFM synthesis approach based on product-process interface modelling. Application to the peen forming process.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Toward proactive eco-design based on engineer and eco-designer's software interface modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Cochennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th CIRP Design Conference - Global Product Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICED 11 - 18th International Conference on Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Copenhague, Denmark. pp.214-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951892v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867436v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of beech wood pulp towards sustainable rapid prototyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDMME - Virtual Concept 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based (Mechanical) Product Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Iraqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODELS 2011: 14th International Conference on Model Driven Engineering Languages and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, New Zealand. pp.548-562, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-24485-8_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Predictive-reactive Approach for JSP with Uncertain Processing Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganggang Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shudong Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDMME - Virtual Concept 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology Building of Manufacturing Quality Knowledge for Design Decision Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keqin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shurong Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDMME - Virtual Concept 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for design process and LCA interface for ecodesign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management of Technology - Step to Sustainable Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Rovinj, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool based supporting collaborative design from specification development to CAD modelling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A framework for ecodesign: an interface between LCA and design process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMCE 2010 Symposium - Virtual Engineering for competitiveness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Italy. pp.941-950</w:t>
+              <w:t xml:space="preserve">International Conference "Management of Technology - Step to Sustainable Production" (MOTSP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rovinj, Croatia. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935436v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabled virtual and collaborative engineering coupling PLm system to a product data kernel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tool based supporting collaborative design from specification development to CAD modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Ostrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri van Wijk</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Samuel Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Digital Enterprise Technology: from numerical simulation to intelligent cooperation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Nantes, France. pp.399-415</w:t>
+              <w:t xml:space="preserve">TMCE 2010 Symposium - Virtual Engineering for competitiveness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Italy. pp.941-950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934083v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for ecodesign: an interface between LCA and design process.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enabled virtual and collaborative engineering coupling PLm system to a product data kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri van Wijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Management of Technology - Step to Sustainable Production" (MOTSP 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rovinj, Croatia. 8p</w:t>
+              <w:t xml:space="preserve">5th International Conference on Digital Enterprise Technology: from numerical simulation to intelligent cooperation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Nantes, France. pp.399-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934920v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une application à l’usage du bois en conception de produit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Integrated Design and PLM Applications in Aeronautics Product Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri van Wijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Troussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">the 19th CIRP Design Conference - Competitive Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Bedford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391374v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification produit-procédés pour une conception proactive: application à la fonderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de Mécanique 24-28 août 2009, Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Design and PLM Applications in Aeronautics Product Development</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une application à l’usage du bois en conception de produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 19th CIRP Design Conference - Competitive Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Bedford, United Kingdom</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784552v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product-process interface for effective product design and manufacturing in a DFM approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawhar El Gueder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cochennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Congress Design and Modelling of Mechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisia. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-domain product modelling: from requirements to cad and simulation tools.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Ostrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Prototyping : first practice of a European research group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten Toxopeus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mathieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Grozav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Product Lifecycle Management PLM'09 Supporting the extended enterprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Bath, United Kingdom. pp.232-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLM interopérable pour la conception intégrée et le travail collaboratif en aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri van Wijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès International de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des liens produit-procédés pour une conception proactive: application à la fonderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specification and developments of Interoperability Solutions dedicated to Multiple Expertise Collaboration in a Design Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilain Cabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conférence on Software, Knowledge, Information Management and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Katmandou, Nepal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigation on shot-peening induced deformation. Application to sheet metal forming. Advances in X-ray Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cochennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Flan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Residual Stresses (ICRS8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Denver, United States. pp.511-518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of consumers’ requirements for data/information quality by using HOQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keqin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shurong Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 IEEE International Conference on Industrial Engineering and Engineering Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Singapore, Singapore. pp.213-217, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEM.2008.4737862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Data Quality and Information Quality Problems in Digital Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K, Q Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S, R Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th IEEE International Conference on Management of innovation &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Bangkok, Thailand. pp.439-443, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMIT.2008.4654405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product-process interface for manufacturing data management as a support for DFM and virtual manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawhar El Gueder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cochennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International Meeting - The International Conference on Integrated, Virtual and Interactive Engineering for fostering Industrial Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Pékin, China. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et robustesse pour la prise de décision dans un contexte de conception intégrée et collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilain Cabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product Modelling for Design Alternatives Selection Using Optimisation and Robustness Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Klein Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilain Cabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Product Modelling for Design Alternatives Selection Using Optimisation and Robustness Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Paris, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting CAD and PLM systems with ecodesign software: Current experiences and future opportunities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mathieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Lescuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Engineering Design (ICED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France. p.467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on Application of Data Mining in Product Design and Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keqin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shurong Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Matta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Fuzzy Systems and Knowledge Discovery (FSKD 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Haikou, China. pp.613-618, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FSKD.2007.482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Data Mining in Manufacturing Quality Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keqin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shurong Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Matta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 International Conference on Wireless Communications, Networking and Mobile Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Shanghai, China. pp.5377-5380, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WICOM.2007.1318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPECIFIC PRODUCT MODELLING APPROACH FOR ALTERNATIVES IDENTIFICATION, OPTIMISATION AND ROBUSTNESS ANALYSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Klein Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Cabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Engineering Design, ICED'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPPOP: an open source collaborative design platform to link product, design process and industrial organisation information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Teissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debarbouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Integrated Design and Manufacturing in Mechanical Engineering, IDMME'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Grenoble, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet RNTL IPPOP : montage du projet et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées STP GDR MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing Quality Information Classification based on Group Technology and Quality BOM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Shot peening processes: Form elaboration to XAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shurong Tong</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiconference on "Computational Engineering in Systems Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.2161-2167</w:t>
+              <w:t xml:space="preserve">Mechanical Surface treatment, Second French German meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279249v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shot peening processes: Form elaboration to XAO</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Manufacturing Quality Information Classification based on Group Technology and Quality BOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keqin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel François</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shurong Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Surface treatment, Second French German meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Multiconference on "Computational Engineering in Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.2161-2167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613778v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Analysis to identify knowledge for a DFM approach. Application to Shot Peen-forming process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cochennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Concept 2006 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities and challenges for connecting environmental assessment tools and CAD software.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mathieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Lescuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">of LCM 2005 - Innovation by Life Cycle Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement de l’Ingénierie Simultanée par un « jeu collaboratif multimédia en réseau »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of an Integrated Organisation and Process Tool for Engineering Design Co-ordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Challenges 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Vienne, Austria. pp.1293-1300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product meta-modelling: an approach for linking product models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Continuous Capitalization of Design Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC2002: IEEE International Conference on Systems, Man and Cybernetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Knowledge Management and Organizational Memory, European Conference on Artificial Intelligent (ECAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSMC.2002.1173232⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02939701v1</w:t>
+                <w:t xml:space="preserve">hal-02634126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalisation de connaissances en ingénierie collaborative : de la modélisation des données du produit à la traçabilité de la logique de conception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Product meta-modelling: an approach for linking product models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nada Matta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur l'Ingénierie de la Production et des Organisations Industrielles, IPI 2002</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SMC2002: IEEE International Conference on Systems, Man and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Yasmine Hammamet, Tunisia. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSMC.2002.1173232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942149v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Capitalization of Design Knowledge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Capitalisation de connaissances en ingénierie collaborative : de la modélisation des données du produit à la traçabilité de la logique de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Matta</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Knowledge Management and Organizational Memory, European Conference on Artificial Intelligent (ECAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque sur l'Ingénierie de la Production et des Organisations Industrielles, IPI 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634126v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configurable dual rotor wind turbine model based on BEM method: Co-rotating and counter-rotating comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amoretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 293, pp.117461. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2023.117461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic neural networks construction and causality ranking for faster and more consistent decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0951192X.2022.2134930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic neural networks construction and causality ranking for faster and more consistent decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic and ergonomic performance enhancement in assembly process through multiple collaboration modes between human and robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Quenehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mohamed Abdeljaouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207543.2022.2039795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for the design and evaluation of a reconfigurable production system based on movable robot integration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Coevolution of digitalisation, organisations and Product Development Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Durville</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Anwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (2), pp.519-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2021.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-021-08030-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03368419v1</w:t>
+                <w:t xml:space="preserve">hal-03761374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coevolution of digitalisation, organisations and Product Development Cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Framework for the design and evaluation of a reconfigurable production system based on movable robot integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Klement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nabil Anwer</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gibaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-021-08030-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2021.05.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03761374v1</w:t>
+                <w:t xml:space="preserve">hal-03368419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lean techniques application towards efficient collaborative robot integration: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Quenehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Pocachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produção</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31, pp.15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/0103-6513.20190160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective non-weighted optimization to explore new efficient design of electrical microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Dougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gomand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 304, pp.117758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale and multi-representation CAD models reconciliation for knowledge synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 69 (1), pp.137-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cirp.2020.04.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based Interoperability IoT Hub for theSupervision of Smart Gas Distribution Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Systems Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (2), pp.1526-1533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of reconfigurability enablers and weighting of reconfigurability characteristics based on a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28, pp.96-101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2018.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UML based reconfiguration rate analysis of assembly line depending on robot integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (11), pp.1168-1173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance maturity grid: a transition method for integrating sustainability into companies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 140, pp.213-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance maturity grid: a transition method for integrating sustainability into companies?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Engineering design memory for design rationale and change management toward innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widad Es Soufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Tichkiewitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (1), pp.193-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2016.04.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537185v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of wood filament in additive deposition to study the mechanical behavior of reconstituted wood products</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Governance maturity grid: a transition method for integrating sustainability into companies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Montay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineered Fibers and Fabrics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286154v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering design memory for design rationale and change management toward innovation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of wood filament in additive deposition to study the mechanical behavior of reconstituted wood products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Cuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Tichkiewitch</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2016.04.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineered Fibers and Fabrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (11), pp.56-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/155892501601100408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403255v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion of territorial resources in the product development process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Knowledge synthesis by least commitment for product design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Tichkiewitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, CIRP Annals Manufacturing Technology, 64, pp.141-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2015.04.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178698v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge synthesis by least commitment for product design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Inclusion of territorial resources in the product development process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Tichkiewitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.187-197</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184905v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of collaboration in the design process: Using interoperability measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pirayesh Neghab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72, pp.14-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compind.2015.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FESTivE: an information system method to improve product designers and environmental experts information exchanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 83, pp.329-340. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.07.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing device for numerical control machine and wood deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (12), pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an systemic navigation framework to integrate sustainable development into the company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54, pp.199-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.03.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088221v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une ingénierie produit collaborative et interopérable basée sur les modèles. Un cadre général pour l’acquisition des données métier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Iraqi-Houssaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (14), pp.79-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward proactive (eco)design process: modeling information transformations among designers activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (January 2013), http://www.sciencedirect.com/science/article/pii/S0959652612004131. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.07.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for ecodesign: an interface between LCA and design process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterisation of beech wood pulp towards sustainable rapid prototyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Faculty of Engineering Hunedoara - International Journal Of Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Rapid Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (4), pp.215-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJRAPIDM.2011.044700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841441v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Residual Stresses in the Design of Mechanical Parts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Specifications and Development of Interoperability Solution dedicated to Multiple Expertise Collaboration in a Design Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri van Wijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Cochennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2/3/4), p. 272-274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857475v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for eco-design: an interface between LCA and design process</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">VISIONAIR: VISION Advanced Infrastructure for Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kopecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Wössner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Mavrikios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loukas Rentzos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Weidig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, IX, ISSN: 1584-2665, p. 121-126</w:t>
+              <w:t xml:space="preserve">SBC Journal on Interactive Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Special Issue - VR and HCI Labs, 2 (2), pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763466v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specifications and Development of Interoperability Solution dedicated to Multiple Expertise Collaboration in a Design Framework</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A framework for eco-design: an interface between LCA and design process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (2/3/4), p. 272-274</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, IX, ISSN: 1584-2665, p. 121-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749865v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of beech wood pulp towards sustainable rapid prototyping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Integration of Residual Stresses in the Design of Mechanical Parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawhar El Gueder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cochennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rapid Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJRAPIDM.2011.044700⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 681, pp.255-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.681.255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867975v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VISIONAIR: VISION Advanced Infrastructure for Research</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A framework for ecodesign: an interface between LCA and design process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBC Journal on Interactive Systems </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Special Issue - VR and HCI Labs, 2 (2), pp.40-43</w:t>
+              <w:t xml:space="preserve">Annals of the Faculty of Engineering Hunedoara - International Journal Of Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, IX (1), pp.121-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644745v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product-process interface for manufacturing data management as a support for DFM and virtual manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawhar El Gueder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cochennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (4), pp.251-258. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-010-0109-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of early design tools in engineering processes : a comparative case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Iraqi-Houssaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améziane Aoussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and manufacturing interface modelling for manufacturing processes selection and knowledge synthesis in design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Skander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Klein Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 37 (5-6), pp.443-454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00170-007-1003-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PPO design model with respect to digital enterprise technologies among product life cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21 (2), pp.139-145. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09511920701607782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond geometric CAD system: implementation of STEP translator for multiple-views product modeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huijun Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (1), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJPLM.2007.012871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperability between Cooperative Design Modeller and a CAD System: Software Integration versus Data Exchange</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">PDM system implementation based on UML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafon</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Manufacturing Science and Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (5-6), pp.330-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2005.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291571v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDM system implementation based on UML</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MANUFACTURING QUALITY INFORMATION SUPPORTING CONCURRENT DESIGN DECISIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keqin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Eynard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducellier</w:t>
+                <w:t xml:space="preserve">Nada Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shurong Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2005.11.012⟩</w:t>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (3), pp.771-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02281461v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MANUFACTURING QUALITY INFORMATION SUPPORTING CONCURRENT DESIGN DECISIONS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Interoperability between Cooperative Design Modeller and a CAD System: Software Integration versus Data Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijun Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal for Manufacturing Science and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (2), pp.139-149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923952v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personnalisation des typologies d'objets pour la décomposition produit au sein des outils PLM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards Integration of CAx Systems and a Multiple-View Product Model ler in Mechanical Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijun Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphael Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCFAO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 18 (4), pp.409-426</w:t>
+              <w:t xml:space="preserve">Acta Polytechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (3), pp.26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184726v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Integration of CAx Systems and a Multiple-View Product Model ler in Mechanical Design</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Personnalisation des typologies d'objets pour la décomposition produit au sein des outils PLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Odinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laeticia Girouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Polytechnica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 45 (3), pp.26-31</w:t>
+              <w:t xml:space="preserve">RCFAO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (4), pp.409-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291573v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UML Based Specifications of PDM Product Structure and Workflow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">XML-based knowledge management for DFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Skander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer In Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 55 (53), pp.301-316</w:t>
+              <w:t xml:space="preserve">International Journal of Agile Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (1), pp.71-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288756v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XML-based knowledge management for DFM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">UML Based Specifications of PDM Product Structure and Workflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agile Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 7 (1), pp.71-76</w:t>
+              <w:t xml:space="preserve">Computer In Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (53), pp.301-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288784v1</w:t>
+                <w:t xml:space="preserve">hal-02288756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process planning as an integration of knowledge in the detailed design phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Salomons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 16 (1), pp.25-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/713804979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoDE: a Co-operative Design Environment. A new generation of CAD systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Tichkiewitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrent Engineering Research and Application Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 8 (4), pp.263-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14375,706 +14396,706 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paz Morer Camo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 2021, Lecture Notes in Mechanical Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Journal of Product Development / IT-Based Proactive design and synthesis For X in product LifeCycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inderscience, 13 (1), pp.1-94, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Journal of Manufacturing Research / Computer Support for Integrated Design and Manufacture Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inderscience, 5 (4), pp.393-498, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue Computer Supported for Integrated Design and Manufacture Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.T. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5, 2010, International Journal of Manufacturing Research</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception industrielle de produits - Volume 2 Spécifications, déploiement et maîtrise des performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Yannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Micaëlli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermès - Lavoisier, 252 p., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Conception industrielle de produits – Volume 2 : Spécifications, déploiement et maîtrise de la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Micaëlli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermès, 2008, 978-2-7462-1922-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie de la conception et cycle de vie des produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Yannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, traité IC2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15084,250 +15105,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causality Learning Approach for Supervision in the Context of Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.316-322, 2021, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Design and Supervision Processes Meta-Model for Rationale Capitalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widad Es Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Part VIII, Springer International Publishing, pp.1123-1130, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45781-9_112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15337,65 +15358,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un modèle d'interface proactif entre ingénierie de produit et de procédés de fabrication : application au grenaillage de mise en forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawhar El Gueder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15403,51 +15424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15457,449 +15478,449 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of peen forming induced deformations: modeling and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cochennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rouhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Residual Stresses (ECRS-8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes du colloque &amp;quot;Coopération, Innovation et Technologies&amp;quot;, CITE'2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Zacklad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Boughzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coopération, Innovation, Technologie, CITE'2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Troyes, France. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des travaux de recherche dans le cadre du projet ENHANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Carratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de technologie de Troyes. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943158v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-02941120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId356"/>
+      <w:footerReference w:type="default" r:id="rId357"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15967,51 +15988,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="643F506E"/>
+    <w:nsid w:val="5A8C2935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16198,51 +16219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-roucoules" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2643-729X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098839128" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61841105" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002376643" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.12" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Esma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Oulhaj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garambois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoretti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.280" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj20.406" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Amzil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Dougier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gomand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_23" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984707v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019041v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beauville Dit Eynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030674v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quenehen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thiery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57997-5_55" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288808v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Geromin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malburet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922617v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Es-Soufi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02045412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Rowson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bricogne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durupt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_57" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_69" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764180v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_24" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411842v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bruneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286169v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahmed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Gaudy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Larat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_85" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403073v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Es Soufi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kleiner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2016.7542951" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#243;sbel Galav&#237;s-Acosta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_37" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosbel Galavis Acosta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286138v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386507v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Beldi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Krysinski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauthier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_27" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rouchon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cranga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176875v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Mirdamadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dantan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166651v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danesi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Moones" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204648v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Kozemjakin da Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Allais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Remy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178700v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823124v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Dantan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176878v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200826v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203433v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02885444v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203435v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Iraqi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_41" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772591v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763648v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867436v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar El Gueder" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouhaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cochennec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_26" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843324v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Iraqi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24485-8_40" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951917v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganggang Niu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shudong Sun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958170v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqin Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shurong Tong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885425v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935436v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Frey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Ostrosi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934083v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van Wijk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etienne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guyot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934920v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391374v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916812v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784552v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943517v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857564v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934910v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Toxopeus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Grozav" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784353v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391217v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02461249v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Cabannes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02872971v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cochennec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02540099v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2008.4737862" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934082v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K, Q Wang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S, R Tong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIT.2008.4654405" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362485v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khoury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466856v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Klein Meyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186369v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lescuyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939597v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSKD.2007.482" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548611v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICOM.2007.1318" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620932v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cabannes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121066v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teissandier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debarbouille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357616v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279249v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02872973v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373088v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226989v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guingand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184734v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Michel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nowak" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939701v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1173232" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02942149v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02634126v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemercier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227837v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117461" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2022.2134930" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889532v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871617v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Abdeljaouad" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2039795" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368419v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08030-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761374v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2021.05.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363892v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pocachard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.20190160" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434899v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145093v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2020.04.089" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267637v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007792v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.12.016" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053273v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288827v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537185v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286154v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Cuong Nguyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/155892501601100408" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403255v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.046" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178698v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184905v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2015.04.022" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534471v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pirayesh Neghab" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.03.011" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084714v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.07.019" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275868v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088221v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.03.054" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203806v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Iraqi-Houssaini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763609v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.07.061" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841441v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857475v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.255" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763466v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749865v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867975v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRAPIDM.2011.044700" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644745v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kopecki" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe W&#246;ssner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mavrikios" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Rentzos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weidig" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871110v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0109-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781995v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940085v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Skander" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-007-1003-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185729v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701607782" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610975v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Song" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charles" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2007.012871" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291571v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281461v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2005.11.012" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLCQ2W48-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923952v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00381" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184726v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Odinot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Girouard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291573v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288756v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Novak" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288784v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291569v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Salomons" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paris" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713804979" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291727v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744448v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz Morer Camo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Rizzi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203506v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203559v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488692v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.T. Yan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271603v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01842164v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488704v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yannou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949196v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_50" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394738v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_112" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916810v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952567v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02943158v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carratt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gouel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941120v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-roucoules" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2643-729X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098839128" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61841105" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=bcPpnsoAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002376643" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.12" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Esma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278704v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Oulhaj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garambois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoretti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj20.406" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703496v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.280" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Amzil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434904v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Dougier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gomand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_23" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554139v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019041v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beauville Dit Eynaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030674v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quenehen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thiery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57997-5_55" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Es-Soufi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_69" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922617v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Geromin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malburet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02045412v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Rowson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bricogne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durupt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_57" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858630v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_24" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Es Soufi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286169v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahmed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Gaudy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Larat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_85" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286160v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kleiner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2016.7542951" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bruneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377466v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#243;sbel Galav&#237;s-Acosta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_37" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286134v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosbel Galavis Acosta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286138v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176875v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Mirdamadi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dantan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rouchon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cranga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386507v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Beldi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Krysinski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauthier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_27" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166651v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178701v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danesi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Moones" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204648v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Kozemjakin da Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Allais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Remy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203530v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823124v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Dantan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178700v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176878v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200826v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763648v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02885444v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203435v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Iraqi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_41" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772591v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar El Gueder" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouhaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cochennec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_26" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867436v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843324v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Iraqi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24485-8_40" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951917v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganggang Niu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shudong Sun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqin Wang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shurong Tong" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934920v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935436v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Frey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Ostrosi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934083v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van Wijk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etienne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guyot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784552v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916812v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943517v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857564v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934910v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Toxopeus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Grozav" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784353v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391217v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02461249v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Cabannes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02872971v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cochennec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02540099v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2008.4737862" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934082v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K, Q Wang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S, R Tong" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIT.2008.4654405" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934284v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362485v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khoury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466856v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Klein Meyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lescuyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939597v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSKD.2007.482" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548611v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICOM.2007.1318" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620932v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cabannes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121066v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teissandier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debarbouille" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357616v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279249v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02872973v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373088v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226989v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guingand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184734v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Michel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nowak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02634126v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemercier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939701v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1173232" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02942149v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227837v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117461" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949215v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2022.2134930" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889532v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871617v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Abdeljaouad" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2039795" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761374v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2021.05.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368419v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08030-1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363892v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pocachard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.20190160" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434899v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145093v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2020.04.089" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267637v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007792v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.12.016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053273v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288827v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403255v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.046" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537185v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286154v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Cuong Nguyen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/155892501601100408" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184905v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2015.04.022" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178698v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534471v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pirayesh Neghab" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.03.011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084714v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.07.019" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275868v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088221v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.03.054" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203806v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Iraqi-Houssaini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763609v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.07.061" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867975v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRAPIDM.2011.044700" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749865v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644745v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kopecki" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe W&#246;ssner" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mavrikios" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Rentzos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weidig" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763466v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857475v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.255" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841441v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871110v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0109-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781995v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940085v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Skander" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-007-1003-2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185729v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701607782" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610975v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Song" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charles" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2007.012871" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281461v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2005.11.012" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLCQ2W48-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923952v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00381" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291571v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291573v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184726v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Odinot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Girouard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288784v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288756v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Novak" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291569v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Salomons" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paris" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713804979" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291727v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744448v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz Morer Camo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Rizzi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203506v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203559v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488692v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.T. Yan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271603v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01842164v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488704v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yannou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949196v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_50" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394738v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_112" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916810v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952567v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941120v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02943158v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carratt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gouel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>