--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -2895,1269 +2895,1269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Technosphere as a Publishing Sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technosphere Campus, Haus der Kulturen der Welt, Berlin, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erfahrungen der Globalisierung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar, Marc Bloch Zentrum, Humboldt Universität, Berlin, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theory Now-Réengager la pensée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manifestation théorique et littéraire; La Colonie, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soirées Brouhaha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manifestation théorique et littéraire, Maison de la Poésie, Paris, Espace Khiasma, Les Lilas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Les Lilas, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contemporary Narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international, Université du Québec à Montréal, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-Triangulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium "A Government of Times", Halle 14, Center for Contemporary Arts, Leipzig, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Publier en dialoguant. Réflexion sur l’auctorialité dans un régime de publication généralisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ruffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Wortwechsel / Ecrire en dialoguant / Writing as dialogue"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Littéraire Suisse, Haute École des Arts, Berne, Suisse, Nov 2016, Berne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tous post-contemporains ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ruffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manifestation théorique et littéraire, Centre Pompidou, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La nuit des idées, Être de son temps »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ruffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manifestation théorique et littéraire, Théâtre National de Bordeaux en Aquitaine, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to be a Contemporaneist. The Two Contemporaneisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverhulme Workshop 1, University of Saint-Andrews, Scotland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Contemporary in/and Media Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverhulme Lecture 2, University of Saint-Andrews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Public Spaces of Contemporary Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverhulme Seminar 1, University of Saint- Andrews, Scotland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Les Lilas, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vacuoles and Apparatuses. Literature in the Economy of Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverhulme Seminar 3, University of Saint-Andrews, Scotland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où est le contemporain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de formation doctorale, Conférence Universitaire de Suisse Occidentale, Université de Lausanne, Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Leipzig, Germany</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecosystems of Contemporary Literature. Towards a Collective Representation of Publication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverhulme Seminar 2, University of Saint-Andrews, Scotland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Leverhulme Workshop 1, University of Saint-Andrews, Scotland</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workshops on Contemporary Literatures, Art and Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">St Andrews and Glasgow, Leverhulme International Network for Contemporary Studies (LINCS), Scotland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Saint Andrews, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Displaying the Contemporary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverhulme Lecture 1, University of Saint-Andrews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Saint Andrews, United Kingdom</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Locations of the Contemporary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverhulme Lecture 4, University of Saint-Andrews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...413 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061625v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03058015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Museography of the Contemporary</w:t>
               </w:r>
@@ -4992,51 +4992,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E515B200"/>
+    <w:nsid w:val="FAC017B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5223,51 +5223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-ruffel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04437747v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ruffel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443573v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443552v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04436870v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03021924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-verdier.fr/livre/brouhaha/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Detue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/volodine-etc-post-exotisme-poetique-politique.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-verdier.fr/livre/le-denouement/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rosenthal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457844v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03016413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03018901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443403v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02003240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03033459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04556214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04406587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murzilli Nancy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457878v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03064616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03065964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03065951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101761v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03064514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03064541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101773v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063803v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058235v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03060645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03062426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03061625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03062194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03060632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03061341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03054153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102967v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03057986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03039307v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03053985v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03053943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-ruffel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04437747v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ruffel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443573v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443552v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04436870v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03021924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-verdier.fr/livre/brouhaha/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Detue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/volodine-etc-post-exotisme-poetique-politique.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-verdier.fr/livre/le-denouement/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rosenthal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457844v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03016413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03018901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443403v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02003240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03033459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04556214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04406587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murzilli Nancy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457878v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03064616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03065964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03065951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101761v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03064514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03064541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101773v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063803v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063680v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063733v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101901v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102182v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058235v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03060645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03062426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03061625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03062194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03060632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03061341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03054153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102967v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03057986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03039307v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03053985v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03053943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>