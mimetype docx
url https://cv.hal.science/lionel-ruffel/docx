--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -2895,1683 +2895,1683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Publier en dialoguant. Réflexion sur l’auctorialité dans un régime de publication généralisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Wortwechsel / Ecrire en dialoguant / Writing as dialogue"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Littéraire Suisse, Haute École des Arts, Berne, Suisse, Nov 2016, Berne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tous post-contemporains ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manifestation théorique et littéraire, Centre Pompidou, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La nuit des idées, Être de son temps »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manifestation théorique et littéraire, Théâtre National de Bordeaux en Aquitaine, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Technosphere as a Publishing Sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ruffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technosphere Campus, Haus der Kulturen der Welt, Berlin, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfahrungen der Globalisierung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ruffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar, Marc Bloch Zentrum, Humboldt Universität, Berlin, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory Now-Réengager la pensée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ruffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manifestation théorique et littéraire; La Colonie, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soirées Brouhaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ruffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manifestation théorique et littéraire, Maison de la Poésie, Paris, Espace Khiasma, Les Lilas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Les Lilas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary Narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ruffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international, Université du Québec à Montréal, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Triangulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ruffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "A Government of Times", Halle 14, Center for Contemporary Arts, Leipzig, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Institut Littéraire Suisse, Haute École des Arts, Berne, Suisse, Nov 2016, Berne, Suisse</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Locations of the Contemporary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverhulme Lecture 4, University of Saint-Andrews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Displaying the Contemporary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverhulme Lecture 1, University of Saint-Andrews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to be a Contemporaneist. The Two Contemporaneisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverhulme Workshop 1, University of Saint-Andrews, Scotland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Leverhulme Workshop 1, University of Saint-Andrews, Scotland</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Contemporary in/and Media Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverhulme Lecture 2, University of Saint-Andrews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Leverhulme Lecture 2, University of Saint-Andrews</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Public Spaces of Contemporary Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverhulme Seminar 1, University of Saint- Andrews, Scotland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Saint Andrews, United Kingdom</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vacuoles and Apparatuses. Literature in the Economy of Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverhulme Seminar 3, University of Saint-Andrews, Scotland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Leverhulme Seminar 3, University of Saint-Andrews, Scotland</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où est le contemporain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de formation doctorale, Conférence Universitaire de Suisse Occidentale, Université de Lausanne, Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecosystems of Contemporary Literature. Towards a Collective Representation of Publication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverhulme Seminar 2, University of Saint-Andrews, Scotland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Saint Andrews, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workshops on Contemporary Literatures, Art and Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">St Andrews and Glasgow, Leverhulme International Network for Contemporary Studies (LINCS), Scotland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Saint Andrews, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Museography of the Contemporary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glasgow School of Art, Scotland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historicities of the Contemporary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverhulme Lecture 3, University of Saint-Andrews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Saint Andrews, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Masnaâ – ce qui est là »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival de « L’école de littérature », Casablanca, Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Casablanca,, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to be a Contemporaneist 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverhulme Workshop 2, University of Saint-Andrews, Scotland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Masnaâ – création critique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival de « L’école de littérature », Casablanca, Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Saint Andrews, United Kingdom</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brouhaha. Enquête sur le contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference. Université du Québec à Montréal, Montréal, Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...551 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054153v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03102967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brouhaha. Investigating the name of ‘contemporary’</w:t>
               </w:r>
@@ -4992,51 +4992,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAC017B9"/>
+    <w:nsid w:val="0FE4A888"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5223,51 +5223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-ruffel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04437747v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ruffel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443573v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443552v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04436870v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03021924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-verdier.fr/livre/brouhaha/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Detue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/volodine-etc-post-exotisme-poetique-politique.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-verdier.fr/livre/le-denouement/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rosenthal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457844v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03016413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03018901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443403v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02003240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03033459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04556214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04406587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murzilli Nancy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457878v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03064616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03065964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03065951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101761v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03064514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03064541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101773v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063803v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063680v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063733v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101901v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102182v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058235v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03060645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03062426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03061625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03062194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03060632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03061341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03054153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102967v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03057986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03039307v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03053985v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03053943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-ruffel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04437747v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ruffel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443573v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443552v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04436870v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03021924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-verdier.fr/livre/brouhaha/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Detue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/volodine-etc-post-exotisme-poetique-politique.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-verdier.fr/livre/le-denouement/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rosenthal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457844v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03016413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03018901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443403v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02003240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03033459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04556214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04406587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murzilli Nancy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457878v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03064616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03065964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03065951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101761v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03064514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03064541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101773v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063803v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03061625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058015v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058254v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058294v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03060645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03062426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03062194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03060632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03061341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102967v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03054153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03057986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03039307v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03053985v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03053943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>