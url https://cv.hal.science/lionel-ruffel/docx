--- v2 (2026-04-29)
+++ v3 (2026-05-24)
@@ -1614,3033 +1614,3033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dérèglements - Une approche écosystémique de la littérature (française) contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brown University, Nov 2022, Providence, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murzilli Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Table ronde autour de la création critique", animée par Pierre Bayard et Simon Dansereau-Laberge,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire FabLitt; Université Paris 8, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genrefluid - A non-binary approach of literary (trans)formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ruffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Winter School titled Transformations, Transfers, Transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Estonian Graduate School of Culture Studies and Arts (GSCSA), Jan 2022, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dérèglements - Une approche écosystémique de la littérature (française) contemporaine</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique notionnelle en littérature contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Mot-clé : surproduction »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, Jan 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raconter aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annulé COVID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Mar 2020, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions sur le contemporain. Rencontres franco-indiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annulé COVID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, Mar 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La brièveté comme éveil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ruffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brown University, Nov 2022, Providence, États-Unis</w:t>
+              <w:t xml:space="preserve">, Lycée Louis Legrand, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire FabLitt; Université Paris 8, Dec 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois expériences du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « L'imminence au futur antérieur : les écritures de l'histoire dans le récit contemporain »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Oct 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre, Jan 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les filles du feu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banquet du Livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lagrasse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Collège de France, Mar 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Night of Philosophy »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manifestation théorique et littéraire, Brooklyn Public Library, New York</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Mar 2020, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radio Brouhaha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manifestation théorique et littéraire, Espace Khiasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Les Lilas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lycée Louis Legrand, Feb 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier zur Zeitgeschichte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar, Marc Bloch Zentrum, Humboldt Universität, Berlin, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lagrasse, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Contemporary Imaginary of Publication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aesthetic Seminar, Aarhus University, Denmark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Oct 2019, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dangerous Book</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cooper Union Interdisciplinary Seminar, New York, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, New York, United States</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homo Narrans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar, Brown University, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Providence, United States</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publishing as a Key-Concept of the Contemporary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Was ist die Gegenwart der Gegenwartsliteratur? | What is the contemporary in contemporary literature ?, Goethe Universität, Francfort, Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Francfort,, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Francfort,, Germany</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radio Brouhaha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manifestation théorique et littéraire, Haus der Kulturen der Welt, Berlin, Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, New York, United States</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radio Brouhaha pendant le festival Extra !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manifestation théorique et littéraire, Centre Pompidou, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Les Lilas, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erfahrungen der Globalisierung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar, Marc Bloch Zentrum, Humboldt Universität, Berlin, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Technosphere as a Publishing Sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technosphere Campus, Haus der Kulturen der Welt, Berlin, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Aarhus, Denmark</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theory Now-Réengager la pensée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manifestation théorique et littéraire; La Colonie, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Berlin, Allemagne</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soirées Brouhaha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manifestation théorique et littéraire, Maison de la Poésie, Paris, Espace Khiasma, Les Lilas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Les Lilas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Radio Brouhaha pendant le festival Extra !</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contemporary Narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international, Université du Québec à Montréal, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-Triangulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium "A Government of Times", Halle 14, Center for Contemporary Arts, Leipzig, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La nuit des idées, Être de son temps »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manifestation théorique et littéraire, Théâtre National de Bordeaux en Aquitaine, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tous post-contemporains ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ruffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manifestation théorique et littéraire, Centre Pompidou, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier en dialoguant. Réflexion sur l’auctorialité dans un régime de publication généralisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ruffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Wortwechsel / Ecrire en dialoguant / Writing as dialogue"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Littéraire Suisse, Haute École des Arts, Berne, Suisse, Nov 2016, Berne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Museography of the Contemporary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glasgow School of Art, Scotland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historicities of the Contemporary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverhulme Lecture 3, University of Saint-Andrews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Locations of the Contemporary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverhulme Lecture 4, University of Saint-Andrews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Displaying the Contemporary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverhulme Lecture 1, University of Saint-Andrews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecosystems of Contemporary Literature. Towards a Collective Representation of Publication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverhulme Seminar 2, University of Saint-Andrews, Scotland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Les Lilas, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workshops on Contemporary Literatures, Art and Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">St Andrews and Glasgow, Leverhulme International Network for Contemporary Studies (LINCS), Scotland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to be a Contemporaneist. The Two Contemporaneisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverhulme Workshop 1, University of Saint-Andrews, Scotland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Leipzig, Germany</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Contemporary in/and Media Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverhulme Lecture 2, University of Saint-Andrews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Leverhulme Lecture 4, University of Saint-Andrews</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Public Spaces of Contemporary Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverhulme Seminar 1, University of Saint- Andrews, Scotland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Saint Andrews, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vacuoles and Apparatuses. Literature in the Economy of Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverhulme Seminar 3, University of Saint-Andrews, Scotland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Saint Andrews, United Kingdom</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où est le contemporain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de formation doctorale, Conférence Universitaire de Suisse Occidentale, Université de Lausanne, Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Saint Andrews, United Kingdom</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Masnaâ – ce qui est là »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival de « L’école de littérature », Casablanca, Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Casablanca,, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Saint Andrews, United Kingdom</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to be a Contemporaneist 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverhulme Workshop 2, University of Saint-Andrews, Scotland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Saint Andrews, United Kingdom</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brouhaha. Investigating the name of ‘contemporary’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international; University of Saint-Andrews, UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Saint Andrews, United Kingdom</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Masnaâ – création critique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival de « L’école de littérature », Casablanca, Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brouhaha. Enquête sur le contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference. Université du Québec à Montréal, Montréal, Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...551 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054153v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03057986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création littéraire à l’Université : enjeux théoriques</w:t>
               </w:r>
@@ -4992,51 +4992,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FE4A888"/>
+    <w:nsid w:val="303DD809"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5223,51 +5223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-ruffel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04437747v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ruffel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443573v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443552v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04436870v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03021924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-verdier.fr/livre/brouhaha/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Detue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/volodine-etc-post-exotisme-poetique-politique.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-verdier.fr/livre/le-denouement/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rosenthal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457844v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03016413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03018901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443403v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02003240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03033459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04556214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04406587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murzilli Nancy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457878v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03064616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03065964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03065951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101761v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03064514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03064541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101773v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063803v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03061625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058015v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058254v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058294v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03060645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03062426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03062194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03060632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03061341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102967v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03054153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03057986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03039307v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03053985v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03053943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-ruffel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04437747v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ruffel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443573v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443552v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04436870v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03021924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-verdier.fr/livre/brouhaha/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Detue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/volodine-etc-post-exotisme-poetique-politique.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-verdier.fr/livre/le-denouement/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rosenthal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457844v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03016413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03018901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443403v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04443529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02003240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03033459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457958v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04406587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murzilli Nancy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04556214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04440701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04457878v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101761v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03064514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03064541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03065951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03064616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03065964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101773v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063803v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063680v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063733v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102182v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03101901v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063900v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03062194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03060632v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03061625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058323v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03062426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058254v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03058235v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03060645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03063545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03061341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03057986v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102967v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03054153v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03039307v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03053985v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03053943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03102972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>