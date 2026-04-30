--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -66,7824 +66,7958 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectrochemical Charge Transfer Imaging at Nanoscale Catalysts</w:t>
+                <w:t xml:space="preserve">Imaging hole transport at catalyst-coated MIS photoanodes for water splitting under high-intensity illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changlin Zhou</w:t>
+                <w:t xml:space="preserve">Kanokwan Klahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bedu</w:t>
+                <w:t xml:space="preserve">Véronique Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (7), pp.3519-3525. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (15), pp.7717-7728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.5c01296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5sc08974c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163726v1</w:t>
+                <w:t xml:space="preserve">hal-05599957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver Nanocube Epitaxy via Nanogap-induced electrostatics</w:t>
+                <w:t xml:space="preserve">Photoelectrochemical Charge Transfer Imaging at Nanoscale Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Fajri</w:t>
+                <w:t xml:space="preserve">Changlin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Capitaine</w:t>
+                <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smtd.202401304⟩</w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (7), pp.3519-3525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.5c01296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747121v1</w:t>
+                <w:t xml:space="preserve">hal-05163726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomically bridged palladium between nickel species and carbon microfibers and the subsequent conversion into free-standing and electrocatalytically active multifunctional electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silver Nanocube Epitaxy via Nanogap-induced electrostatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Fajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t>
+                <w:t xml:space="preserve">Anna Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Badie</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beniamino Sciacca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5TA02374B⟩</w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202401304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346959v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition of NiOx : Harnessing the Potential of New Precursor Combinations for Photoelectrochemical Water Oxidation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Atomically bridged palladium between nickel species and carbon microfibers and the subsequent conversion into free-standing and electrocatalytically active multifunctional electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vyshnav Kannampalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Schmickler</w:t>
+                <w:t xml:space="preserve">Massomeh Ghorbanloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fabre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Seyeux</w:t>
+                <w:t xml:space="preserve">Qing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5TA04555J⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 13 (40), pp.34231-34248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5TA02374B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347097v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Detection of H 2 Gas in Gas Mixtures Using NiO‐Shelled Pd‐Decorated ZnO Nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Badie</w:t>
+                <w:t xml:space="preserve">Atomic Layer Deposition of NiOx : Harnessing the Potential of New Precursor Combinations for Photoelectrochemical Water Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyshnav Kannampalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Schmickler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mirzaei</w:t>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jae‐hyoung Lee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+                <w:t xml:space="preserve">Antoine Seyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.202302081⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5TA04555J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591002v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-IR Photoinduced Electrochemiluminescence Imaging with Structured Silicon Photoanodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective Detection of H 2 Gas in Gas Mixtures Using NiO‐Shelled Pd‐Decorated ZnO Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mirzaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae‐hyoung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiran Zhao</w:t>
+                <w:t xml:space="preserve">Syreina Sayegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borja Sepulveda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcos Duque</w:t>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c19029⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.202302081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478358v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A potential mechanism for abnormal grain growth in Ni thin films on c-sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saba Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Chatain</w:t>
+                <w:t xml:space="preserve">Gerhard Dehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Scheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 281, pp.120451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Air Stability of Efficient Filter‐Free Band‐Selective Organic Photodetectors Based on Bulk Heterojunction: Avoiding Environmental Degradation with Atomic Layer Deposition Encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Kramdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyshnav Kannampalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoyuki Koganezawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noriyuki Yoshimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Energy and Sustainability Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.2300262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aesr.202300262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of hydrogen-selective TiO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;-Pd composite membrane materials by atomic layer deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Badie</w:t>
+                <w:t xml:space="preserve">Near-IR Photoinduced Electrochemiluminescence Imaging with Structured Silicon Photoanodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiran Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Drobek</w:t>
+                <w:t xml:space="preserve">Fatoumata Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Julbe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jim Cartier</w:t>
+                <w:t xml:space="preserve">Marcos Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2024.102303⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (9), pp.11722-11729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c19029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648051v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical and Correlative Characterization of Individual Nanoparticle in Gap Plasmon Resonator Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peeranuch Poungsripong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vyshnav Kannampalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.202400083. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/admt.202400083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced sensitivity towards hydrogen by a TiN interlayer in Pd-decorated SnO 2 nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Development of hydrogen-selective TiO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;-Pd composite membrane materials by atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jae-Hyoung Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Mirzaei</w:t>
+                <w:t xml:space="preserve">Christophe Charmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyoun Woo Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Syreina Sayegh</w:t>
+                <w:t xml:space="preserve">Jim Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (23), pp.12202-12213. </w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.102303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3ta00020f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2024.102303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150029v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle Imprint Lithography: From Nanoscale Metrology to Printable Metallic Grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Capitaine</w:t>
+                <w:t xml:space="preserve">Enhanced sensitivity towards hydrogen by a TiN interlayer in Pd-decorated SnO 2 nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrnaz Bochet-Modaresialam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clémence Badie</w:t>
+                <w:t xml:space="preserve">Jae-Hyoung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mirzaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasile Heresanu</w:t>
+                <w:t xml:space="preserve">Hyoun Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syreina Sayegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (23), pp.12202-12213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c01156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3ta00020f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100042v1</w:t>
+                <w:t xml:space="preserve">hal-04150029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upconversion photoinduced electrochemiluminescence of luminol-H2O2 at Si/SiOx/Ni photoanodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Descamps</w:t>
+                <w:t xml:space="preserve">Nanoparticle Imprint Lithography: From Nanoscale Metrology to Printable Metallic Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Léger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+                <w:t xml:space="preserve">Mehrnaz Bochet-Modaresialam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeranuch Poungsripong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Zanna</w:t>
+                <w:t xml:space="preserve">Vasile Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 444, pp.142013. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.142013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c01156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057386v1</w:t>
+                <w:t xml:space="preserve">hal-04100042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of infrared optical absorber using silver nanorings array made by a top-down process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upconversion photoinduced electrochemiluminescence of luminol-H2O2 at Si/SiOx/Ni photoanodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiran Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Bouanane</w:t>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bedu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+                <w:t xml:space="preserve">Sandrine Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-34579-w⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 444, pp.142013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.142013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096788v1</w:t>
+                <w:t xml:space="preserve">hal-04057386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic layer deposition: An efficient tool for corrosion protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of infrared optical absorber using silver nanorings array made by a top-down process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Bouanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Santinacci</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beniamino Sciacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cocis.2022.101674⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.7770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-34579-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935207v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive TiN thin films grown by plasma- enhanced atomic layer deposition: Effects of N-sources and thermal treatments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic layer deposition: An efficient tool for corrosion protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïssa K. S. Barr</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0002288⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.101674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cocis.2022.101674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016648v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar-assisted urea oxidation at silicon photoanodes promoted by an amorphous and optically adaptive Ni-Mo-O catalytic layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conductive TiN thin films grown by plasma- enhanced atomic layer deposition: Effects of N-sources and thermal treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beniamino Sciacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joudi Dabboussi</w:t>
+                <w:t xml:space="preserve">Maïssa K. S. Barr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rawa Abdallah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vacher</w:t>
+                <w:t xml:space="preserve">Julien Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2TA01212J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (3), pp.032401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0002288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629802v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-Insulator-Semiconductor Anodes for Ultrastable and Site-Selective Upconversion Photoinduced Electrochemiluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiran Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Bergamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (20), pp.e202201865. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.202201865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective amplification of nearby nanoparticles in the Coulomb blockade restricted charging of a single nanoparticle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar-assisted urea oxidation at silicon photoanodes promoted by an amorphous and optically adaptive Ni-Mo-O catalytic layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joudi Dabboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Chatelain</w:t>
+                <w:t xml:space="preserve">Rawa Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali El Barraj</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ac38cb⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 10 (37), pp.19769-19776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2TA01212J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427049v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Stability of n-Si Photoanodes Protected by TiO2 Thin Layers Grown by Atomic Layer Deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collective amplification of nearby nanoparticles in the Coulomb blockade restricted charging of a single nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime E Dufond</w:t>
+                <w:t xml:space="preserve">Ali El Barraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Chazalviel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+                <w:t xml:space="preserve">Clemens Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/abeaf3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ac38cb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347089v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing Corrosion of Aluminum Metal with Nanometer-Thick Films of Al 2 O 3 Capped with TiO 2 for Ultraviolet Plasmonics</w:t>
+                <w:t xml:space="preserve">Electrochemical Stability of n-Si Photoanodes Protected by TiO2 Thin Layers Grown by Atomic Layer Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prithu Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Badie</w:t>
+                <w:t xml:space="preserve">Maxime E Dufond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoît Claude</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Noël Chazalviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.1c01160⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/abeaf3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330928v1</w:t>
+                <w:t xml:space="preserve">hal-03347089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Extent of Ligand Incorporation and the Effect on Properties of TiO2 Thin Films Grown by Atomic Layer Deposition Using an Alkoxide or an Alkylamide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preventing Corrosion of Aluminum Metal with Nanometer-Thick Films of Al 2 O 3 Capped with TiO 2 for Ultraviolet Plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prithu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dufond</w:t>
+                <w:t xml:space="preserve">Aleksandr Barulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïmouna W Diouf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Parent</w:t>
+                <w:t xml:space="preserve">Antonin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b03621⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (7), pp.7199-7205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.1c01160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523927v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordered SnO2 nanotube arrays of tuneable geometry as a lithium ion battery material with high longevity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying the Extent of Ligand Incorporation and the Effect on Properties of TiO2 Thin Films Grown by Atomic Layer Deposition Using an Alkoxide or an Alkylamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dufond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïmouna W Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Zhuo</w:t>
+                <w:t xml:space="preserve">Carine Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Tymek</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+                <w:t xml:space="preserve">Philippe Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9na00799g⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (4), pp.1393-1407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b03621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544039v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Oxygen Evolution Reaction Activity of Nanoporous SnO2/Fe2O3/IrO2 Thin Film Composite Electrodes with Ultralow Noble Metal Loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordered SnO2 nanotube arrays of tuneable geometry as a lithium ion battery material with high longevity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Zhuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tymek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Haschke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ying Zhuo</w:t>
+                <w:t xml:space="preserve">Hong Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Schlicht</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maïssa Barr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ricarda Kloth</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.201801432⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.1417-1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9na00799g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024335v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transformation behaviour of “alucones”, deposited by molecular layer deposition, in nanoporous Al2O3 layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Oxygen Evolution Reaction Activity of Nanoporous SnO2/Fe2O3/IrO2 Thin Film Composite Electrodes with Ultralow Noble Metal Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Haschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Zhuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin van de Kerckhove</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Stefanie Schlicht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïssa Barr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vereecken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jolien Dendooven</w:t>
+                <w:t xml:space="preserve">Ricarda Kloth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8DT00723C⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (3), pp.1801432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.201801432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01775162v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron Nitride as a Novel Support for Highly Stable Palladium Nanocatalysts by Atomic Layer Deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The transformation behaviour of “alucones”, deposited by molecular layer deposition, in nanoporous Al2O3 layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin van de Kerckhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïssa Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Weber</w:t>
+                <w:t xml:space="preserve">Philippe Vereecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Lamboux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Zanna</w:t>
+                <w:t xml:space="preserve">Jolien Dendooven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano8100849⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (16), pp.5860 - 5870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8DT00723C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954980v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of the Anodic Porous Etching of n-InP in HCl by Atomic Absorption and X-ray Photoelectron Spectroscopies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+                <w:t xml:space="preserve">Boron Nitride as a Novel Support for Highly Stable Palladium Nanocatalysts by Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Lamboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+                <w:t xml:space="preserve">Bruno Navarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Simon</w:t>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0181804jes⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (10), pp.849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano8100849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696683v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Electrochemical Behavior of SnSb as an Anode for Li-ion Batteries Studied by Electrochemical Impedance Spectroscopy and Electron Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigations of the Anodic Porous Etching of n-InP in HCl by Atomic Absorption and X-ray Photoelectron Spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Tesfaye</w:t>
+                <w:t xml:space="preserve">Anne-Marie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasemin D. Yücel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Vacandio</w:t>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.3131 - 3137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0181804jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625080v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic layer deposition of HfO2 for integration into three-dimensional metal–insulator–metal devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Electrochemical Behavior of SnSb as an Anode for Li-ion Batteries Studied by Electrochemical Impedance Spectroscopy and Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Tesfaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasemin D. Yücel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Assaud</w:t>
+                <w:t xml:space="preserve">Maïssa K.S. Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina Pitzschel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Monier</w:t>
+                <w:t xml:space="preserve">Florence Vacandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-017-1379-2⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 256, pp.155 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635968v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Pd Catalytic Activity toward Ethanol Electrooxidation by Atomic Layer Deposition of SnO2 onto TiO2 Nanotubes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Atomic layer deposition of HfO2 for integration into three-dimensional metal–insulator–metal devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Assaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brazeau</w:t>
+                <w:t xml:space="preserve">Kristina Pitzschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïssa K. S. Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margrit Hanbücken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Spyridon Ntais</w:t>
+                <w:t xml:space="preserve">Guillaume Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b05799⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123 (12), pp.768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-017-1379-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720430v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protected Light-Trapping Silicon by a Simple Structuring Process for Sunlight-Assisted Water Splitting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Santinacci</w:t>
+                <w:t xml:space="preserve">Enhancement of Pd Catalytic Activity toward Ethanol Electrooxidation by Atomic Layer Deposition of SnO2 onto TiO2 Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïssa Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Assaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.W. Diouf</w:t>
+                <w:t xml:space="preserve">Margrit Hanbücken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.K.S. Barr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Joanny</w:t>
+                <w:t xml:space="preserve">Spyridon Ntais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b07350⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (33), pp.17727 - 17736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b05799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381130v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimony sulfide as a light absorber in highly ordered, coaxial nanocylindrical arrays: preparation and integration into a photovoltaic device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protected Light-Trapping Silicon by a Simple Structuring Process for Sunlight-Assisted Water Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.W. Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wu</w:t>
+                <w:t xml:space="preserve">M.K.S. Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Assaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Detavernier</w:t>
+                <w:t xml:space="preserve">L. Joanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (37), pp.24810--24818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b07350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130352v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimony sulfide as a light absorber in highly ordered, coaxial nanocylindrical arrays: preparation and integration into a photovoltaic device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Assaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanlin Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Assaud</w:t>
+                <w:t xml:space="preserve">C. Kryschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carola Kryschi</w:t>
+                <w:t xml:space="preserve">B. Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Capon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Detavernier</w:t>
+                <w:t xml:space="preserve">C. Detavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 3 (11), pp.5971 - 5981. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 3, pp.5971</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793287v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering a three-dimensional, photoelectrochemically active p-NiO/i-Sb2S3 junction by atomic layer deposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Wu</w:t>
+                <w:t xml:space="preserve">Antimony sulfide as a light absorber in highly ordered, coaxial nanocylindrical arrays: preparation and integration into a photovoltaic device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Assaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Kryschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laffon</w:t>
+                <w:t xml:space="preserve">Boris Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Parent</w:t>
+                <w:t xml:space="preserve">Christophe Detavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (11), pp.5971 - 5981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ta00111k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215572v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition from Dissolved Precursors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maïssa K.S. Barr</w:t>
+                <w:t xml:space="preserve">Engineering a three-dimensional, photoelectrochemically active p-NiO/i-Sb2S3 junction by atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K.S. Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Assaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Oks</w:t>
+                <w:t xml:space="preserve">C. Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Wolf</w:t>
+                <w:t xml:space="preserve">Ph. Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 179, pp.504-511</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793274v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition of Pd Nanoparticles on TiO2 Nanotubes for Ethanol Electrooxidation: Synthesis and Electrochemical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic Layer Deposition from Dissolved Precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Döhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Assaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Spyridon Ntais</w:t>
+                <w:t xml:space="preserve">Maïssa K.S. Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Oks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5b06056⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (10), pp.6379 - 6385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b01424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164021v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-nanoarchitectured Pd/Ni catalysts Prepared by atomic layer deposition for formic acid electrooxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
+                <w:t xml:space="preserve">Atomic Layer Deposition of Pd Nanoparticles on TiO2 Nanotubes for Ethanol Electrooxidation: Synthesis and Electrochemical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Assaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïssa K. S. Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margrit Hanbücken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyridon Ntais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.5.16⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (44), pp.24533-24542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5b06056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975158v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-Conformal TiN Thin Films Grown by Thermal and Plasma-Enhanced Atomic Layer Deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">3D-nanoarchitectured Pd/Ni catalysts Prepared by atomic layer deposition for formic acid electrooxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Assaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Monyoncho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pitzschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.162-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.5.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021097v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-nanoarchitectured Pd/Ni catalysts prepared by atomic layer deposition for the electrooxidation of formic acid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly-Conformal TiN Thin Films Grown by Thermal and Plasma-Enhanced Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Assaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pitzschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hanbücken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.P253</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793306v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Si ultrathin films on silver surfaces: Evidence of an Ag(110) reconstruction induced by Si</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Bernard</w:t>
+                <w:t xml:space="preserve">3D-nanoarchitectured Pd/Ni catalysts prepared by atomic layer deposition for the electrooxidation of formic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Assaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Leoni</w:t>
+                <w:t xml:space="preserve">Evans A. Monyoncho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Pitzschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wilson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Sahaf</w:t>
+                <w:t xml:space="preserve">Anis Allagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.121411⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.162 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.5.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914746v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of p/n heterojunctions by electrochemical deposition of Cu2O onto TiO2 nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Assaud</w:t>
+                <w:t xml:space="preserve">Growth of Si ultrathin films on silver surfaces: Evidence of an Ag(110) reconstruction induced by Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Heresanu</w:t>
+                <w:t xml:space="preserve">T. Lelaidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hanbucken</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Sahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (12), pp.121411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.121411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843726v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of Si ultrathin films on silver surfaces: Evidence of an Ag(110) reconstruction induced by Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelaidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Sahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.121411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemistry and Nanotechnologies: The New Challenges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Fabrication of p/n heterojunctions by electrochemical deposition of Cu2O onto TiO2 nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Assaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Heresanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hanbucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santinacci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 16, pp.4</w:t>
+              <w:t xml:space="preserve">, 2013, 16, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843727v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemistry and nanotechnologies: The new challenges Foreword</w:t>
+                <w:t xml:space="preserve">Electrochemistry and Nanotechnologies: The New Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Djenizian</w:t>
+                <w:t xml:space="preserve">T. Djenizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hanbücken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margrit Hanbuecken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+                <w:t xml:space="preserve">S. Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Schweizer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Simon</w:t>
+                <w:t xml:space="preserve">Natalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 16 (1), pp.4-6. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 16, pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418574v1</w:t>
+                <w:t xml:space="preserve">hal-00843727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Self-Ordered Sub-10 nm Nanopore Template for Nanotechnology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemistry and nanotechnologies: The new challenges Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Djenizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Moyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Santinacci</w:t>
+                <w:t xml:space="preserve">Margrit Hanbuecken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Masson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefan Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201200648⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (1), pp.4-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2012.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00773469v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscience and nanotechnology in Provence-Alpes-Côte d'Azur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">A Novel Self-Ordered Sub-10 nm Nanopore Template for Nanotechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wulfhekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hanbücken</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Santinacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (37), pp.5094-5098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201200648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045324⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00696852v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly conformal electrodeposition of copolymer electrolytes into titania nanotubes for 3D Li-ion batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscience and nanotechnology in Provence-Alpes-Côte d'Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hanbücken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nareerat Plylahan</w:t>
+                <w:t xml:space="preserve">M. Lannoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nana Amponsah Kyeremateng</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Djenizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-349⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3-7), pp.163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020210v1</w:t>
+                <w:t xml:space="preserve">hal-00696852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : Nanoscience and Nanotechnology in Provence-Alpes-Côte d'Azur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margrit Hanbücken</w:t>
+                <w:t xml:space="preserve">Highly conformal electrodeposition of copolymer electrolytes into titania nanotubes for 3D Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nareerat Plylahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nana Amponsah Kyeremateng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lannoo</w:t>
+                <w:t xml:space="preserve">Frédéric Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Blanc</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848354v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodic 3D nanostructuring for tailored applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial : Nanoscience and Nanotechnology in Provence-Alpes-Côte d'Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margrit Hanbücken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lannoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Djenizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 9 (3-7), pp.246. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 9 (3-7), pp.163-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696837v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic layer deposition of TiN/Al2O3/TiN nanolaminates for capacitor applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Anodic 3D nanostructuring for tailored applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santinacci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3-7), pp.246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843720v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical and optical characterizations of anodic porous n-InP(1 0 0) layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Atomic layer deposition of TiN/Al2O3/TiN nanolaminates for capacitor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Assaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hanbücken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santinacci</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 56 (2), pp.878 - 888</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (13), pp.151-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566374v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology-to-properties correlations in anodic porous InP layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (7), pp.1177-1184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of thin inp anodic oxide layers : Correlation of morphological investigations with chemical and electrical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Electrochemical and optical characterizations of anodic porous n-InP(1 0 0) layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Decorse-Pascanut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">And A. Etcheberry</w:t>
+                <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 11 (9), pp.1030-1036</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 56 (2), pp.878 - 888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453704v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemistry and nanotechnologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Etcheberry</w:t>
+                <w:t xml:space="preserve">Characterization of thin inp anodic oxide layers : Correlation of morphological investigations with chemical and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Knauth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Santinacci</w:t>
+                <w:t xml:space="preserve">C. Decorse-Pascanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jaskierowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">And A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 11 (9), pp.945-947</w:t>
+              <w:t xml:space="preserve">, 2008, 11 (9), pp.1030-1036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453709v1</w:t>
+                <w:t xml:space="preserve">hal-00453704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical fabrication of tin nanowires : A short review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Electrochemistry and nanotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Djenizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etcheberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Knauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santinacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 11 (9), pp.995-1003</w:t>
+              <w:t xml:space="preserve">, 2008, 11 (9), pp.945-947</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453708v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodic behavior and pore growth of n-InP in acidic liquid ammonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Eb</w:t>
+                <w:t xml:space="preserve">Electrochemical fabrication of tin nanowires : A short review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Djenizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Goncalves</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">I. Hanzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santinacci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 11 (9), pp.1023-1029</w:t>
+              <w:t xml:space="preserve">, 2008, 11 (9), pp.995-1003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453707v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical pore formation onto semiconductor surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Anodic behavior and pore growth of n-InP in acidic liquid ammonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Djenizian</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 11 (9), pp.964-983</w:t>
+              <w:t xml:space="preserve">, 2008, 11 (9), pp.1023-1029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453706v1</w:t>
+                <w:t xml:space="preserve">hal-00453707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore growth on n-inp in liquid ammonia : electrode potential and morphology evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (11), pp.3484-3487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective electrochemical gold deposition onto p-Si (100) surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Electrochemical pore formation onto semiconductor surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Djenizian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (9), pp.964-983</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/17/175301⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00453703v1</w:t>
+                <w:t xml:space="preserve">hal-00453706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ electrochemical characterization of porous n -InP (100)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+                <w:t xml:space="preserve">Selective electrochemical gold deposition onto p-Si (100) surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Djenizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schwaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Gonçalves</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gérard</w:t>
+                <w:t xml:space="preserve">T. Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200674314⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (17), pp.175301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/17/175301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040138v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In situ electrochemical characterization of porous n -InP (100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (6), pp.1898-1902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200674314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pore Formation on n-InP(100) in Acidic Liquid Ammonia at 223 K: A True Water-Free Etching Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10 (4), pp.D35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1.2434201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7893,154 +8027,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pd-based Nanostructures by Atomic Layer Deposition as Multifunctional Free-standing Electrocatalysts for a Biomass-fed Electrolyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massomeh Ghorbanloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 75th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8050,168 +8184,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-efficient III-V/Si photo-electrodes for hydrogen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanh Le Vi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekan Piriyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR H2 days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId299"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8358,51 +8492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changlin Zhou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goudeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garrigue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.5c01296" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fajri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Capitaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202401304" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hagheh Kavousi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshnav Kannampalli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massomeh Ghorbanloo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA02374B" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schmickler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seyeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA04555J" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mirzaei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae&#8208;hyoung Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina Sayegh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202302081" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478358v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Zhao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Sepulveda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descamps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Faye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Duque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Ahmad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dehm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Scheu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120451" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Eynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kramdi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Koganezawa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Yoshimoto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202300262" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Cartier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2024.102303" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeranuch Poungsripong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400083" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04150029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyoung Lee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoun Woo Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta00020f" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04100042v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Bochet-Modaresialam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c01156" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouanane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34579-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935207v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santinacci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2022.101674" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa K. S. Barr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002288" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629802v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudi Dabboussi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawa Abdallah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA01212J" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657525v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bergamini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202201865" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427049v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chatelain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Barth" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac38cb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347089v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime E Dufond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chazalviel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abeaf3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prithu Roy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Claude" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Barulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c01160" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523927v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dufond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna W Diouf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laffon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b03621" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544039v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhuo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tymek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Sun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa Barr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00799g" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024335v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Haschke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Schlicht" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Kloth" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201801432" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01775162v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin van de Kerckhove" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vereecken" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Dendooven" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT00723C" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01954980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Lamboux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Navarra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8100849" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696683v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Goncalves" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0181804jes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625080v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tesfaye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin D. Y&#252;cel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa K.S. Barr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vacandio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.031" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01635968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Pitzschel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1379-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720430v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brazeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Ntais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b05799" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01381130v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Diouf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.S. Barr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joanny" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b07350" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130352v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kryschi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Detavernier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793287v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Wu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kryschi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Capon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Detavernier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta00111k" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215572v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Parent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793274v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk D&#246;hler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Oks" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wolf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b01424" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164021v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b06056" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975158v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monyoncho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pitzschel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allagui" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.16" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021097v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793306v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans A. Monyoncho" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Allagui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914746v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leoni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelaidier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahaf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121411" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843726v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanbucken" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024029v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lelaidier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sahaf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843727v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Djenizian" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schweizer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Simon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418574v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Djenizian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hanbuecken" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schweizer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.12.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773469v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wulfhekel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201200648" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJRQQX3C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696852v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lannoo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blanc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045324" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020210v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nareerat Plylahan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Amponsah Kyeremateng" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Eyraud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-349" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848354v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lannoo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696837v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mac&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045330" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843720v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566374v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Goncalves" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523856v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453704v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decorse-Pascanut" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaskierowicz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And A. Etcheberry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453709v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Knauth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453708v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hanzu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eyraud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453707v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eb" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Goncalves" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453706v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453705v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453703v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwaller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suter" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/17/175301" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5M9NHDG8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040138v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;rard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674314" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGR7W9RR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040141v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Mathieu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2434201" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776060v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745403v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Boulingui Koumba" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanokwan Klahan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goudeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garrigue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lapeyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc08974c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changlin Zhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.5c01296" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fajri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Capitaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202401304" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346959v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hagheh Kavousi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshnav Kannampalli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massomeh Ghorbanloo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA02374B" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schmickler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seyeux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA04555J" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mirzaei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae&#8208;hyoung Lee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina Sayegh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202302081" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731452v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Ahmad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dehm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Scheu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120451" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Eynaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kramdi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Koganezawa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Yoshimoto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202300262" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478358v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Zhao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Sepulveda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descamps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Faye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Duque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeranuch Poungsripong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400083" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648051v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Cartier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2024.102303" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04150029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyoung Lee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoun Woo Kim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta00020f" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04100042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Bochet-Modaresialam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c01156" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096788v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouanane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34579-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santinacci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2022.101674" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016648v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa K. S. Barr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002288" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bergamini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202201865" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629802v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudi Dabboussi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawa Abdallah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA01212J" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427049v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chatelain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Barth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac38cb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347089v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime E Dufond" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chazalviel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abeaf3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330928v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prithu Roy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Claude" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Barulin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c01160" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523927v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dufond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna W Diouf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laffon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b03621" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhuo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tymek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Sun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa Barr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00799g" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Haschke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Schlicht" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Kloth" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201801432" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01775162v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin van de Kerckhove" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vereecken" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Dendooven" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT00723C" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01954980v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Lamboux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Navarra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8100849" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696683v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Goncalves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0181804jes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625080v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tesfaye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin D. Y&#252;cel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa K.S. Barr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vacandio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.031" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01635968v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Pitzschel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1379-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720430v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brazeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Ntais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b05799" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01381130v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Diouf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.S. Barr" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joanny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b07350" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130352v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kryschi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Detavernier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793287v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Wu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kryschi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Capon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Detavernier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta00111k" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215572v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Parent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793274v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk D&#246;hler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Oks" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wolf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b01424" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164021v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b06056" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975158v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monyoncho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pitzschel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allagui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.16" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021097v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793306v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans A. Monyoncho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Allagui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914746v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leoni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelaidier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahaf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121411" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024029v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lelaidier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sahaf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843726v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanbucken" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843727v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Djenizian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schweizer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Simon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418574v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Djenizian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hanbuecken" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schweizer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.12.009" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773469v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wulfhekel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201200648" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJRQQX3C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696852v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lannoo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blanc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045324" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020210v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nareerat Plylahan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Amponsah Kyeremateng" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Eyraud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-349" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848354v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lannoo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696837v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mac&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045330" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843720v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523856v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566374v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Goncalves" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453704v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decorse-Pascanut" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaskierowicz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And A. Etcheberry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453709v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Knauth" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453708v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hanzu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eyraud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453707v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eb" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Goncalves" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453705v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453706v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453703v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwaller" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/17/175301" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5M9NHDG8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040138v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;rard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674314" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGR7W9RR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040141v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Mathieu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2434201" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776060v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745403v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Boulingui Koumba" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>