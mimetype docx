--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -234,1164 +234,1164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05599957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectrochemical Charge Transfer Imaging at Nanoscale Catalysts</w:t>
+                <w:t xml:space="preserve">Silver Nanocube Epitaxy via Nanogap-induced electrostatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changlin Zhou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Garrigue</w:t>
+                <w:t xml:space="preserve">Muhammad Fajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bedu</w:t>
+                <w:t xml:space="preserve">Anna Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beniamino Sciacca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.5c01296⟩</w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202401304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163726v1</w:t>
+                <w:t xml:space="preserve">hal-04747121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver Nanocube Epitaxy via Nanogap-induced electrostatics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomically bridged palladium between nickel species and carbon microfibers and the subsequent conversion into free-standing and electrocatalytically active multifunctional electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Capitaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+                <w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beniamino Sciacca</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémence Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyshnav Kannampalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massomeh Ghorbanloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smtd.202401304⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (40), pp.34231-34248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5TA02374B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747121v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomically bridged palladium between nickel species and carbon microfibers and the subsequent conversion into free-standing and electrocatalytically active multifunctional electrodes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Atomic Layer Deposition of NiOx : Harnessing the Potential of New Precursor Combinations for Photoelectrochemical Water Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vyshnav Kannampalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massomeh Ghorbanloo</w:t>
+                <w:t xml:space="preserve">Marcel Schmickler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Wang</w:t>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Seyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 13 (40), pp.34231-34248. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5TA02374B⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5TA04555J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346959v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition of NiOx : Harnessing the Potential of New Precursor Combinations for Photoelectrochemical Water Oxidation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoelectrochemical Charge Transfer Imaging at Nanoscale Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+                <w:t xml:space="preserve">Changlin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Seyeux</w:t>
+                <w:t xml:space="preserve">Frédéric Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (7), pp.3519-3525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5TA04555J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.5c01296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347097v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Detection of H 2 Gas in Gas Mixtures Using NiO‐Shelled Pd‐Decorated ZnO Nanowires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-IR Photoinduced Electrochemiluminescence Imaging with Structured Silicon Photoanodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mirzaei</w:t>
+                <w:t xml:space="preserve">Yiran Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jae‐hyoung Lee</w:t>
+                <w:t xml:space="preserve">Borja Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syreina Sayegh</w:t>
+                <w:t xml:space="preserve">Julie Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+                <w:t xml:space="preserve">Fatoumata Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.202302081⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (9), pp.11722-11729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c19029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591002v1</w:t>
+                <w:t xml:space="preserve">hal-04478358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A potential mechanism for abnormal grain growth in Ni thin films on c-sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saba Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Dehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Scheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 281, pp.120451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Air Stability of Efficient Filter‐Free Band‐Selective Organic Photodetectors Based on Bulk Heterojunction: Avoiding Environmental Degradation with Atomic Layer Deposition Encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kramdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vyshnav Kannampalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoyuki Koganezawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noriyuki Yoshimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Energy and Sustainability Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.2300262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aesr.202300262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-IR Photoinduced Electrochemiluminescence Imaging with Structured Silicon Photoanodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiran Zhao</w:t>
+                <w:t xml:space="preserve">Development of hydrogen-selective TiO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;-Pd composite membrane materials by atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borja Sepulveda</w:t>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Descamps</w:t>
+                <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatoumata Faye</w:t>
+                <w:t xml:space="preserve">Christophe Charmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Duque</w:t>
+                <w:t xml:space="preserve">Jim Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (9), pp.11722-11729. </w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.102303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c19029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2024.102303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478358v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical and Correlative Characterization of Individual Nanoparticle in Gap Plasmon Resonator Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peeranuch Poungsripong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vyshnav Kannampalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.202400083. </w:t>
@@ -1423,243 +1423,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of hydrogen-selective TiO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;-Pd composite membrane materials by atomic layer deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Selective Detection of H 2 Gas in Gas Mixtures Using NiO‐Shelled Pd‐Decorated ZnO Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Drobek</w:t>
+                <w:t xml:space="preserve">Ali Mirzaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Julbe</w:t>
+                <w:t xml:space="preserve">Jae‐hyoung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Charmette</w:t>
+                <w:t xml:space="preserve">Syreina Sayegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Cartier</w:t>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39, pp.102303. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2024.102303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admt.202302081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648051v1</w:t>
+                <w:t xml:space="preserve">hal-04591002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced sensitivity towards hydrogen by a TiN interlayer in Pd-decorated SnO 2 nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae-Hyoung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mirzaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyoun Woo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syreina Sayegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (23), pp.12202-12213. </w:t>
@@ -1697,90 +1697,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticle Imprint Lithography: From Nanoscale Metrology to Printable Metallic Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrnaz Bochet-Modaresialam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peeranuch Poungsripong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1831,64 +1831,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upconversion photoinduced electrochemiluminescence of luminol-H2O2 at Si/SiOx/Ni photoanodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiran Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2177,77 +2177,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductive TiN thin films grown by plasma- enhanced atomic layer deposition: Effects of N-sources and thermal treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïssa K. S. Barr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2305,295 +2305,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Insulator-Semiconductor Anodes for Ultrastable and Site-Selective Upconversion Photoinduced Electrochemiluminescence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solar-assisted urea oxidation at silicon photoanodes promoted by an amorphous and optically adaptive Ni-Mo-O catalytic layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+                <w:t xml:space="preserve">Joudi Dabboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Bergamini</w:t>
+                <w:t xml:space="preserve">Rawa Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202201865⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 10 (37), pp.19769-19776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2TA01212J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657525v1</w:t>
+                <w:t xml:space="preserve">hal-03629802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar-assisted urea oxidation at silicon photoanodes promoted by an amorphous and optically adaptive Ni-Mo-O catalytic layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joudi Dabboussi</w:t>
+                <w:t xml:space="preserve">Metal-Insulator-Semiconductor Anodes for Ultrastable and Site-Selective Upconversion Photoinduced Electrochemiluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiran Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rawa Abdallah</w:t>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Bergamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Santinacci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 10 (37), pp.19769-19776. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (20), pp.e202201865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2TA01212J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202201865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629802v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective amplification of nearby nanoparticles in the Coulomb blockade restricted charging of a single nanoparticle</w:t>
               </w:r>
@@ -2605,51 +2605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2826,51 +2826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing Corrosion of Aluminum Metal with Nanometer-Thick Films of Al 2 O 3 Capped with TiO 2 for Ultraviolet Plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prithu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2941,364 +2941,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Extent of Ligand Incorporation and the Effect on Properties of TiO2 Thin Films Grown by Atomic Layer Deposition Using an Alkoxide or an Alkylamide</w:t>
+                <w:t xml:space="preserve">Ordered SnO2 nanotube arrays of tuneable geometry as a lithium ion battery material with high longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dufond</w:t>
+                <w:t xml:space="preserve">Ying Zhuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïmouna W Diouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Badie</w:t>
+                <w:t xml:space="preserve">Sarah Tymek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Laffon</w:t>
+                <w:t xml:space="preserve">Hong Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Parent</w:t>
+                <w:t xml:space="preserve">Maïssa Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (4), pp.1393-1407. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.1417-1426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b03621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9na00799g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523927v1</w:t>
+                <w:t xml:space="preserve">hal-02544039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordered SnO2 nanotube arrays of tuneable geometry as a lithium ion battery material with high longevity</w:t>
+                <w:t xml:space="preserve">Quantifying the Extent of Ligand Incorporation and the Effect on Properties of TiO2 Thin Films Grown by Atomic Layer Deposition Using an Alkoxide or an Alkylamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Zhuo</w:t>
+                <w:t xml:space="preserve">Maxime Dufond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Tymek</w:t>
+                <w:t xml:space="preserve">Maïmouna W Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Sun</w:t>
+                <w:t xml:space="preserve">Carine Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïssa Barr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+                <w:t xml:space="preserve">Philippe Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (4), pp.1417-1426. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (4), pp.1393-1407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9na00799g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b03621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544039v1</w:t>
+                <w:t xml:space="preserve">hal-02523927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Oxygen Evolution Reaction Activity of Nanoporous SnO2/Fe2O3/IrO2 Thin Film Composite Electrodes with Ultralow Noble Metal Loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Haschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Zhuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Schlicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïssa Barr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricarda Kloth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3343,295 +3343,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transformation behaviour of “alucones”, deposited by molecular layer deposition, in nanoporous Al2O3 layers</w:t>
+                <w:t xml:space="preserve">Boron Nitride as a Novel Support for Highly Stable Palladium Nanocatalysts by Atomic Layer Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin van de Kerckhove</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+                <w:t xml:space="preserve">Matthieu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vereecken</w:t>
+                <w:t xml:space="preserve">Cassandre Lamboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolien Dendooven</w:t>
+                <w:t xml:space="preserve">Bruno Navarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8DT00723C⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (10), pp.849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano8100849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01775162v1</w:t>
+                <w:t xml:space="preserve">hal-01954980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron Nitride as a Novel Support for Highly Stable Palladium Nanocatalysts by Atomic Layer Deposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The transformation behaviour of “alucones”, deposited by molecular layer deposition, in nanoporous Al2O3 layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Lamboux</w:t>
+                <w:t xml:space="preserve">Kevin van de Kerckhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïssa Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Navarra</w:t>
+                <w:t xml:space="preserve">Philippe Vereecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Miele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Zanna</w:t>
+                <w:t xml:space="preserve">Jolien Dendooven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (10), pp.849. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (16), pp.5860 - 5870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano8100849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8DT00723C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954980v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of the Anodic Porous Etching of n-InP in HCl by Atomic Absorption and X-ray Photoelectron Spectroscopies</w:t>
               </w:r>
@@ -3745,429 +3745,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Electrochemical Behavior of SnSb as an Anode for Li-ion Batteries Studied by Electrochemical Impedance Spectroscopy and Electron Microscopy</w:t>
+                <w:t xml:space="preserve">Atomic layer deposition of HfO2 for integration into three-dimensional metal–insulator–metal devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Tesfaye</w:t>
+                <w:t xml:space="preserve">Loïc Assaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasemin D. Yücel</w:t>
+                <w:t xml:space="preserve">Kristina Pitzschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïssa K. S. Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïssa K.S. Barr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Vacandio</w:t>
+                <w:t xml:space="preserve">Guillaume Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.031⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123 (12), pp.768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-017-1379-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625080v1</w:t>
+                <w:t xml:space="preserve">hal-01635968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic layer deposition of HfO2 for integration into three-dimensional metal–insulator–metal devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of Pd Catalytic Activity toward Ethanol Electrooxidation by Atomic Layer Deposition of SnO2 onto TiO2 Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïssa Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Assaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Assaud</w:t>
+                <w:t xml:space="preserve">Margrit Hanbücken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina Pitzschel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Monier</w:t>
+                <w:t xml:space="preserve">Spyridon Ntais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-017-1379-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (33), pp.17727 - 17736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b05799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635968v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Pd Catalytic Activity toward Ethanol Electrooxidation by Atomic Layer Deposition of SnO2 onto TiO2 Nanotubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Assaud</w:t>
+                <w:t xml:space="preserve">The Electrochemical Behavior of SnSb as an Anode for Li-ion Batteries Studied by Electrochemical Impedance Spectroscopy and Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Tesfaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brazeau</w:t>
+                <w:t xml:space="preserve">Yasemin D. Yücel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margrit Hanbücken</w:t>
+                <w:t xml:space="preserve">Maïssa K.S. Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spyridon Ntais</w:t>
+                <w:t xml:space="preserve">Florence Vacandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (33), pp.17727 - 17736. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 256, pp.155 - 161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b05799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720430v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protected Light-Trapping Silicon by a Simple Structuring Process for Sunlight-Assisted Water Splitting</w:t>
               </w:r>
@@ -4192,51 +4192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.W. Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K.S. Barr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Joanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4281,3749 +4281,3749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimony sulfide as a light absorber in highly ordered, coaxial nanocylindrical arrays: preparation and integration into a photovoltaic device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering a three-dimensional, photoelectrochemically active p-NiO/i-Sb2S3 junction by atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K.S. Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Assaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kryschi</w:t>
+                <w:t xml:space="preserve">C. Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Capon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Detavernier</w:t>
+                <w:t xml:space="preserve">Ph. Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3, pp.5971</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 179, pp.504-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130352v1</w:t>
+                <w:t xml:space="preserve">hal-01215572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimony sulfide as a light absorber in highly ordered, coaxial nanocylindrical arrays: preparation and integration into a photovoltaic device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic Layer Deposition from Dissolved Precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanlin Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Assaud</w:t>
+                <w:t xml:space="preserve">Dirk Döhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïssa K.S. Barr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carola Kryschi</w:t>
+                <w:t xml:space="preserve">Elina Oks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Capon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Detavernier</w:t>
+                <w:t xml:space="preserve">Marc Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ta00111k⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (10), pp.6379 - 6385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b01424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793287v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering a three-dimensional, photoelectrochemically active p-NiO/i-Sb2S3 junction by atomic layer deposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Wu</w:t>
+                <w:t xml:space="preserve">Antimony sulfide as a light absorber in highly ordered, coaxial nanocylindrical arrays: preparation and integration into a photovoltaic device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Assaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Kryschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laffon</w:t>
+                <w:t xml:space="preserve">Boris Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Parent</w:t>
+                <w:t xml:space="preserve">Christophe Detavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (11), pp.5971 - 5981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ta00111k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215572v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition from Dissolved Precursors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Wolf</w:t>
+                <w:t xml:space="preserve">Atomic Layer Deposition of Pd Nanoparticles on TiO2 Nanotubes for Ethanol Electrooxidation: Synthesis and Electrochemical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Assaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïssa K. S. Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margrit Hanbücken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyridon Ntais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b01424⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (44), pp.24533-24542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5b06056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793274v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition of Pd Nanoparticles on TiO2 Nanotubes for Ethanol Electrooxidation: Synthesis and Electrochemical Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Spyridon Ntais</w:t>
+                <w:t xml:space="preserve">Antimony sulfide as a light absorber in highly ordered, coaxial nanocylindrical arrays: preparation and integration into a photovoltaic device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Assaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kryschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Detavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.5971</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164021v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-nanoarchitectured Pd/Ni catalysts Prepared by atomic layer deposition for formic acid electrooxidation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Highly-Conformal TiN Thin Films Grown by Thermal and Plasma-Enhanced Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Assaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Monyoncho</w:t>
+                <w:t xml:space="preserve">K. Pitzschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Pitzschel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Hanbücken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.P253</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975158v1</w:t>
+                <w:t xml:space="preserve">hal-01021097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-Conformal TiN Thin Films Grown by Thermal and Plasma-Enhanced Atomic Layer Deposition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D-nanoarchitectured Pd/Ni catalysts prepared by atomic layer deposition for the electrooxidation of formic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Assaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evans A. Monyoncho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Pitzschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Allagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.162 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.5.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021097v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-nanoarchitectured Pd/Ni catalysts prepared by atomic layer deposition for the electrooxidation of formic acid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Assaud</w:t>
+                <w:t xml:space="preserve">3D-nanoarchitectured Pd/Ni catalysts Prepared by atomic layer deposition for formic acid electrooxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Assaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evans A. Monyoncho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kristina Pitzschel</w:t>
+                <w:t xml:space="preserve">E. Monyoncho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pitzschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Allagui</w:t>
+                <w:t xml:space="preserve">A. Allagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 5, pp.162 - 172. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+              <w:t xml:space="preserve">, 2014, 5, pp.162-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3762/bjnano.5.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793306v1</w:t>
+                <w:t xml:space="preserve">hal-00975158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of Si ultrathin films on silver surfaces: Evidence of an Ag(110) reconstruction induced by Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bernard</w:t>
+                <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Leoni</w:t>
+                <w:t xml:space="preserve">Thomas Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wilson</w:t>
+                <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lelaidier</w:t>
+                <w:t xml:space="preserve">Tony Lelaidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Sahaf</w:t>
+                <w:t xml:space="preserve">Houda Sahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88 (12), pp.121411. </w:t>
+              <w:t xml:space="preserve">, 2013, 88 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.121411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914746v1</w:t>
+                <w:t xml:space="preserve">hal-02024029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Si ultrathin films on silver surfaces: Evidence of an Ag(110) reconstruction induced by Si</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of p/n heterojunctions by electrochemical deposition of Cu2O onto TiO2 nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Assaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bernard</w:t>
+                <w:t xml:space="preserve">V. Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Leoni</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Hanbucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16, pp.89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024029v1</w:t>
+                <w:t xml:space="preserve">hal-00843726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of p/n heterojunctions by electrochemical deposition of Cu2O onto TiO2 nanotubes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Hanbucken</w:t>
+                <w:t xml:space="preserve">Electrochemistry and Nanotechnologies: The New Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Djenizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hanbücken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santinacci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 16, pp.89</w:t>
+              <w:t xml:space="preserve">, 2013, 16, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843726v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemistry and Nanotechnologies: The New Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemistry and nanotechnologies: The new challenges Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Djenizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margrit Hanbuecken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Djenizian</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Natalie Simon</w:t>
+                <w:t xml:space="preserve">Stefan Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 16, pp.4</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 16 (1), pp.4-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2012.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843727v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemistry and nanotechnologies: The new challenges Foreword</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth of Si ultrathin films on silver surfaces: Evidence of an Ag(110) reconstruction induced by Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Djenizian</w:t>
+                <w:t xml:space="preserve">T. Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margrit Hanbuecken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+                <w:t xml:space="preserve">A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Schweizer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Simon</w:t>
+                <w:t xml:space="preserve">T. Lelaidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2012.12.009⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (12), pp.121411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.121411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418574v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Self-Ordered Sub-10 nm Nanopore Template for Nanotechnology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscience and nanotechnology in Provence-Alpes-Côte d'Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hanbücken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Moyen</w:t>
+                <w:t xml:space="preserve">M. Lannoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Djenizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santinacci</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Hanbücken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201200648⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3-7), pp.163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773469v1</w:t>
+                <w:t xml:space="preserve">hal-00696852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscience and nanotechnology in Provence-Alpes-Côte d'Azur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Hanbücken</w:t>
+                <w:t xml:space="preserve">Highly conformal electrodeposition of copolymer electrolytes into titania nanotubes for 3D Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nareerat Plylahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nana Amponsah Kyeremateng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lannoo</w:t>
+                <w:t xml:space="preserve">Marielle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Blanc</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045324⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696852v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly conformal electrodeposition of copolymer electrolytes into titania nanotubes for 3D Li-ion batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nareerat Plylahan</w:t>
+                <w:t xml:space="preserve">Editorial : Nanoscience and Nanotechnology in Provence-Alpes-Côte d'Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margrit Hanbücken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nana Amponsah Kyeremateng</w:t>
+                <w:t xml:space="preserve">Michel Lannoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Eyraud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Djenizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3-7), pp.163-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020210v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : Nanoscience and Nanotechnology in Provence-Alpes-Côte d'Azur</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anodic 3D nanostructuring for tailored applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 9 (3-7), pp.163-166</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 9 (3-7), pp.246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848354v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodic 3D nanostructuring for tailored applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Moyen</w:t>
+                <w:t xml:space="preserve">Atomic layer deposition of TiN/Al2O3/TiN nanolaminates for capacitor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Assaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hanbücken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santinacci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (13), pp.151-157</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696837v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic layer deposition of TiN/Al2O3/TiN nanolaminates for capacitor applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">A Novel Self-Ordered Sub-10 nm Nanopore Template for Nanotechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wulfhekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hanbücken</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Santinacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (37), pp.5094-5098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201200648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843720v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology-to-properties correlations in anodic porous InP layers</w:t>
+                <w:t xml:space="preserve">Electrochemical and optical characterizations of anodic porous n-InP(1 0 0) layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-M. Gonçalves</w:t>
+                <w:t xml:space="preserve">A.-M. Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14 (7), pp.1177-1184</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 56 (2), pp.878 - 888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523856v1</w:t>
+                <w:t xml:space="preserve">hal-00566374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical and optical characterizations of anodic porous n-InP(1 0 0) layers</w:t>
+                <w:t xml:space="preserve">Morphology-to-properties correlations in anodic porous InP layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-M. Goncalves</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">M. Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 56 (2), pp.878 - 888</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (7), pp.1177-1184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566374v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of thin inp anodic oxide layers : Correlation of morphological investigations with chemical and electrical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalie Simon</w:t>
+                <w:t xml:space="preserve">Anodic behavior and pore growth of n-InP in acidic liquid ammonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">And A. Etcheberry</w:t>
+                <w:t xml:space="preserve">C. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 11 (9), pp.1030-1036</w:t>
+              <w:t xml:space="preserve">, 2008, 11 (9), pp.1023-1029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453704v1</w:t>
+                <w:t xml:space="preserve">hal-00453707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemistry and nanotechnologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Pore growth on n-inp in liquid ammonia : electrode potential and morphology evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etcheberry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Santinacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 11 (9), pp.945-947</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (11), pp.3484-3487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453709v1</w:t>
+                <w:t xml:space="preserve">hal-00453705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical fabrication of tin nanowires : A short review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Electrochemical pore formation onto semiconductor surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Djenizian</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Santinacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 11 (9), pp.995-1003</w:t>
+              <w:t xml:space="preserve">, 2008, 11 (9), pp.964-983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453708v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodic behavior and pore growth of n-InP in acidic liquid ammonia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective electrochemical gold deposition onto p-Si (100) surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Djenizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schwaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (17), pp.175301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/17/175301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453707v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore growth on n-inp in liquid ammonia : electrode potential and morphology evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.M. Goncalves</w:t>
+                <w:t xml:space="preserve">Characterization of thin inp anodic oxide layers : Correlation of morphological investigations with chemical and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Etcheberry</w:t>
+                <w:t xml:space="preserve">C. Decorse-Pascanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jaskierowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">And A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (11), pp.3484-3487</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (9), pp.1030-1036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453705v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical pore formation onto semiconductor surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemistry and nanotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Djenizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etcheberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Knauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santinacci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Djenizian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 11 (9), pp.964-983</w:t>
+              <w:t xml:space="preserve">, 2008, 11 (9), pp.945-947</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453706v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective electrochemical gold deposition onto p-Si (100) surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical fabrication of tin nanowires : A short review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Djenizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hanzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santinacci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (9), pp.995-1003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00453703v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ electrochemical characterization of porous n -InP (100)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pore Formation on n-InP(100) in Acidic Liquid Ammonia at 223 K: A True Water-Free Etching Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Gonçalves</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Eb</w:t>
+                <w:t xml:space="preserve">Isabelle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gérard</w:t>
+                <w:t xml:space="preserve">Ciara Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4 (6), pp.1898-1902. </w:t>
+              <w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (4), pp.D35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200674314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1.2434201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040138v1</w:t>
+                <w:t xml:space="preserve">hal-05040141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore Formation on n-InP(100) in Acidic Liquid Ammonia at 223 K: A True Water-Free Etching Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ electrochemical characterization of porous n -InP (100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gérard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ciara Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (6), pp.1898-1902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200674314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.2434201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05040141v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8041,90 +8041,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pd-based Nanostructures by Atomic Layer Deposition as Multifunctional Free-standing Electrocatalysts for a Biomass-fed Electrolyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massomeh Ghorbanloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8250,51 +8250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekan Piriyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR H2 days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
@@ -8492,51 +8492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanokwan Klahan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goudeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garrigue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lapeyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc08974c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changlin Zhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.5c01296" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fajri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Capitaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202401304" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346959v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hagheh Kavousi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshnav Kannampalli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massomeh Ghorbanloo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA02374B" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schmickler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seyeux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA04555J" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mirzaei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae&#8208;hyoung Lee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina Sayegh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202302081" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731452v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Ahmad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dehm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Scheu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120451" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Eynaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kramdi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Koganezawa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Yoshimoto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202300262" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478358v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Zhao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Sepulveda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descamps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Faye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Duque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeranuch Poungsripong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400083" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648051v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Cartier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2024.102303" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04150029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyoung Lee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoun Woo Kim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta00020f" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04100042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Bochet-Modaresialam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c01156" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096788v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouanane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34579-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santinacci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2022.101674" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016648v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa K. S. Barr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002288" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bergamini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202201865" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629802v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudi Dabboussi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawa Abdallah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA01212J" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427049v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chatelain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Barth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac38cb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347089v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime E Dufond" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chazalviel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abeaf3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330928v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prithu Roy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Claude" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Barulin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c01160" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523927v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dufond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna W Diouf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laffon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b03621" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhuo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tymek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Sun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa Barr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00799g" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Haschke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Schlicht" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Kloth" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201801432" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01775162v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin van de Kerckhove" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vereecken" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Dendooven" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT00723C" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01954980v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Lamboux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Navarra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8100849" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696683v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Goncalves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0181804jes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625080v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tesfaye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin D. Y&#252;cel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa K.S. Barr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vacandio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.031" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01635968v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Pitzschel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1379-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720430v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brazeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Ntais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b05799" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01381130v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Diouf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.S. Barr" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joanny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b07350" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130352v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kryschi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Detavernier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793287v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Wu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kryschi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Capon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Detavernier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta00111k" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215572v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Parent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793274v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk D&#246;hler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Oks" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wolf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b01424" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164021v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b06056" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975158v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monyoncho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pitzschel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allagui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.16" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021097v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793306v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans A. Monyoncho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Allagui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914746v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leoni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelaidier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahaf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121411" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024029v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lelaidier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sahaf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843726v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanbucken" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843727v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Djenizian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schweizer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Simon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418574v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Djenizian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hanbuecken" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schweizer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.12.009" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773469v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wulfhekel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201200648" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJRQQX3C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696852v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lannoo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blanc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045324" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020210v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nareerat Plylahan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Amponsah Kyeremateng" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Eyraud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-349" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848354v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lannoo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696837v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mac&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045330" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843720v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523856v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566374v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Goncalves" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453704v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decorse-Pascanut" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaskierowicz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And A. Etcheberry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453709v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Knauth" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453708v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hanzu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eyraud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453707v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eb" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Goncalves" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453705v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453706v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453703v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwaller" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/17/175301" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5M9NHDG8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040138v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;rard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674314" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGR7W9RR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040141v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Mathieu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2434201" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776060v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745403v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Boulingui Koumba" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanokwan Klahan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goudeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garrigue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lapeyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc08974c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fajri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Capitaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202401304" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hagheh Kavousi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshnav Kannampalli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massomeh Ghorbanloo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA02374B" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schmickler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seyeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA04555J" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changlin Zhou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.5c01296" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478358v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Zhao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Sepulveda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descamps" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Faye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Duque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Ahmad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dehm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Scheu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120451" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423601v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Eynaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kramdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Koganezawa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Yoshimoto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202300262" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Cartier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2024.102303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeranuch Poungsripong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400083" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mirzaei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae&#8208;hyoung Lee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina Sayegh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202302081" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04150029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyoung Lee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoun Woo Kim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta00020f" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04100042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Bochet-Modaresialam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c01156" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096788v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouanane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34579-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santinacci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2022.101674" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016648v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa K. S. Barr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002288" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudi Dabboussi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawa Abdallah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA01212J" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657525v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bergamini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202201865" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427049v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chatelain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Barth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac38cb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347089v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime E Dufond" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chazalviel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abeaf3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330928v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prithu Roy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Claude" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Barulin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c01160" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544039v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhuo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tymek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Sun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa Barr" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00799g" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523927v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dufond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna W Diouf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laffon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b03621" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Haschke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Schlicht" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Kloth" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201801432" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01954980v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Lamboux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Navarra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8100849" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01775162v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin van de Kerckhove" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vereecken" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Dendooven" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT00723C" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696683v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Goncalves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0181804jes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01635968v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Pitzschel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1379-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720430v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brazeau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Ntais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b05799" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625080v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tesfaye" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin D. Y&#252;cel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa K.S. Barr" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vacandio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01381130v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Diouf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.S. Barr" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joanny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b07350" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215572v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Parent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793274v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Wu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk D&#246;hler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Oks" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wolf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b01424" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793287v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kryschi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Capon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Detavernier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta00111k" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164021v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b06056" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130352v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kryschi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Detavernier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021097v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pitzschel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793306v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans A. Monyoncho" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Allagui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.16" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975158v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monyoncho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allagui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024029v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lelaidier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sahaf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121411" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843726v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanbucken" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843727v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Djenizian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schweizer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Simon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418574v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Djenizian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hanbuecken" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schweizer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.12.009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914746v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leoni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelaidier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahaf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696852v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lannoo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blanc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045324" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020210v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nareerat Plylahan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Amponsah Kyeremateng" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Eyraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-349" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848354v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lannoo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696837v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moyen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mac&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045330" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843720v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773469v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wulfhekel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201200648" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJRQQX3C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566374v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Goncalves" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523856v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453707v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Goncalves" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453705v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453706v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453703v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwaller" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suter" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/17/175301" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5M9NHDG8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453704v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decorse-Pascanut" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaskierowicz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And A. Etcheberry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453709v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Knauth" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453708v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hanzu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eyraud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040141v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;rard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Mathieu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2434201" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040138v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674314" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGR7W9RR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776060v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745403v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Boulingui Koumba" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>