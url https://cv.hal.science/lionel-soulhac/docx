--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel Soulhac </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lionel-soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0358-3486</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057633002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur à </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSA Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Mécanique des Fluides et d'Acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Mécanique des Fluides et d'Acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique du Labex IMU (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence des Mondes Urbains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'équipe de recherche </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIR - Atmosphere, Impact & Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecoulement et dispersion turbulente dans la couche limite atmosphérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Micro-météorologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences en soufflerie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cursus ingénieur INSA - Génie Mécanique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes expérimentales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mecanique des fluides et thermique pour la conception</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pollution atmosphérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environnement atmosphérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation continue :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dispersion atmosphérique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling traffic-related air and noise pollution: Multi-criteria assessment case study around schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Tirico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sengelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.105029. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2025.105029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of microclimate models and simulation tools: An academic benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Krapez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 278, pp.112913. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2025.112913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Turbulent Flow within a Wind-Aligned Street Canyon with Trees: an Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Vittoria Del Ponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Fellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ridolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 191 (6), pp.21. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-025-00914-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UrMapSens: Joint Mapping-Sensing Design of Wireless Sensor Networks for Urban Environmental Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3450898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution wind-tunnel investigation about the effect of street trees on pollutant concentration and street canyon ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Fellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Vittoria del Ponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilina Barulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 226, pp.109763. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a Gaussian Plume in the Vicinity of an Urban Cyclotron Using Helium as a Tracer Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laguionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinh Lai Tien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vecchiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Chardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (8), pp.1223. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13081223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03967211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalar mixing in homogeneous isotropic turbulence: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Orsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Feraco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duane Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVFLUIDS.6.034502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective Modeling of NO2 and PM10 Concentrations over the Lyon Metropolitan Area (France), 1990–2010—Performance Evaluation, Exposure Assessment and Correlation between Pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.239. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12020239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03218158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation methods for urban air quality at the local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.118366. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency simultaneous measurements of velocity and concentration within turbulent flows in wind-tunnel experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (12), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-020-03074-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban air quality and meteorology on opposite sides of the Alps: The Lyon and Torino case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Clerico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Pognant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.100698. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2020.100698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of toxic substances in the urban atmosphere: A complex network perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Fellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ridolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.291 - 301. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.10.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an operational air quality model using large-eddy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Grylls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence M. A. Le Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc E. J. Stettler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.100041. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2019.100041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of fast atmospheric dispersion models in a regular street network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Hertwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Fuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Auerswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-018-9587-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind-induced pressure at a tunnel portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kubwimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.769 - 786. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-018-9589-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of a Passive Scalar Fluctuating Plume in a Turbulent Boundary Layer. Part III: Stochastic Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Cassiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 167 (3), pp.349 - 369. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-017-0330-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Apportionment and Data Assimilation in Urban Air Quality Modelling for NO2: The Lyon Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos9010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating accidental pollutant releases in the built environment from turbulent concentration signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.266 - 281. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification urbaine, environnement et santé : une étude sur Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Schillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.365-374. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2017.1043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a research strategy to better understand, observe, and simulate urban atmosphere processes at kilometer to subkilometer scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Barlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia I Bohnenstengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Grimmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (10), pp.ES261-ES264. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-17-0106.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The model SIRANE for atmospheric urban pollutant dispersion. PART III: Validation against NO 2 yearly concentration measurements in a large urban agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 167, pp.377 - 388. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIRANERISK: Modelling dispersion of steady and unsteady pollutant releases in the urban canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cierco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140, pp.242-260. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of a passive scalar fluctuating plume in a turbulent boundary layer. Part I: velocity and concentration measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156, pp.415-446. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-015-0040-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The breathability of compact cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Buccolieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Garbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Di Sabatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.73-93. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pollutant dispersion in a street network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Garbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 155, pp.157-187. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-014-9990-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of a passive scalar fluctuating plume in a turbulent boundary layer. Part II: analytical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156, pp.447-469. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-015-0041-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutant source identification in a city district by means of a street network inverse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (1-2-3-4), pp.50-57. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2014.065904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverting time dependent concentration signals to estimate pollutant emissions in case of accidental or deliberate release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.86-93. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2014.065908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plume rise and spread in buoyant releases from elevated sources in the lower atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cierco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Korsakissok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Danzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.201-219. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-013-9300-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagrangian stochastic model for estimating the high order statistics of a fluctuating plume in the neutral boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.233-241. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2014.065124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric laws to model urban pollutant dispersion with a street network approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67, pp.229-241. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.10.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling concentration fluctuations for operational purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cierco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2012.049654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The model SIRANE for atmospheric urban pollutant dispersion; part II, validation of the model on a real case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.320-337. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.11.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a neighbourhood scale, street network dispersion model through comparison with wind tunnel data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.110-124. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a concentration fluctuation model to dissipation rate estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Amicarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.134-173. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2012.049663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The model SIRANE for atmospheric urban pollutant dispersion; part I, presentation of the model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cierco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45, pp.7379-7395. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and CFD simulations of flow and dispersion in urban geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.288-297. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2011.038429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent transfer between street canyons and the overlying atmospheric boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141, pp.393-414. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-011-9641-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion in a street canyon for a wind direction parallel to the street axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98, pp.903-910. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2010.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of pollutant dispersion within a network of streets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 136, pp.457-487. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-010-9511-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of the vertical spreading of a plume of a passive tracer in a rough-wall neutral boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael van Liefferinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 135, pp.455-467. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-010-9481-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol load study in urban area by Lidar and numerical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Miffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abou Chacra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rairoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44, pp.1152-1161. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street canyon ventilation and atmospheric turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43, pp.5056-5067. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and dispersion in street intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (18), pp.2981 - 2996. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.02.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wall roughness on the dispersion of a passive scalar in a turbulent boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael van Liefferinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43, pp.734-748. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2008.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow in a street canyon for any external wind direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126, pp.365-388. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-007-9238-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a two-scale surface roughness on a neutral turbulent boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 127, pp.97-110. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-007-9256-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of atmospheric pollution in Greater Lyon an example of the use of nested models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (37), pp.5147 - 5156. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2003.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the transport and dispersion of pollutants in street canyons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (1/2/3/4/5/6), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2001.000636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of ammonia dispersion around a water curtain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (6), pp.471 - 477. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0950-4230(99)00010-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic-Related Human Exposure in Urban Areas: Improving Hotspot Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Tirico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sengelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaP Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach for the assessment of the impact of urban mobility on exposures to environmental Pollutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sengelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaP International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic-related air pollution and noise exposure in urban area: a multicriteria assessment framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Tirico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bécarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaP International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of urban air quality using the sirane dispersion model and a new method for estimating traffic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sabiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmo Initiative, Jun 2024, Pärnu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse modelling for source characterization in complex industrial sites: development of the adjoint state method applied to a lagrangian stochastic dispersion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Salles Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Emmanuelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nammour Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Parnu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new operational micromixing approach to model concentration fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Parnu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the build operational dispersion model for accidental or deliberate releases in real complex urban and industrial area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Parnu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population noise exposure modelling using large scale multi- agent simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un modèle de microclimat urbain pour cartographier l’îlot de chaleur urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Kuznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Chalon en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and inverse modelling of atmospheric dispersion and gamma radiation in the context of crisis management of accidental or deliberate radioactive releases: The TERRIFFIC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD Rans and les simulations for the validation of the BUILD (Building Urban and Industrial Lagrangian Dispersion) model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Patryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of BUILD (Building Urban and Industrial Lagrangian Dispersion), a new operational dispersion model for accidental or deliberate releases in complex area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Lagrangian dispersion model coupled with a CFD wind field database against a new full scale atmospheric tracer experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laguionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and intercomparison of three data assimilation methods for the evaluation of air quality on the Île-de-France area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, Harmo 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “real time” high resolution air quality platform using mobile sensors – Paris case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Otalora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, Harmo 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and intercomparisons of parameterisations and boundary conditions for RANS and LES CFD simulations of atmospheric flow and dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jheyson Mejia Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, Harmo 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of long-term exposure to airborne pollution in the Lyon metropolitan area (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, Harmo 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new operational urban Lagrangian dispersion model for emergency response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Patryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, Harmo 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the Potential of WSN for an Efficient Correction of Air Pollution Fine-Grained Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCN 2018 - 27th International Conference on Computer Communications and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Hangzhou, China. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2018.8487343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs sans fil pour la caractérisation fine de la pollution de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clostre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIVIC 2018 - Colloque International sur les Villes Intelligentes à Constantine "Smart cities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire « de l’architecture à l’urbanisme. Technique, espace et société » (AUTES), Nov 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Precision Tradeoffs in 3D Air Pollution Mapping using WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNET 2016 - 2nd International Symposium on Ubiquitous Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TURBULENT KINETIC ENERGY BUDGET AND DISSIPATION IN THE WAKE OF 2D OBSTACLE. ANALYSIS OF THE K-eps CLOSURE MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME 2014 4th Joint US-European Fluids Engineering Division Summer Meeting and 11th International Conference on Nanochannels, Microchannels, and Minichannels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plume rise and spreading in buoyant releases in the atmosphere: Reduced scale experiments and stochastic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cierco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Korsakissok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Danzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HARMO 2013 - 15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HARMO Initiative - Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (initiative européenne, May 2013, Madrid, Spain. pp.856-861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban aerosols survey using LIDAR and numerical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Frejafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Laser Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Matera, Italy. pp.539-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban aerosols survey LIDAR and numerical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Frejafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2003 (EAC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimatic modeling and simulation tools : an academic benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Toward a Better Monitoring of Air Pollution using Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiCom 2017 - The 23rd Annual International Conference on Mobile Computing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Utah, United States. , pp.1-3, 2017, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3117811.3131249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plume rise and spreading in buoyant releases in the atmosphere: Reduced scale experiments and stochastic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cierco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Korsakissok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Danzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HARMO 2013 - 15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dispersion atmosphérique à l’intérieur de la canopée urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Ecole Centrale de Lyon, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01727430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId294"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel Soulhac </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lionel-soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0358-3486</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057633002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur à </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSA Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Mécanique des Fluides et d'Acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Mécanique des Fluides et d'Acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique du Labex IMU (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence des Mondes Urbains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'équipe de recherche </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIR - Atmosphere, Impact & Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecoulement et dispersion turbulente dans la couche limite atmosphérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Micro-météorologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences en soufflerie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cursus ingénieur INSA - Génie Mécanique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes expérimentales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mecanique des fluides et thermique pour la conception</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pollution atmosphérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environnement atmosphérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation continue :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dispersion atmosphérique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Turbulent Flow within a Wind-Aligned Street Canyon with Trees: an Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Vittoria Del Ponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Fellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ridolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 191 (6), pp.21. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-025-00914-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of microclimate models and simulation tools: An academic benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Krapez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 278, pp.112913. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2025.112913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling traffic-related air and noise pollution: Multi-criteria assessment case study around schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Tirico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sengelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.105029. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2025.105029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UrMapSens: Joint Mapping-Sensing Design of Wireless Sensor Networks for Urban Environmental Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3450898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution wind-tunnel investigation about the effect of street trees on pollutant concentration and street canyon ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Fellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Vittoria del Ponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilina Barulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 226, pp.109763. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a Gaussian Plume in the Vicinity of an Urban Cyclotron Using Helium as a Tracer Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laguionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinh Lai Tien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vecchiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Chardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (8), pp.1223. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13081223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03967211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation methods for urban air quality at the local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.118366. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalar mixing in homogeneous isotropic turbulence: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Orsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Feraco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duane Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVFLUIDS.6.034502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective Modeling of NO2 and PM10 Concentrations over the Lyon Metropolitan Area (France), 1990–2010—Performance Evaluation, Exposure Assessment and Correlation between Pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.239. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12020239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03218158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban air quality and meteorology on opposite sides of the Alps: The Lyon and Torino case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Clerico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Pognant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.100698. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2020.100698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency simultaneous measurements of velocity and concentration within turbulent flows in wind-tunnel experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (12), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-020-03074-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of toxic substances in the urban atmosphere: A complex network perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Fellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ridolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.291 - 301. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.10.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an operational air quality model using large-eddy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Grylls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence M. A. Le Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc E. J. Stettler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.100041. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2019.100041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Apportionment and Data Assimilation in Urban Air Quality Modelling for NO2: The Lyon Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos9010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of fast atmospheric dispersion models in a regular street network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Hertwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Fuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Auerswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-018-9587-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind-induced pressure at a tunnel portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kubwimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.769 - 786. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-018-9589-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of a Passive Scalar Fluctuating Plume in a Turbulent Boundary Layer. Part III: Stochastic Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Cassiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 167 (3), pp.349 - 369. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-017-0330-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The model SIRANE for atmospheric urban pollutant dispersion. PART III: Validation against NO 2 yearly concentration measurements in a large urban agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 167, pp.377 - 388. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating accidental pollutant releases in the built environment from turbulent concentration signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.266 - 281. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification urbaine, environnement et santé : une étude sur Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Schillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.365-374. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2017.1043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a research strategy to better understand, observe, and simulate urban atmosphere processes at kilometer to subkilometer scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Barlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia I Bohnenstengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Grimmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (10), pp.ES261-ES264. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-17-0106.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIRANERISK: Modelling dispersion of steady and unsteady pollutant releases in the urban canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cierco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140, pp.242-260. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of a passive scalar fluctuating plume in a turbulent boundary layer. Part II: analytical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156, pp.447-469. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-015-0041-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of a passive scalar fluctuating plume in a turbulent boundary layer. Part I: velocity and concentration measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156, pp.415-446. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-015-0040-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The breathability of compact cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Buccolieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Garbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Di Sabatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.73-93. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pollutant dispersion in a street network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Garbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 155, pp.157-187. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-014-9990-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutant source identification in a city district by means of a street network inverse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (1-2-3-4), pp.50-57. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2014.065904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverting time dependent concentration signals to estimate pollutant emissions in case of accidental or deliberate release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.86-93. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2014.065908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plume rise and spread in buoyant releases from elevated sources in the lower atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cierco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Korsakissok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Danzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.201-219. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-013-9300-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagrangian stochastic model for estimating the high order statistics of a fluctuating plume in the neutral boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.233-241. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2014.065124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric laws to model urban pollutant dispersion with a street network approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67, pp.229-241. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.10.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling concentration fluctuations for operational purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cierco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2012.049654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The model SIRANE for atmospheric urban pollutant dispersion; part II, validation of the model on a real case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.320-337. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.11.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a neighbourhood scale, street network dispersion model through comparison with wind tunnel data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.110-124. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a concentration fluctuation model to dissipation rate estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Amicarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.134-173. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2012.049663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The model SIRANE for atmospheric urban pollutant dispersion; part I, presentation of the model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cierco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45, pp.7379-7395. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and CFD simulations of flow and dispersion in urban geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.288-297. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2011.038429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent transfer between street canyons and the overlying atmospheric boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141, pp.393-414. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-011-9641-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion in a street canyon for a wind direction parallel to the street axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98, pp.903-910. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2010.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of pollutant dispersion within a network of streets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 136, pp.457-487. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-010-9511-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of the vertical spreading of a plume of a passive tracer in a rough-wall neutral boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael van Liefferinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 135, pp.455-467. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-010-9481-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol load study in urban area by Lidar and numerical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Miffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abou Chacra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rairoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44, pp.1152-1161. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street canyon ventilation and atmospheric turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43, pp.5056-5067. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and dispersion in street intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (18), pp.2981 - 2996. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.02.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wall roughness on the dispersion of a passive scalar in a turbulent boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael van Liefferinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43, pp.734-748. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2008.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow in a street canyon for any external wind direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126, pp.365-388. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-007-9238-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a two-scale surface roughness on a neutral turbulent boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 127, pp.97-110. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-007-9256-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of atmospheric pollution in Greater Lyon an example of the use of nested models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (37), pp.5147 - 5156. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2003.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the transport and dispersion of pollutants in street canyons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (1/2/3/4/5/6), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2001.000636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of ammonia dispersion around a water curtain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (6), pp.471 - 477. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0950-4230(99)00010-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic-Related Human Exposure in Urban Areas: Improving Hotspot Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Tirico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sengelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaP Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach for the assessment of the impact of urban mobility on exposures to environmental Pollutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sengelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaP International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic-related air pollution and noise exposure in urban area: a multicriteria assessment framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Tirico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bécarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaP International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of urban air quality using the sirane dispersion model and a new method for estimating traffic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sabiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmo Initiative, Jun 2024, Pärnu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse modelling for source characterization in complex industrial sites: development of the adjoint state method applied to a lagrangian stochastic dispersion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Salles Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Emmanuelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nammour Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Parnu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new operational micromixing approach to model concentration fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Parnu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the build operational dispersion model for accidental or deliberate releases in real complex urban and industrial area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Parnu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population noise exposure modelling using large scale multi- agent simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un modèle de microclimat urbain pour cartographier l’îlot de chaleur urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Kuznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Chalon en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and inverse modelling of atmospheric dispersion and gamma radiation in the context of crisis management of accidental or deliberate radioactive releases: The TERRIFFIC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD Rans and les simulations for the validation of the BUILD (Building Urban and Industrial Lagrangian Dispersion) model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Patryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of BUILD (Building Urban and Industrial Lagrangian Dispersion), a new operational dispersion model for accidental or deliberate releases in complex area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Lagrangian dispersion model coupled with a CFD wind field database against a new full scale atmospheric tracer experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laguionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new operational urban Lagrangian dispersion model for emergency response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Patryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, Harmo 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and intercomparison of three data assimilation methods for the evaluation of air quality on the Île-de-France area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, Harmo 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “real time” high resolution air quality platform using mobile sensors – Paris case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Otalora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, Harmo 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and intercomparisons of parameterisations and boundary conditions for RANS and LES CFD simulations of atmospheric flow and dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jheyson Mejia Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, Harmo 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of long-term exposure to airborne pollution in the Lyon metropolitan area (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, Harmo 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the Potential of WSN for an Efficient Correction of Air Pollution Fine-Grained Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCN 2018 - 27th International Conference on Computer Communications and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Hangzhou, China. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2018.8487343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs sans fil pour la caractérisation fine de la pollution de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clostre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIVIC 2018 - Colloque International sur les Villes Intelligentes à Constantine "Smart cities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire « de l’architecture à l’urbanisme. Technique, espace et société » (AUTES), Nov 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Precision Tradeoffs in 3D Air Pollution Mapping using WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNET 2016 - 2nd International Symposium on Ubiquitous Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TURBULENT KINETIC ENERGY BUDGET AND DISSIPATION IN THE WAKE OF 2D OBSTACLE. ANALYSIS OF THE K-eps CLOSURE MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME 2014 4th Joint US-European Fluids Engineering Division Summer Meeting and 11th International Conference on Nanochannels, Microchannels, and Minichannels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plume rise and spreading in buoyant releases in the atmosphere: Reduced scale experiments and stochastic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cierco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Korsakissok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Danzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HARMO 2013 - 15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HARMO Initiative - Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (initiative européenne, May 2013, Madrid, Spain. pp.856-861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban aerosols survey using LIDAR and numerical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Frejafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Laser Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Matera, Italy. pp.539-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban aerosols survey LIDAR and numerical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Frejafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2003 (EAC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimatic modeling and simulation tools : an academic benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Toward a Better Monitoring of Air Pollution using Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiCom 2017 - The 23rd Annual International Conference on Mobile Computing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Utah, United States. , pp.1-3, 2017, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3117811.3131249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plume rise and spreading in buoyant releases in the atmosphere: Reduced scale experiments and stochastic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cierco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Korsakissok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Danzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HARMO 2013 - 15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Madrid, Spain. , Proceedings of the 15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2013, pp.856-861, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dispersion atmosphérique à l’intérieur de la canopée urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Ecole Centrale de Lyon, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01727430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId294"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCB59BB7"/>
+    <w:nsid w:val="720517F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="728F97C6"/>
+    <w:nsid w:val="982BC4D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="36579168"/>
+    <w:nsid w:val="C3BAE8EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C592D116"/>
+    <w:nsid w:val="5310FDFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="989F1B84"/>
+    <w:nsid w:val="8940436D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-soulhac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0358-3486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057633002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insa-lyon.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lmfa.ec-lyon.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imu.universite-lyon.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://air.ec-lyon.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329254v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tirico" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sengelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2025.105029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073994v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Krapez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.112913" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Vittoria Del Ponte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Fellini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Marro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ridolfi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-025-00914-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04707912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubrima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3450898" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Vittoria del Ponte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilina Barulli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109763" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03967211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Lai Tien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vecchiola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chardeur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13081223" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Orsi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Feraco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane Rosenberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVFLUIDS.6.034502" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03218158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vuong Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Volta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020239" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118366" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991472v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gamel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;jean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Correia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03074-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Clerico" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pognant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100698" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925872v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Salizzoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.10.062" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Grylls" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M. A. Le Cornec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. J. Stettler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Hertwig" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Fuka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Auerswald" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carpentieri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-018-9587-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kubwimana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salizzoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergamini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mejean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-018-9589-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cassiani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-017-0330-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719052v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9010008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Salem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.10.050" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724975v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Payre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bardeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schillinger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1043" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Barlow" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Best" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia I Bohnenstengel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clark" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Grimmond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-17-0106.1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719047v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.08.034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516100v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cierco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ben Salem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.04.027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W0BMGL5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298357v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nironi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M&#233;jean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grosjean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-015-0040-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298362v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Buccolieri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Garbero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Di Sabatino" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.06.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3F8FM25-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298360v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-014-9990-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298358v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-015-0041-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296878v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2014.065904" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296879v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2014.065908" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296875v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Danzi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9300-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2014.065124" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931498v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Perkins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.10.053" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNVBW7TR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780128v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2012.049654" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780136v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rios" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.11.031" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7SMST6N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780127v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carpentieri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robins" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDWLM7F1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780138v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Amicarelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leuzzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2012.049663" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691092v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.07.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HL7R2HK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691045v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garbero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2011.038429" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691090v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-011-9641-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZX9KK7N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566066v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2010.09.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3K3TNX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566036v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-010-9511-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C3RXSNVB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566062v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael van Liefferinge" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-010-9481-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SNHZK5C9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566052v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miffre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou Chacra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geffroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rairoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.12.031" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P252TF1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461452v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.06.045" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20WX9BJ6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Perkins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.02.061" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461453v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.07.057" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FBCP2KV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445060v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9238-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K2QBGFFH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445041v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9256-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R55FDLC7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duclaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2003.03.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCZLPGH9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718791v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2001.000636" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718613v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Isnard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(99)00010-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBCCR04J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320176v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Bescond" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320189v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320177v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Galassi Luquezi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;carie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975433v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sabiron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975228v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salles Loustau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Emmanuelli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duclaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nammour Rami" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975367v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975346v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319828v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nygren" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921372v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832373v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832265v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Slimani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Patryl" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832369v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832413v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845843v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Joly" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832159v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Otalora" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nibart" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moussafir" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855848v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jheyson Mejia Estrada" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Donnat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846688v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Praud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Amadou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851916v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781389v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2018.8487343" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938583v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chappaz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clostre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312940v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403145v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gamel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05216277v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969932v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Geffroy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Frejafon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perkins" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wolf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972428v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265599v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Schmitt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651734v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3117811.3131249" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05215933v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01727430v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-soulhac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0358-3486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057633002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insa-lyon.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lmfa.ec-lyon.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imu.universite-lyon.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://air.ec-lyon.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468216v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Vittoria Del Ponte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Fellini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Marro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ridolfi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-025-00914-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073994v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Krapez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.112913" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329254v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tirico" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sengelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2025.105029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04707912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubrima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3450898" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Vittoria del Ponte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilina Barulli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109763" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03967211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Lai Tien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vecchiola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chardeur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13081223" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573267v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vuong Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118366" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Orsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Feraco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane Rosenberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVFLUIDS.6.034502" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03218158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Volta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020239" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Clerico" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pognant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100698" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991472v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gamel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;jean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Correia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03074-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925872v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Salizzoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.10.062" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Grylls" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M. A. Le Cornec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. J. Stettler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9010008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Hertwig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Fuka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Auerswald" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carpentieri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-018-9587-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kubwimana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salizzoni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergamini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mejean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-018-9589-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925873v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cassiani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-017-0330-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.08.034" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Salem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.10.050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Payre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bardeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schillinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1043" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368924v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Barlow" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Best" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia I Bohnenstengel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clark" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Grimmond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-17-0106.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516100v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cierco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ben Salem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.04.027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W0BMGL5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298358v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nironi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-015-0041-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298357v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M&#233;jean" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grosjean" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-015-0040-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298362v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Buccolieri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Garbero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Di Sabatino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.06.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3F8FM25-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-014-9990-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296878v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2014.065904" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296879v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2014.065908" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296875v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Danzi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9300-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2014.065124" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931498v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Perkins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.10.053" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNVBW7TR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780128v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2012.049654" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780136v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rios" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.11.031" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7SMST6N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780127v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carpentieri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robins" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDWLM7F1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780138v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Amicarelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leuzzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2012.049663" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691092v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.07.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HL7R2HK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691045v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garbero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2011.038429" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691090v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-011-9641-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZX9KK7N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566066v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2010.09.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3K3TNX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566036v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-010-9511-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C3RXSNVB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566062v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael van Liefferinge" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-010-9481-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SNHZK5C9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566052v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miffre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou Chacra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geffroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rairoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.12.031" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P252TF1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461452v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.06.045" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20WX9BJ6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Perkins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.02.061" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461453v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.07.057" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FBCP2KV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445060v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9238-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K2QBGFFH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445041v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9256-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R55FDLC7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duclaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2003.03.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCZLPGH9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718791v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2001.000636" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718613v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Isnard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(99)00010-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBCCR04J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320176v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Bescond" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320189v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320177v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Galassi Luquezi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;carie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975433v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sabiron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975228v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salles Loustau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Emmanuelli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duclaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nammour Rami" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975367v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975346v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319828v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nygren" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921372v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832373v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832265v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Slimani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Patryl" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832369v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832413v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851916v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845843v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Joly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832159v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Otalora" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nibart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moussafir" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855848v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jheyson Mejia Estrada" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Donnat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846688v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Praud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Amadou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781389v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2018.8487343" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938583v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chappaz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clostre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312940v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403145v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gamel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05216277v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969932v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Geffroy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Frejafon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perkins" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wolf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972428v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265599v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Schmitt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651734v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3117811.3131249" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05215933v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01727430v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>