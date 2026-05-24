--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel Soulhac </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lionel-soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0358-3486</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057633002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur à </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSA Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Mécanique des Fluides et d'Acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Mécanique des Fluides et d'Acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique du Labex IMU (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence des Mondes Urbains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'équipe de recherche </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIR - Atmosphere, Impact & Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecoulement et dispersion turbulente dans la couche limite atmosphérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Micro-météorologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences en soufflerie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cursus ingénieur INSA - Génie Mécanique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes expérimentales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mecanique des fluides et thermique pour la conception</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pollution atmosphérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environnement atmosphérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation continue :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dispersion atmosphérique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Turbulent Flow within a Wind-Aligned Street Canyon with Trees: an Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Vittoria Del Ponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Fellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ridolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 191 (6), pp.21. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-025-00914-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of microclimate models and simulation tools: An academic benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Krapez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 278, pp.112913. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2025.112913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling traffic-related air and noise pollution: Multi-criteria assessment case study around schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Tirico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sengelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.105029. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2025.105029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UrMapSens: Joint Mapping-Sensing Design of Wireless Sensor Networks for Urban Environmental Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3450898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution wind-tunnel investigation about the effect of street trees on pollutant concentration and street canyon ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Fellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Vittoria del Ponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilina Barulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 226, pp.109763. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a Gaussian Plume in the Vicinity of an Urban Cyclotron Using Helium as a Tracer Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laguionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinh Lai Tien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vecchiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Chardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (8), pp.1223. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13081223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03967211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation methods for urban air quality at the local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.118366. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalar mixing in homogeneous isotropic turbulence: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Orsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Feraco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duane Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVFLUIDS.6.034502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective Modeling of NO2 and PM10 Concentrations over the Lyon Metropolitan Area (France), 1990–2010—Performance Evaluation, Exposure Assessment and Correlation between Pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.239. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12020239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03218158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban air quality and meteorology on opposite sides of the Alps: The Lyon and Torino case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Clerico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Pognant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.100698. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2020.100698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency simultaneous measurements of velocity and concentration within turbulent flows in wind-tunnel experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (12), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-020-03074-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of toxic substances in the urban atmosphere: A complex network perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Fellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ridolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.291 - 301. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.10.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an operational air quality model using large-eddy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Grylls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence M. A. Le Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc E. J. Stettler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.100041. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2019.100041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Apportionment and Data Assimilation in Urban Air Quality Modelling for NO2: The Lyon Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos9010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of fast atmospheric dispersion models in a regular street network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Hertwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Fuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Auerswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-018-9587-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind-induced pressure at a tunnel portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kubwimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.769 - 786. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-018-9589-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of a Passive Scalar Fluctuating Plume in a Turbulent Boundary Layer. Part III: Stochastic Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Cassiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 167 (3), pp.349 - 369. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-017-0330-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The model SIRANE for atmospheric urban pollutant dispersion. PART III: Validation against NO 2 yearly concentration measurements in a large urban agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 167, pp.377 - 388. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating accidental pollutant releases in the built environment from turbulent concentration signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.266 - 281. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification urbaine, environnement et santé : une étude sur Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Schillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.365-374. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2017.1043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a research strategy to better understand, observe, and simulate urban atmosphere processes at kilometer to subkilometer scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Barlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia I Bohnenstengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Grimmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (10), pp.ES261-ES264. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-17-0106.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIRANERISK: Modelling dispersion of steady and unsteady pollutant releases in the urban canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cierco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140, pp.242-260. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of a passive scalar fluctuating plume in a turbulent boundary layer. Part II: analytical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156, pp.447-469. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-015-0041-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of a passive scalar fluctuating plume in a turbulent boundary layer. Part I: velocity and concentration measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156, pp.415-446. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-015-0040-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The breathability of compact cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Buccolieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Garbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Di Sabatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.73-93. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pollutant dispersion in a street network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Garbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 155, pp.157-187. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-014-9990-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutant source identification in a city district by means of a street network inverse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (1-2-3-4), pp.50-57. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2014.065904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverting time dependent concentration signals to estimate pollutant emissions in case of accidental or deliberate release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.86-93. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2014.065908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plume rise and spread in buoyant releases from elevated sources in the lower atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cierco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Korsakissok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Danzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.201-219. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-013-9300-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagrangian stochastic model for estimating the high order statistics of a fluctuating plume in the neutral boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.233-241. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2014.065124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric laws to model urban pollutant dispersion with a street network approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67, pp.229-241. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.10.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling concentration fluctuations for operational purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cierco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2012.049654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The model SIRANE for atmospheric urban pollutant dispersion; part II, validation of the model on a real case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.320-337. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.11.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a neighbourhood scale, street network dispersion model through comparison with wind tunnel data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.110-124. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a concentration fluctuation model to dissipation rate estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Amicarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.134-173. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2012.049663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The model SIRANE for atmospheric urban pollutant dispersion; part I, presentation of the model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cierco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45, pp.7379-7395. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and CFD simulations of flow and dispersion in urban geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.288-297. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2011.038429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent transfer between street canyons and the overlying atmospheric boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141, pp.393-414. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-011-9641-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion in a street canyon for a wind direction parallel to the street axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98, pp.903-910. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2010.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of pollutant dispersion within a network of streets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 136, pp.457-487. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-010-9511-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of the vertical spreading of a plume of a passive tracer in a rough-wall neutral boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael van Liefferinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 135, pp.455-467. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-010-9481-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol load study in urban area by Lidar and numerical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Miffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abou Chacra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rairoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44, pp.1152-1161. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street canyon ventilation and atmospheric turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43, pp.5056-5067. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and dispersion in street intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (18), pp.2981 - 2996. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.02.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wall roughness on the dispersion of a passive scalar in a turbulent boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael van Liefferinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43, pp.734-748. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2008.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow in a street canyon for any external wind direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126, pp.365-388. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-007-9238-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a two-scale surface roughness on a neutral turbulent boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 127, pp.97-110. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-007-9256-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of atmospheric pollution in Greater Lyon an example of the use of nested models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (37), pp.5147 - 5156. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2003.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the transport and dispersion of pollutants in street canyons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (1/2/3/4/5/6), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2001.000636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of ammonia dispersion around a water curtain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (6), pp.471 - 477. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0950-4230(99)00010-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic-Related Human Exposure in Urban Areas: Improving Hotspot Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Tirico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sengelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaP Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach for the assessment of the impact of urban mobility on exposures to environmental Pollutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sengelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaP International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic-related air pollution and noise exposure in urban area: a multicriteria assessment framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Tirico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bécarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaP International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of urban air quality using the sirane dispersion model and a new method for estimating traffic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sabiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmo Initiative, Jun 2024, Pärnu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse modelling for source characterization in complex industrial sites: development of the adjoint state method applied to a lagrangian stochastic dispersion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Salles Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Emmanuelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nammour Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Parnu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new operational micromixing approach to model concentration fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Parnu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the build operational dispersion model for accidental or deliberate releases in real complex urban and industrial area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Parnu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population noise exposure modelling using large scale multi- agent simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un modèle de microclimat urbain pour cartographier l’îlot de chaleur urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Kuznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Chalon en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and inverse modelling of atmospheric dispersion and gamma radiation in the context of crisis management of accidental or deliberate radioactive releases: The TERRIFFIC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD Rans and les simulations for the validation of the BUILD (Building Urban and Industrial Lagrangian Dispersion) model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Patryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of BUILD (Building Urban and Industrial Lagrangian Dispersion), a new operational dispersion model for accidental or deliberate releases in complex area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Lagrangian dispersion model coupled with a CFD wind field database against a new full scale atmospheric tracer experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laguionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new operational urban Lagrangian dispersion model for emergency response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Patryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, Harmo 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and intercomparison of three data assimilation methods for the evaluation of air quality on the Île-de-France area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, Harmo 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “real time” high resolution air quality platform using mobile sensors – Paris case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Otalora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, Harmo 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and intercomparisons of parameterisations and boundary conditions for RANS and LES CFD simulations of atmospheric flow and dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jheyson Mejia Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, Harmo 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of long-term exposure to airborne pollution in the Lyon metropolitan area (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, Harmo 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the Potential of WSN for an Efficient Correction of Air Pollution Fine-Grained Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCN 2018 - 27th International Conference on Computer Communications and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Hangzhou, China. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2018.8487343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs sans fil pour la caractérisation fine de la pollution de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clostre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIVIC 2018 - Colloque International sur les Villes Intelligentes à Constantine "Smart cities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire « de l’architecture à l’urbanisme. Technique, espace et société » (AUTES), Nov 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Precision Tradeoffs in 3D Air Pollution Mapping using WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNET 2016 - 2nd International Symposium on Ubiquitous Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TURBULENT KINETIC ENERGY BUDGET AND DISSIPATION IN THE WAKE OF 2D OBSTACLE. ANALYSIS OF THE K-eps CLOSURE MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME 2014 4th Joint US-European Fluids Engineering Division Summer Meeting and 11th International Conference on Nanochannels, Microchannels, and Minichannels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plume rise and spreading in buoyant releases in the atmosphere: Reduced scale experiments and stochastic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cierco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Korsakissok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Danzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HARMO 2013 - 15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HARMO Initiative - Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (initiative européenne, May 2013, Madrid, Spain. pp.856-861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban aerosols survey using LIDAR and numerical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Frejafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Laser Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Matera, Italy. pp.539-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban aerosols survey LIDAR and numerical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Frejafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2003 (EAC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimatic modeling and simulation tools : an academic benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Toward a Better Monitoring of Air Pollution using Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiCom 2017 - The 23rd Annual International Conference on Mobile Computing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Utah, United States. , pp.1-3, 2017, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3117811.3131249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plume rise and spreading in buoyant releases in the atmosphere: Reduced scale experiments and stochastic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cierco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Korsakissok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Danzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HARMO 2013 - 15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Madrid, Spain. , Proceedings of the 15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2013, pp.856-861, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dispersion atmosphérique à l’intérieur de la canopée urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Ecole Centrale de Lyon, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01727430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId294"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel Soulhac </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lionel-soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0358-3486</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057633002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=V2hLu2EAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur à </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSA Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Mécanique des Fluides et d'Acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Mécanique des Fluides et d'Acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique du Labex IMU (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence des Mondes Urbains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'équipe de recherche </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIR - Atmosphere, Impact & Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecoulement et dispersion turbulente dans la couche limite atmosphérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Micro-météorologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences en soufflerie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cursus ingénieur INSA - Génie Mécanique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes expérimentales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mecanique des fluides et thermique pour la conception</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pollution atmosphérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environnement atmosphérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation continue :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dispersion atmosphérique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling traffic-related air and noise pollution: Multi-criteria assessment case study around schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Tirico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sengelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.105029. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2025.105029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Turbulent Flow within a Wind-Aligned Street Canyon with Trees: an Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Vittoria Del Ponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Fellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ridolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 191 (6), pp.21. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-025-00914-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of microclimate models and simulation tools: An academic benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Krapez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 278, pp.112913. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2025.112913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UrMapSens: Joint Mapping-Sensing Design of Wireless Sensor Networks for Urban Environmental Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3450898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution wind-tunnel investigation about the effect of street trees on pollutant concentration and street canyon ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Fellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Vittoria del Ponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilina Barulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 226, pp.109763. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a Gaussian Plume in the Vicinity of an Urban Cyclotron Using Helium as a Tracer Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laguionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinh Lai Tien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vecchiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Chardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (8), pp.1223. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13081223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03967211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalar mixing in homogeneous isotropic turbulence: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Orsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Feraco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duane Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVFLUIDS.6.034502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective Modeling of NO2 and PM10 Concentrations over the Lyon Metropolitan Area (France), 1990–2010—Performance Evaluation, Exposure Assessment and Correlation between Pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.239. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12020239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03218158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation methods for urban air quality at the local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.118366. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency simultaneous measurements of velocity and concentration within turbulent flows in wind-tunnel experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (12), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-020-03074-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban air quality and meteorology on opposite sides of the Alps: The Lyon and Torino case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Clerico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Pognant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.100698. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2020.100698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an operational air quality model using large-eddy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Grylls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence M. A. Le Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc E. J. Stettler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.100041. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2019.100041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of toxic substances in the urban atmosphere: A complex network perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Fellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ridolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.291 - 301. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.10.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind-induced pressure at a tunnel portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kubwimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.769 - 786. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-018-9589-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of a Passive Scalar Fluctuating Plume in a Turbulent Boundary Layer. Part III: Stochastic Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Cassiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 167 (3), pp.349 - 369. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-017-0330-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of fast atmospheric dispersion models in a regular street network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Hertwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Fuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Auerswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-018-9587-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Apportionment and Data Assimilation in Urban Air Quality Modelling for NO2: The Lyon Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos9010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating accidental pollutant releases in the built environment from turbulent concentration signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.266 - 281. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification urbaine, environnement et santé : une étude sur Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Schillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.365-374. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2017.1043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a research strategy to better understand, observe, and simulate urban atmosphere processes at kilometer to subkilometer scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Barlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia I Bohnenstengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Grimmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (10), pp.ES261-ES264. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-17-0106.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The model SIRANE for atmospheric urban pollutant dispersion. PART III: Validation against NO 2 yearly concentration measurements in a large urban agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 167, pp.377 - 388. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIRANERISK: Modelling dispersion of steady and unsteady pollutant releases in the urban canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cierco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140, pp.242-260. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The breathability of compact cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Buccolieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Garbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Di Sabatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.73-93. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of a passive scalar fluctuating plume in a turbulent boundary layer. Part I: velocity and concentration measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156, pp.415-446. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-015-0040-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pollutant dispersion in a street network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Garbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 155, pp.157-187. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-014-9990-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of a passive scalar fluctuating plume in a turbulent boundary layer. Part II: analytical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156, pp.447-469. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-015-0041-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutant source identification in a city district by means of a street network inverse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (1-2-3-4), pp.50-57. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2014.065904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverting time dependent concentration signals to estimate pollutant emissions in case of accidental or deliberate release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.86-93. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2014.065908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plume rise and spread in buoyant releases from elevated sources in the lower atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cierco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Korsakissok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Danzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.201-219. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-013-9300-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagrangian stochastic model for estimating the high order statistics of a fluctuating plume in the neutral boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.233-241. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2014.065124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric laws to model urban pollutant dispersion with a street network approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67, pp.229-241. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.10.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a neighbourhood scale, street network dispersion model through comparison with wind tunnel data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carpentieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.110-124. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The model SIRANE for atmospheric urban pollutant dispersion; part II, validation of the model on a real case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.320-337. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.11.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling concentration fluctuations for operational purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cierco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2012.049654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a concentration fluctuation model to dissipation rate estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Amicarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.134-173. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2012.049663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and CFD simulations of flow and dispersion in urban geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.288-297. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2011.038429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The model SIRANE for atmospheric urban pollutant dispersion; part I, presentation of the model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cierco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45, pp.7379-7395. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent transfer between street canyons and the overlying atmospheric boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141, pp.393-414. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-011-9641-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion in a street canyon for a wind direction parallel to the street axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98, pp.903-910. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2010.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of the vertical spreading of a plume of a passive tracer in a rough-wall neutral boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael van Liefferinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 135, pp.455-467. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-010-9481-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of pollutant dispersion within a network of streets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 136, pp.457-487. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-010-9511-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol load study in urban area by Lidar and numerical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Miffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abou Chacra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rairoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44, pp.1152-1161. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and dispersion in street intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (18), pp.2981 - 2996. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.02.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street canyon ventilation and atmospheric turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43, pp.5056-5067. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wall roughness on the dispersion of a passive scalar in a turbulent boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael van Liefferinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43, pp.734-748. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2008.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow in a street canyon for any external wind direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126, pp.365-388. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-007-9238-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a two-scale surface roughness on a neutral turbulent boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 127, pp.97-110. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-007-9256-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of atmospheric pollution in Greater Lyon an example of the use of nested models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (37), pp.5147 - 5156. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2003.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the transport and dispersion of pollutants in street canyons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Perkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (1/2/3/4/5/6), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2001.000636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of ammonia dispersion around a water curtain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (6), pp.471 - 477. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0950-4230(99)00010-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach for the assessment of the impact of urban mobility on exposures to environmental Pollutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sengelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaP International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic-Related Human Exposure in Urban Areas: Improving Hotspot Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Tirico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sengelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaP Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic-related air pollution and noise exposure in urban area: a multicriteria assessment framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Tirico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bécarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaP International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse modelling for source characterization in complex industrial sites: development of the adjoint state method applied to a lagrangian stochastic dispersion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Salles Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Emmanuelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nammour Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Parnu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of urban air quality using the sirane dispersion model and a new method for estimating traffic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sabiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmo Initiative, Jun 2024, Pärnu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new operational micromixing approach to model concentration fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Parnu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the build operational dispersion model for accidental or deliberate releases in real complex urban and industrial area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Parnu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population noise exposure modelling using large scale multi- agent simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un modèle de microclimat urbain pour cartographier l’îlot de chaleur urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Kuznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Chalon en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and inverse modelling of atmospheric dispersion and gamma radiation in the context of crisis management of accidental or deliberate radioactive releases: The TERRIFFIC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of BUILD (Building Urban and Industrial Lagrangian Dispersion), a new operational dispersion model for accidental or deliberate releases in complex area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD Rans and les simulations for the validation of the BUILD (Building Urban and Industrial Lagrangian Dispersion) model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Patryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Lagrangian dispersion model coupled with a CFD wind field database against a new full scale atmospheric tracer experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laguionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and intercomparison of three data assimilation methods for the evaluation of air quality on the Île-de-France area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, Harmo 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “real time” high resolution air quality platform using mobile sensors – Paris case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Otalora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, Harmo 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and intercomparisons of parameterisations and boundary conditions for RANS and LES CFD simulations of atmospheric flow and dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jheyson Mejia Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, Harmo 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of long-term exposure to airborne pollution in the Lyon metropolitan area (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, Harmo 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new operational urban Lagrangian dispersion model for emergency response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Patryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, Harmo 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the Potential of WSN for an Efficient Correction of Air Pollution Fine-Grained Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCN 2018 - 27th International Conference on Computer Communications and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Hangzhou, China. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2018.8487343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs sans fil pour la caractérisation fine de la pollution de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clostre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIVIC 2018 - Colloque International sur les Villes Intelligentes à Constantine "Smart cities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire « de l’architecture à l’urbanisme. Technique, espace et société » (AUTES), Nov 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Precision Tradeoffs in 3D Air Pollution Mapping using WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNET 2016 - 2nd International Symposium on Ubiquitous Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TURBULENT KINETIC ENERGY BUDGET AND DISSIPATION IN THE WAKE OF 2D OBSTACLE. ANALYSIS OF THE K-eps CLOSURE MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME 2014 4th Joint US-European Fluids Engineering Division Summer Meeting and 11th International Conference on Nanochannels, Microchannels, and Minichannels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plume rise and spreading in buoyant releases in the atmosphere: Reduced scale experiments and stochastic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cierco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Korsakissok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Danzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HARMO 2013 - 15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HARMO Initiative - Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (initiative européenne, May 2013, Madrid, Spain. pp.856-861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban aerosols survey using LIDAR and numerical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Frejafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Laser Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Matera, Italy. pp.539-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban aerosols survey LIDAR and numerical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Frejafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2003 (EAC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimatic modeling and simulation tools : an academic benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Toward a Better Monitoring of Air Pollution using Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiCom 2017 - The 23rd Annual International Conference on Mobile Computing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Utah, United States. , pp.1-3, 2017, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3117811.3131249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plume rise and spreading in buoyant releases in the atmosphere: Reduced scale experiments and stochastic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cierco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Korsakissok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Danzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HARMO 2013 - 15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Madrid, Spain. , Proceedings of the 15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2013, pp.856-861, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dispersion atmosphérique à l’intérieur de la canopée urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Ecole Centrale de Lyon, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01727430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="720517F1"/>
+    <w:nsid w:val="356EA625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="982BC4D9"/>
+    <w:nsid w:val="F610B6C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C3BAE8EE"/>
+    <w:nsid w:val="9DC4A8F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5310FDFB"/>
+    <w:nsid w:val="2ACE8F20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8940436D"/>
+    <w:nsid w:val="FF765707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-soulhac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0358-3486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057633002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insa-lyon.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lmfa.ec-lyon.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imu.universite-lyon.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://air.ec-lyon.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468216v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Vittoria Del Ponte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Fellini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Marro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ridolfi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-025-00914-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073994v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Krapez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.112913" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329254v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tirico" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sengelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2025.105029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04707912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubrima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3450898" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Vittoria del Ponte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilina Barulli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109763" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03967211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Lai Tien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vecchiola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chardeur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13081223" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573267v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vuong Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118366" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Orsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Feraco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane Rosenberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVFLUIDS.6.034502" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03218158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Volta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020239" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Clerico" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pognant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100698" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991472v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gamel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;jean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Correia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03074-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925872v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Salizzoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.10.062" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Grylls" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M. A. Le Cornec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. J. Stettler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9010008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Hertwig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Fuka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Auerswald" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carpentieri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-018-9587-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kubwimana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salizzoni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergamini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mejean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-018-9589-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925873v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cassiani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-017-0330-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.08.034" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Salem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.10.050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Payre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bardeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schillinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1043" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368924v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Barlow" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Best" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia I Bohnenstengel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clark" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Grimmond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-17-0106.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516100v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cierco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ben Salem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.04.027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W0BMGL5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298358v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nironi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-015-0041-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298357v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M&#233;jean" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grosjean" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-015-0040-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298362v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Buccolieri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Garbero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Di Sabatino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.06.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3F8FM25-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-014-9990-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296878v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2014.065904" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296879v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2014.065908" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296875v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Danzi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9300-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2014.065124" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931498v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Perkins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.10.053" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNVBW7TR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780128v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2012.049654" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780136v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rios" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.11.031" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7SMST6N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780127v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carpentieri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robins" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDWLM7F1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780138v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Amicarelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leuzzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2012.049663" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691092v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.07.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HL7R2HK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691045v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garbero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2011.038429" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691090v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-011-9641-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZX9KK7N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566066v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2010.09.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3K3TNX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566036v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-010-9511-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C3RXSNVB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566062v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael van Liefferinge" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-010-9481-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SNHZK5C9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566052v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miffre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou Chacra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geffroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rairoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.12.031" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P252TF1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461452v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.06.045" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20WX9BJ6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Perkins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.02.061" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461453v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.07.057" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FBCP2KV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445060v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9238-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K2QBGFFH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445041v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9256-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R55FDLC7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duclaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2003.03.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCZLPGH9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718791v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2001.000636" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718613v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Isnard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(99)00010-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBCCR04J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320176v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Bescond" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320189v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320177v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Galassi Luquezi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;carie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975433v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sabiron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975228v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salles Loustau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Emmanuelli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duclaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nammour Rami" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975367v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975346v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319828v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nygren" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921372v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832373v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832265v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Slimani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Patryl" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832369v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832413v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851916v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845843v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Joly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832159v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Otalora" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nibart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moussafir" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855848v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jheyson Mejia Estrada" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Donnat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846688v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Praud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Amadou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781389v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2018.8487343" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938583v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chappaz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clostre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312940v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403145v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gamel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05216277v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969932v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Geffroy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Frejafon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perkins" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wolf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972428v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265599v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Schmitt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651734v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3117811.3131249" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05215933v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01727430v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-soulhac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0358-3486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057633002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=V2hLu2EAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insa-lyon.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lmfa.ec-lyon.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imu.universite-lyon.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://air.ec-lyon.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329254v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tirico" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sengelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2025.105029" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Vittoria Del Ponte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Fellini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Marro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ridolfi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-025-00914-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073994v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Krapez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.112913" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04707912v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubrima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3450898" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Vittoria del Ponte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilina Barulli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109763" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03967211v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Lai Tien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vecchiola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chardeur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13081223" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Orsi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Feraco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane Rosenberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVFLUIDS.6.034502" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03218158v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vuong Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Volta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020239" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573267v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118366" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991472v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gamel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;jean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Correia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03074-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234700v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Clerico" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pognant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100698" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Grylls" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M. A. Le Cornec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Salizzoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. J. Stettler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100041" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.10.062" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kubwimana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salizzoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergamini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mejean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-018-9589-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925873v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cassiani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-017-0330-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Hertwig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Fuka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Auerswald" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carpentieri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-018-9587-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719052v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9010008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718821v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Salem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.10.050" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724975v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Payre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bardeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schillinger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1043" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368924v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Barlow" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Best" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia I Bohnenstengel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clark" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Grimmond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-17-0106.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.08.034" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516100v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cierco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ben Salem" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.04.027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W0BMGL5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298362v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Buccolieri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Garbero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Di Sabatino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.06.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3F8FM25-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298357v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nironi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M&#233;jean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grosjean" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-015-0040-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298360v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-014-9990-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298358v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-015-0041-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296878v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2014.065904" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296879v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2014.065908" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296875v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Danzi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9300-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296876v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2014.065124" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931498v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Perkins" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.10.053" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNVBW7TR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780127v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carpentieri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robins" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDWLM7F1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780136v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rios" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.11.031" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7SMST6N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780128v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2012.049654" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780138v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Amicarelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leuzzi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2012.049663" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691045v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garbero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2011.038429" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.07.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HL7R2HK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691090v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-011-9641-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZX9KK7N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566066v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2010.09.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3K3TNX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566062v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael van Liefferinge" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-010-9481-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SNHZK5C9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566036v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-010-9511-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C3RXSNVB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566052v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miffre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou Chacra" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geffroy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rairoux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.12.031" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P252TF1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718814v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Perkins" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.02.061" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461452v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.06.045" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20WX9BJ6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461453v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.07.057" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FBCP2KV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445060v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9238-x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K2QBGFFH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445041v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9256-8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R55FDLC7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718799v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duclaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2003.03.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCZLPGH9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718791v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2001.000636" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718613v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Isnard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(99)00010-8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBCCR04J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320189v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320176v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Bescond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320177v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Galassi Luquezi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;carie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975228v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salles Loustau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Emmanuelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duclaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nammour Rami" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975433v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sabiron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975367v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975346v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319828v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nygren" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921372v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832373v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832369v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Slimani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832265v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Patryl" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832413v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845843v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Joly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832159v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Otalora" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nibart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moussafir" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855848v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jheyson Mejia Estrada" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Donnat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846688v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Praud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Amadou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851916v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781389v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2018.8487343" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938583v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chappaz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clostre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312940v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403145v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gamel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05216277v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969932v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Geffroy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Frejafon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perkins" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wolf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972428v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265599v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Schmitt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651734v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3117811.3131249" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05215933v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01727430v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>