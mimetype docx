--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel Spinelli </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciGeneX: enhancing transcriptional analysis through gene module detection in single-cell and spatial transcriptomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bavais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge A van de Pavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Puthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqaf043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the immune landscape in healthy mouse prostate and during prostate cancer progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despoina Pervizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna de Chiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Nestor-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Chasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OncoImmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.2562220. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2162402X.2025.2562220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChagasDB: 80 years of publicly available data on the molecular host response to &amp;lt;i&amp;gt;Trypanosoma cruzi&amp;lt;/i&amp;gt; infection in a single database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mouren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hannouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.baad037. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baad037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing intergenic transcription at RNA polymerase II binding sites in normal and cancer tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Langen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Hammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mouren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.100411. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2023.100411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyer’s patch phagocytes acquire specific transcriptional programs that influence their maturation and activation profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Arroyo Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fenouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.527-547. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mucimm.2023.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of natural variation of cardiac performance from flies to humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saswati Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Castro Mondragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Lynott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e82459. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.82459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epi-MEIF: detecting higher order epistatic interactions for complex traits using mixed effect conditional inference forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saswati Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.gkac715. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkac715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic regulation of transcription factor binding motifs promotes Th1 response in Chagas disease cardiomyopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Maria Ianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Farage Frade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Silva Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.958200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood DNA methylation marks discriminate Chagas cardiomyopathy disease clinical forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João P S Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda F Frade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila C Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.1020572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type 1 Innate Lymphoid Cells Limit the Antitumoral Immune Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Etiennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Escalière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Galluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.768989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetamORF: a repository of unique short open reading frames identified by both experimental and computational approaches for gene and metagene analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien A Choteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baab032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reticular Fibroblasts Expressing the Transcription Factor WT1 Define a Stromal Niche that Maintains and Replenishes Splenic Red Pulp Macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Bellomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mondor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lagueyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (1), pp.127 - 142.e7. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.immuni.2020.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation Paths of Peyer’s Patch LysoDCs Are Linked to Sampling Site Positioning, Migration, and T Cell Priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Arroyo Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.107479. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2020.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Waves from the Hemogenic Endothelium Give Rise to Layered Lymphoid Tissue Inducer Cell Ontogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milesa Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Manosalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Gentek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheleh R Shayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (6), pp.108004. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02915324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FB5P-seq: FACS-Based 5-Prime End Single-Cell RNA-seq for Integrative Analysis of Transcriptome and Antigen Receptor Repertoire in B and T Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noudjoud Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Cervera-Marzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.216. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.00216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02561110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of network module identification across complex diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Choobdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Ahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Tomasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (9), pp.843-852. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41592-019-0509-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoonDB 2.0: an updated database of extreme multifunctional and moonlighting proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galadriel Briere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky1039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-transcriptional regulatory patterns revealed by protein-RNA interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Gaetano Tartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.4302. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-40939-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human germinal center transcriptional programs are de-synchronized in B cell lymphoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Milpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Cervera-Marzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mollichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Brisou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (9), pp.1013 - 1024. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41590-018-0181-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a versatile BiFC ORFeome library for analyzing protein-protein interactions in live Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bischof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Duffraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Furger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leiore Ajuria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.38853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein complex scaffolding predicted as a prevalent function of long non-coding RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cipriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Delli ponti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkx1169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Dimensional Single-Cell Analysis Identifies Organ-Specific Signatures and Conserved NK Cell Subsets in Humans and Mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Crinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Milpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Escaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Piperoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Galluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (5), pp.971--986.e5. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.immuni.2018.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanabenz inhibits TLR9 signaling through a pathway that is independent of eIF2α dephosphorylation by the GADD34/PP1c complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voahirana Camosseto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (514), pp.eaam8104. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scisignal.aam8104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbed human sub-networks by Fusobacterium nucleatum candidate virulence proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shérazade Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-017-0307-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein synthesis inhibition and GADD34 control IFN‐β heterogeneous expression in response to dsRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael J Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (6), pp.761 - 782. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embj.201695000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanabenz prevents D-galactosamine/LPS-induced liver damage and mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perego Jessica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Chasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2017.00679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasha: a versatile R package for piling chromatin HTS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fenouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (16), pp.2528 - 2530. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btw206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux through a Markov chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouerdia Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.136 - 146. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2016.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme multifunctional proteins identified from a human protein interaction network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E Chapple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Guien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becker Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.7412. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms8412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BubbleGUM: automatic extraction of phenotype molecular signatures and comprehensive visualization of multiple Gene Set Enrichment Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Montañana-Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Phong Vu Manh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (814), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-2012-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrosine phosphorylation of RNA polymerase II CTD is associated with antisense promoter transcription and active enhancers in mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heidemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.02105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clust&See: A Cytoscape plugin for the identification, visualization and manipulation of network clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E. Chapple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (2), pp.91-93. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystems.2013.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and Phase Transitions I. Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Franzosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 783, pp.189-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological aspects of geometrical signatures of phase transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Franzosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapo Casetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pettini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (5), pp.R5009 - R5012. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.60.R5009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for cosmography at high redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Triay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 279 (2), pp.564 - 570. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/279.2.564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InteractORF, predictions of human sORF functions from an interactome study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Slivak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Choteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFBI, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Cell Longitudinal Characterization of FL Heterogeneity and Residual Disease in the Bone Marrow from Low-Tumor Burden FL Enrolled in the Flirt Clinical Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Beyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilenia Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noushin Mossadegh-Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th ASH Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Diego, United States. pp.852, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2023-186070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical modelling of cellular decision processes with GINsim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chaouiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Naldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Berenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Cell Atlas of Diffuse Large B-Cell Lymphoma Reveals Integrated Malignant B Cell and Tumor Microenvironment Characteristics Associated with Clinical Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sarrabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Escaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th ASH Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, En ligne, France. 66th ASH Annual Meeting Abstracts, 144 (Supplement 1), pp.1597-1597, 2024, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2024-209815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to organise a scientific competition to benchmark methods and algorithms in computational biology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Homberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Térézol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445539v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;mimic&amp;lt;/i&amp;gt;INT: a workflow for microbe-host protein interaction inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien A Choteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Cristianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Drets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Boujeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of natural variations of cardiac performance in flies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saswati Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Castro-Mondragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kremmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of natural variations of cardiac performance in flies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saswati Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Castro-Mondragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kremmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental detection of long-distance interactions between biomolecules through their diffusion behavior: Numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Nardecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Preto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and Phase Transitions: Paradigmatic Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Franzosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution immune atlas of murine healthy prostate and prostate cancer from neoplasia to adenocarcinoma stage in the inducible PTEN(i)pe-/- mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:9f3f2f27d216ae0e81ee1cc9886334567a81ff23;origin=https://github.com/CIML-bioinformatic/BMMlab_Prostate-CD45Pos-PTENKO;visit=swh:1:snp:53a9fbcbc10edc1c1255ad3e504a186816d47322;anchor=swh:1:rev:7f8b43c3e9fdadd936b173919a8392ee7037a36c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel Spinelli </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the immune landscape in healthy mouse prostate and during prostate cancer progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despoina Pervizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna de Chiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Nestor-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Chasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OncoImmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.2562220. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2162402X.2025.2562220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciGeneX: enhancing transcriptional analysis through gene module detection in single-cell and spatial transcriptomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bavais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge A van de Pavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Puthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqaf043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChagasDB: 80 years of publicly available data on the molecular host response to &amp;lt;i&amp;gt;Trypanosoma cruzi&amp;lt;/i&amp;gt; infection in a single database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mouren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hannouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.baad037. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baad037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing intergenic transcription at RNA polymerase II binding sites in normal and cancer tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Langen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Hammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mouren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.100411. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2023.100411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyer’s patch phagocytes acquire specific transcriptional programs that influence their maturation and activation profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Arroyo Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fenouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.527-547. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mucimm.2023.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic regulation of transcription factor binding motifs promotes Th1 response in Chagas disease cardiomyopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Maria Ianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Farage Frade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Silva Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.958200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epi-MEIF: detecting higher order epistatic interactions for complex traits using mixed effect conditional inference forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saswati Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.gkac715. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkac715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of natural variation of cardiac performance from flies to humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saswati Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Castro Mondragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Lynott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e82459. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.82459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood DNA methylation marks discriminate Chagas cardiomyopathy disease clinical forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João P S Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda F Frade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila C Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.1020572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type 1 Innate Lymphoid Cells Limit the Antitumoral Immune Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Etiennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Escalière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Galluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.768989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetamORF: a repository of unique short open reading frames identified by both experimental and computational approaches for gene and metagene analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien A Choteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baab032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FB5P-seq: FACS-Based 5-Prime End Single-Cell RNA-seq for Integrative Analysis of Transcriptome and Antigen Receptor Repertoire in B and T Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noudjoud Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Cervera-Marzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.216. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.00216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02561110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation Paths of Peyer’s Patch LysoDCs Are Linked to Sampling Site Positioning, Migration, and T Cell Priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Arroyo Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.107479. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2020.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reticular Fibroblasts Expressing the Transcription Factor WT1 Define a Stromal Niche that Maintains and Replenishes Splenic Red Pulp Macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Bellomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mondor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lagueyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (1), pp.127 - 142.e7. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.immuni.2020.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Waves from the Hemogenic Endothelium Give Rise to Layered Lymphoid Tissue Inducer Cell Ontogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milesa Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Manosalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Gentek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheleh R Shayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (6), pp.108004. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02915324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of network module identification across complex diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Choobdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Ahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Tomasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (9), pp.843-852. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41592-019-0509-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoonDB 2.0: an updated database of extreme multifunctional and moonlighting proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galadriel Briere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky1039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-transcriptional regulatory patterns revealed by protein-RNA interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Gaetano Tartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.4302. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-40939-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a versatile BiFC ORFeome library for analyzing protein-protein interactions in live Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bischof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Duffraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Furger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leiore Ajuria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.38853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human germinal center transcriptional programs are de-synchronized in B cell lymphoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Milpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Cervera-Marzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mollichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Brisou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (9), pp.1013 - 1024. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41590-018-0181-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein complex scaffolding predicted as a prevalent function of long non-coding RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cipriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Delli ponti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkx1169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Dimensional Single-Cell Analysis Identifies Organ-Specific Signatures and Conserved NK Cell Subsets in Humans and Mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Crinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Milpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Escaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Piperoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Galluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (5), pp.971--986.e5. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.immuni.2018.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanabenz inhibits TLR9 signaling through a pathway that is independent of eIF2α dephosphorylation by the GADD34/PP1c complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voahirana Camosseto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (514), pp.eaam8104. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scisignal.aam8104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein synthesis inhibition and GADD34 control IFN‐β heterogeneous expression in response to dsRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael J Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (6), pp.761 - 782. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embj.201695000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanabenz prevents D-galactosamine/LPS-induced liver damage and mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perego Jessica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Chasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2017.00679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbed human sub-networks by Fusobacterium nucleatum candidate virulence proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shérazade Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-017-0307-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux through a Markov chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouerdia Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.136 - 146. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2016.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasha: a versatile R package for piling chromatin HTS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fenouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (16), pp.2528 - 2530. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btw206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BubbleGUM: automatic extraction of phenotype molecular signatures and comprehensive visualization of multiple Gene Set Enrichment Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Montañana-Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Phong Vu Manh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (814), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-2012-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme multifunctional proteins identified from a human protein interaction network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E Chapple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Guien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becker Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.7412. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms8412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrosine phosphorylation of RNA polymerase II CTD is associated with antisense promoter transcription and active enhancers in mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heidemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.02105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clust&See: A Cytoscape plugin for the identification, visualization and manipulation of network clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E. Chapple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (2), pp.91-93. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystems.2013.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and Phase Transitions I. Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Franzosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 783, pp.189-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological aspects of geometrical signatures of phase transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Franzosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapo Casetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pettini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (5), pp.R5009 - R5012. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.60.R5009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for cosmography at high redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Triay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 279 (2), pp.564 - 570. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/279.2.564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InteractORF, predictions of human sORF functions from an interactome study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Slivak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Choteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFBI, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Cell Longitudinal Characterization of FL Heterogeneity and Residual Disease in the Bone Marrow from Low-Tumor Burden FL Enrolled in the Flirt Clinical Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Beyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilenia Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noushin Mossadegh-Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th ASH Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Diego, United States. pp.852, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2023-186070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical modelling of cellular decision processes with GINsim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chaouiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Naldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Berenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Cell Atlas of Diffuse Large B-Cell Lymphoma Reveals Integrated Malignant B Cell and Tumor Microenvironment Characteristics Associated with Clinical Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sarrabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Escaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th ASH Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, En ligne, France. 66th ASH Annual Meeting Abstracts, 144 (Supplement 1), pp.1597-1597, 2024, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2024-209815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to organise a scientific competition to benchmark methods and algorithms in computational biology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Homberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Térézol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445539v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;mimic&amp;lt;/i&amp;gt;INT: a workflow for microbe-host protein interaction inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien A Choteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Cristianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Drets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Boujeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of natural variations of cardiac performance in flies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saswati Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Castro-Mondragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kremmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of natural variations of cardiac performance in flies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saswati Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Castro-Mondragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kremmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental detection of long-distance interactions between biomolecules through their diffusion behavior: Numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Nardecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Preto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and Phase Transitions: Paradigmatic Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Franzosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution immune atlas of murine healthy prostate and prostate cancer from neoplasia to adenocarcinoma stage in the inducible PTEN(i)pe-/- mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:9f3f2f27d216ae0e81ee1cc9886334567a81ff23;origin=https://github.com/CIML-bioinformatic/BMMlab_Prostate-CD45Pos-PTENKO;visit=swh:1:snp:53a9fbcbc10edc1c1255ad3e504a186816d47322;anchor=swh:1:rev:7f8b43c3e9fdadd936b173919a8392ee7037a36c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500795v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bavais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Chevallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge A van de Pavert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf043" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345786v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Pervizou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna de Chiara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Nestor-Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chasson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2025.2562220" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04284853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brochet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hannouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lopez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04228229v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Langen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Hammal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gu&#233;ret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2023.100411" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Arroyo Portilla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wagner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Luciani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lagier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2023.05.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240693v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saswati Saha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Castro Mondragon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Kervadec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Lynott" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82459" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03800774v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence R&#246;der" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac715" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03831919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Maria Ianni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laugier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Farage Frade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Silva Nunes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.958200" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04117605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ianni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P S Nunes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda F Frade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila C Teixeira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1020572" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Etiennot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Escali&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galluso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.768989" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03268485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien A Choteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Wagner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baab032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013466v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bellomo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mondor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lagueyrie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Stewart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2020.06.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980979v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Bonnardel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment da Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.03.043" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02915324v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milesa Simic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Manosalva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Gentek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheleh R Shayan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02561110v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noudjoud Attaf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Cervera-Marzal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Dong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Gil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Renand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00216" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02333148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Choobdar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ahsen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Crawford" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Tomasoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Fang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-019-0509-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01907669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Ribeiro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galadriel Briere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bely" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zanzoni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Gaetano Tartaglia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40939-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milpied" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Cervera-Marzal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mollichella" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tesson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brisou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-018-0181-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01882683v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bischof" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Duffraisse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Furger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leiore Ajuria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giraud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.38853" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644177v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cipriano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Delli&#160;ponti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1169" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02086845v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Crinier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Escaliere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Piperoglou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2018.09.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02086881v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perego" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Mendes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bourbon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Camosseto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Combes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aam8104" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01580138v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Braham" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-017-0307-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476255v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dalet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael J Arg&#252;ello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jaeger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201695000" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perego Jessica" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laprie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00679" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407393v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descostes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Koch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad Maqbool" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw206" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406815v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Floriani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lima" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdia Ourrad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2016.10.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407399v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Chapple" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robisson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becker Emmanuelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8412" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01236135v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpentier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monta&#241;ana-Sanchis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalod" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2012-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01431911v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heidemann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sch&#252;ller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02105" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832028v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Chapple" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2013.05.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145212v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Franzosi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pettini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01431976v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Casetti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.R5009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01431981v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Triay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spinelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/279.2.564" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728503v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Slivak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Choteau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344694v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Beyou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Papa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Mossadegh-Keller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Baaklini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-186070" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261855v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Naldi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Monteiro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Berenguier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05545092v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarrabay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mazuel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-209815" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445539v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Homberg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Amblard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane T&#233;r&#233;zol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240079v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien A Choteau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Cristianini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Maldonado" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Drets" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Boujeant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446827v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Castro-Mondragon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386388v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252344v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Nardecchia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Preto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gori" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01431921v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04887710v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9f3f2f27d216ae0e81ee1cc9886334567a81ff23;origin=https://github.com/CIML-bioinformatic/BMMlab_Prostate-CD45Pos-PTENKO;visit=swh:1:snp:53a9fbcbc10edc1c1255ad3e504a186816d47322;anchor=swh:1:rev:7f8b43c3e9fdadd936b173919a8392ee7037a36c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345786v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Pervizou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna de Chiara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Nestor-Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chasson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2025.2562220" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bavais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Chevallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge A van de Pavert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf043" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04284853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brochet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hannouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lopez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04228229v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Langen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Hammal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gu&#233;ret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2023.100411" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Arroyo Portilla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wagner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Luciani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lagier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2023.05.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03831919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Maria Ianni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laugier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Farage Frade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Silva Nunes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.958200" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03800774v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saswati Saha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence R&#246;der" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac715" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240693v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Castro Mondragon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Kervadec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Lynott" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82459" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04117605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ianni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P S Nunes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda F Frade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila C Teixeira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1020572" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Etiennot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Escali&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galluso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.768989" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03268485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien A Choteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Wagner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baab032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02561110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noudjoud Attaf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Cervera-Marzal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Dong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Gil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Renand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00216" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980979v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Bonnardel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment da Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.03.043" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013466v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bellomo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mondor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lagueyrie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Stewart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2020.06.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02915324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milesa Simic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Manosalva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Gentek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheleh R Shayan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02333148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Choobdar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ahsen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Crawford" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Tomasoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Fang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-019-0509-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01907669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Ribeiro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galadriel Briere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bely" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zanzoni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Gaetano Tartaglia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40939-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01882683v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bischof" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Duffraisse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Furger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leiore Ajuria" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giraud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.38853" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858136v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milpied" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Cervera-Marzal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mollichella" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tesson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brisou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-018-0181-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644177v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cipriano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Delli&#160;ponti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1169" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02086845v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Crinier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Escaliere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Piperoglou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2018.09.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02086881v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perego" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Mendes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bourbon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Camosseto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Combes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aam8104" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476255v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dalet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael J Arg&#252;ello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jaeger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201695000" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533164v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perego Jessica" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laprie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00679" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01580138v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Braham" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-017-0307-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Floriani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lima" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdia Ourrad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2016.10.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407393v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descostes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Koch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad Maqbool" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw206" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01236135v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpentier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monta&#241;ana-Sanchis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalod" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2012-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407399v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Chapple" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robisson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becker Emmanuelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8412" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01431911v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heidemann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sch&#252;ller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02105" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832028v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Chapple" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2013.05.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145212v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Franzosi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pettini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01431976v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Casetti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.R5009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01431981v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Triay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spinelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/279.2.564" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728503v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Slivak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Choteau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344694v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Beyou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Papa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Mossadegh-Keller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Baaklini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-186070" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261855v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Naldi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Monteiro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Berenguier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05545092v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarrabay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mazuel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-209815" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445539v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Homberg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Amblard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane T&#233;r&#233;zol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240079v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien A Choteau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Cristianini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Maldonado" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Drets" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Boujeant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446827v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Castro-Mondragon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386388v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252344v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Nardecchia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Preto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gori" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01431921v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04887710v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9f3f2f27d216ae0e81ee1cc9886334567a81ff23;origin=https://github.com/CIML-bioinformatic/BMMlab_Prostate-CD45Pos-PTENKO;visit=swh:1:snp:53a9fbcbc10edc1c1255ad3e504a186816d47322;anchor=swh:1:rev:7f8b43c3e9fdadd936b173919a8392ee7037a36c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>