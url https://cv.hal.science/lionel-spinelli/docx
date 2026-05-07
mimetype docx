--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel Spinelli </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the immune landscape in healthy mouse prostate and during prostate cancer progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despoina Pervizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna de Chiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Nestor-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Chasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OncoImmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.2562220. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2162402X.2025.2562220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciGeneX: enhancing transcriptional analysis through gene module detection in single-cell and spatial transcriptomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bavais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge A van de Pavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Puthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqaf043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChagasDB: 80 years of publicly available data on the molecular host response to &amp;lt;i&amp;gt;Trypanosoma cruzi&amp;lt;/i&amp;gt; infection in a single database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mouren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hannouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.baad037. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baad037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing intergenic transcription at RNA polymerase II binding sites in normal and cancer tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Langen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Hammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mouren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.100411. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2023.100411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyer’s patch phagocytes acquire specific transcriptional programs that influence their maturation and activation profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Arroyo Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fenouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.527-547. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mucimm.2023.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic regulation of transcription factor binding motifs promotes Th1 response in Chagas disease cardiomyopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Maria Ianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Farage Frade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Silva Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.958200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epi-MEIF: detecting higher order epistatic interactions for complex traits using mixed effect conditional inference forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saswati Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.gkac715. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkac715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of natural variation of cardiac performance from flies to humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saswati Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Castro Mondragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Lynott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e82459. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.82459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood DNA methylation marks discriminate Chagas cardiomyopathy disease clinical forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João P S Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda F Frade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila C Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.1020572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type 1 Innate Lymphoid Cells Limit the Antitumoral Immune Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Etiennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Escalière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Galluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.768989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetamORF: a repository of unique short open reading frames identified by both experimental and computational approaches for gene and metagene analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien A Choteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baab032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FB5P-seq: FACS-Based 5-Prime End Single-Cell RNA-seq for Integrative Analysis of Transcriptome and Antigen Receptor Repertoire in B and T Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noudjoud Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Cervera-Marzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.216. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.00216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02561110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation Paths of Peyer’s Patch LysoDCs Are Linked to Sampling Site Positioning, Migration, and T Cell Priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Arroyo Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.107479. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2020.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reticular Fibroblasts Expressing the Transcription Factor WT1 Define a Stromal Niche that Maintains and Replenishes Splenic Red Pulp Macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Bellomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mondor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lagueyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (1), pp.127 - 142.e7. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.immuni.2020.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Waves from the Hemogenic Endothelium Give Rise to Layered Lymphoid Tissue Inducer Cell Ontogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milesa Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Manosalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Gentek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheleh R Shayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (6), pp.108004. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02915324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of network module identification across complex diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Choobdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Ahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Tomasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (9), pp.843-852. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41592-019-0509-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoonDB 2.0: an updated database of extreme multifunctional and moonlighting proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galadriel Briere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky1039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-transcriptional regulatory patterns revealed by protein-RNA interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Gaetano Tartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.4302. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-40939-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a versatile BiFC ORFeome library for analyzing protein-protein interactions in live Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bischof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Duffraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Furger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leiore Ajuria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.38853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human germinal center transcriptional programs are de-synchronized in B cell lymphoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Milpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Cervera-Marzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mollichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Brisou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (9), pp.1013 - 1024. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41590-018-0181-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein complex scaffolding predicted as a prevalent function of long non-coding RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cipriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Delli ponti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkx1169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Dimensional Single-Cell Analysis Identifies Organ-Specific Signatures and Conserved NK Cell Subsets in Humans and Mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Crinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Milpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Escaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Piperoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Galluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (5), pp.971--986.e5. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.immuni.2018.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanabenz inhibits TLR9 signaling through a pathway that is independent of eIF2α dephosphorylation by the GADD34/PP1c complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voahirana Camosseto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (514), pp.eaam8104. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scisignal.aam8104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein synthesis inhibition and GADD34 control IFN‐β heterogeneous expression in response to dsRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael J Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (6), pp.761 - 782. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embj.201695000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanabenz prevents D-galactosamine/LPS-induced liver damage and mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perego Jessica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Chasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2017.00679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbed human sub-networks by Fusobacterium nucleatum candidate virulence proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shérazade Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-017-0307-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux through a Markov chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouerdia Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.136 - 146. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2016.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasha: a versatile R package for piling chromatin HTS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fenouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (16), pp.2528 - 2530. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btw206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BubbleGUM: automatic extraction of phenotype molecular signatures and comprehensive visualization of multiple Gene Set Enrichment Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Montañana-Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Phong Vu Manh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (814), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-2012-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme multifunctional proteins identified from a human protein interaction network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E Chapple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Guien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becker Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.7412. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms8412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrosine phosphorylation of RNA polymerase II CTD is associated with antisense promoter transcription and active enhancers in mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heidemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.02105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clust&See: A Cytoscape plugin for the identification, visualization and manipulation of network clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E. Chapple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (2), pp.91-93. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystems.2013.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and Phase Transitions I. Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Franzosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 783, pp.189-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological aspects of geometrical signatures of phase transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Franzosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapo Casetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pettini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (5), pp.R5009 - R5012. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.60.R5009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for cosmography at high redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Triay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 279 (2), pp.564 - 570. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/279.2.564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InteractORF, predictions of human sORF functions from an interactome study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Slivak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Choteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFBI, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Cell Longitudinal Characterization of FL Heterogeneity and Residual Disease in the Bone Marrow from Low-Tumor Burden FL Enrolled in the Flirt Clinical Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Beyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilenia Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noushin Mossadegh-Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th ASH Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Diego, United States. pp.852, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2023-186070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical modelling of cellular decision processes with GINsim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chaouiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Naldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Berenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Cell Atlas of Diffuse Large B-Cell Lymphoma Reveals Integrated Malignant B Cell and Tumor Microenvironment Characteristics Associated with Clinical Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sarrabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Escaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th ASH Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, En ligne, France. 66th ASH Annual Meeting Abstracts, 144 (Supplement 1), pp.1597-1597, 2024, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2024-209815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to organise a scientific competition to benchmark methods and algorithms in computational biology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Homberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Térézol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445539v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;mimic&amp;lt;/i&amp;gt;INT: a workflow for microbe-host protein interaction inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien A Choteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Cristianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Drets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Boujeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of natural variations of cardiac performance in flies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saswati Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Castro-Mondragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kremmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of natural variations of cardiac performance in flies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saswati Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Castro-Mondragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kremmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental detection of long-distance interactions between biomolecules through their diffusion behavior: Numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Nardecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Preto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and Phase Transitions: Paradigmatic Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Franzosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution immune atlas of murine healthy prostate and prostate cancer from neoplasia to adenocarcinoma stage in the inducible PTEN(i)pe-/- mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:9f3f2f27d216ae0e81ee1cc9886334567a81ff23;origin=https://github.com/CIML-bioinformatic/BMMlab_Prostate-CD45Pos-PTENKO;visit=swh:1:snp:53a9fbcbc10edc1c1255ad3e504a186816d47322;anchor=swh:1:rev:7f8b43c3e9fdadd936b173919a8392ee7037a36c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel Spinelli </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciGeneX: enhancing transcriptional analysis through gene module detection in single-cell and spatial transcriptomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bavais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge A van de Pavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Puthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqaf043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the immune landscape in healthy mouse prostate and during prostate cancer progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despoina Pervizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna de Chiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Nestor-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Chasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OncoImmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.2562220. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2162402X.2025.2562220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing intergenic transcription at RNA polymerase II binding sites in normal and cancer tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Langen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Hammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mouren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.100411. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2023.100411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChagasDB: 80 years of publicly available data on the molecular host response to &amp;lt;i&amp;gt;Trypanosoma cruzi&amp;lt;/i&amp;gt; infection in a single database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mouren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hannouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.baad037. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baad037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyer’s patch phagocytes acquire specific transcriptional programs that influence their maturation and activation profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Arroyo Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fenouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.527-547. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mucimm.2023.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epi-MEIF: detecting higher order epistatic interactions for complex traits using mixed effect conditional inference forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saswati Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.gkac715. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkac715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic regulation of transcription factor binding motifs promotes Th1 response in Chagas disease cardiomyopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Maria Ianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Farage Frade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Silva Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.958200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of natural variation of cardiac performance from flies to humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saswati Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Castro Mondragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Lynott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e82459. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.82459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood DNA methylation marks discriminate Chagas cardiomyopathy disease clinical forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João P S Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda F Frade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila C Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.1020572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type 1 Innate Lymphoid Cells Limit the Antitumoral Immune Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Etiennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Escalière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Galluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.768989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetamORF: a repository of unique short open reading frames identified by both experimental and computational approaches for gene and metagene analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien A Choteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baab032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FB5P-seq: FACS-Based 5-Prime End Single-Cell RNA-seq for Integrative Analysis of Transcriptome and Antigen Receptor Repertoire in B and T Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noudjoud Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Cervera-Marzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.216. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.00216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02561110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Waves from the Hemogenic Endothelium Give Rise to Layered Lymphoid Tissue Inducer Cell Ontogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milesa Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Manosalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Gentek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheleh R Shayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (6), pp.108004. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02915324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reticular Fibroblasts Expressing the Transcription Factor WT1 Define a Stromal Niche that Maintains and Replenishes Splenic Red Pulp Macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Bellomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mondor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lagueyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (1), pp.127 - 142.e7. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.immuni.2020.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation Paths of Peyer’s Patch LysoDCs Are Linked to Sampling Site Positioning, Migration, and T Cell Priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Arroyo Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.107479. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2020.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of network module identification across complex diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Choobdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Ahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Tomasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (9), pp.843-852. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41592-019-0509-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoonDB 2.0: an updated database of extreme multifunctional and moonlighting proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galadriel Briere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky1039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-transcriptional regulatory patterns revealed by protein-RNA interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Gaetano Tartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.4302. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-40939-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a versatile BiFC ORFeome library for analyzing protein-protein interactions in live Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bischof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Duffraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Furger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leiore Ajuria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.38853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human germinal center transcriptional programs are de-synchronized in B cell lymphoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Milpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Cervera-Marzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mollichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Brisou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (9), pp.1013 - 1024. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41590-018-0181-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein complex scaffolding predicted as a prevalent function of long non-coding RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cipriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Delli ponti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkx1169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Dimensional Single-Cell Analysis Identifies Organ-Specific Signatures and Conserved NK Cell Subsets in Humans and Mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Crinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Milpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Escaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Piperoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Galluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (5), pp.971--986.e5. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.immuni.2018.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanabenz inhibits TLR9 signaling through a pathway that is independent of eIF2α dephosphorylation by the GADD34/PP1c complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voahirana Camosseto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (514), pp.eaam8104. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scisignal.aam8104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbed human sub-networks by Fusobacterium nucleatum candidate virulence proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shérazade Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-017-0307-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein synthesis inhibition and GADD34 control IFN‐β heterogeneous expression in response to dsRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael J Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (6), pp.761 - 782. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embj.201695000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanabenz prevents D-galactosamine/LPS-induced liver damage and mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perego Jessica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Chasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2017.00679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasha: a versatile R package for piling chromatin HTS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fenouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (16), pp.2528 - 2530. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btw206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux through a Markov chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouerdia Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.136 - 146. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2016.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BubbleGUM: automatic extraction of phenotype molecular signatures and comprehensive visualization of multiple Gene Set Enrichment Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Montañana-Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Phong Vu Manh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (814), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-2012-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme multifunctional proteins identified from a human protein interaction network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E Chapple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Guien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becker Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.7412. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms8412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrosine phosphorylation of RNA polymerase II CTD is associated with antisense promoter transcription and active enhancers in mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heidemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.02105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clust&See: A Cytoscape plugin for the identification, visualization and manipulation of network clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E. Chapple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (2), pp.91-93. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystems.2013.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and Phase Transitions I. Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Franzosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 783, pp.189-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological aspects of geometrical signatures of phase transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Franzosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapo Casetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pettini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (5), pp.R5009 - R5012. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.60.R5009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for cosmography at high redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Triay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 279 (2), pp.564 - 570. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/279.2.564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InteractORF, predictions of human sORF functions from an interactome study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Slivak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Choteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFBI, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Cell Longitudinal Characterization of FL Heterogeneity and Residual Disease in the Bone Marrow from Low-Tumor Burden FL Enrolled in the Flirt Clinical Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Beyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilenia Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noushin Mossadegh-Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th ASH Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Diego, United States. pp.852, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2023-186070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical modelling of cellular decision processes with GINsim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chaouiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Naldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Berenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Cell Atlas of Diffuse Large B-Cell Lymphoma Reveals Integrated Malignant B Cell and Tumor Microenvironment Characteristics Associated with Clinical Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sarrabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Escaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th ASH Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, En ligne, France. 66th ASH Annual Meeting Abstracts, 144 (Supplement 1), pp.1597-1597, 2024, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2024-209815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to organise a scientific competition to benchmark methods and algorithms in computational biology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Homberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Térézol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445539v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;mimic&amp;lt;/i&amp;gt;INT: a workflow for microbe-host protein interaction inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien A Choteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Cristianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Drets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Boujeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of natural variations of cardiac performance in flies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saswati Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Castro-Mondragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kremmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of natural variations of cardiac performance in flies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saswati Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Castro-Mondragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kremmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental detection of long-distance interactions between biomolecules through their diffusion behavior: Numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Nardecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Preto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and Phase Transitions: Paradigmatic Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Franzosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution immune atlas of murine healthy prostate and prostate cancer from neoplasia to adenocarcinoma stage in the inducible PTEN(i)pe-/- mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:9f3f2f27d216ae0e81ee1cc9886334567a81ff23;origin=https://github.com/CIML-bioinformatic/BMMlab_Prostate-CD45Pos-PTENKO;visit=swh:1:snp:53a9fbcbc10edc1c1255ad3e504a186816d47322;anchor=swh:1:rev:7f8b43c3e9fdadd936b173919a8392ee7037a36c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345786v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Pervizou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna de Chiara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Nestor-Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chasson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2025.2562220" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bavais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Chevallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge A van de Pavert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf043" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04284853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brochet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hannouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lopez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04228229v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Langen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Hammal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gu&#233;ret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2023.100411" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Arroyo Portilla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wagner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Luciani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lagier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2023.05.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03831919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Maria Ianni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laugier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Farage Frade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Silva Nunes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.958200" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03800774v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saswati Saha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence R&#246;der" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac715" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240693v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Castro Mondragon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Kervadec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Lynott" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82459" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04117605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ianni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P S Nunes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda F Frade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila C Teixeira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1020572" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Etiennot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Escali&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galluso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.768989" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03268485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien A Choteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Wagner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baab032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02561110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noudjoud Attaf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Cervera-Marzal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Dong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Gil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Renand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00216" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980979v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Bonnardel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment da Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.03.043" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013466v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bellomo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mondor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lagueyrie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Stewart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2020.06.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02915324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milesa Simic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Manosalva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Gentek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheleh R Shayan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02333148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Choobdar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ahsen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Crawford" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Tomasoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Fang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-019-0509-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01907669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Ribeiro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galadriel Briere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bely" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zanzoni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Gaetano Tartaglia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40939-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01882683v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bischof" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Duffraisse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Furger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leiore Ajuria" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giraud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.38853" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858136v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milpied" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Cervera-Marzal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mollichella" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tesson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brisou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-018-0181-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644177v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cipriano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Delli&#160;ponti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1169" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02086845v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Crinier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Escaliere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Piperoglou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2018.09.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02086881v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perego" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Mendes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bourbon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Camosseto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Combes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aam8104" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476255v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dalet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael J Arg&#252;ello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jaeger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201695000" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533164v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perego Jessica" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laprie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00679" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01580138v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Braham" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-017-0307-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Floriani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lima" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdia Ourrad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2016.10.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407393v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descostes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Koch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad Maqbool" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw206" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01236135v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpentier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monta&#241;ana-Sanchis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalod" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2012-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407399v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Chapple" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robisson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becker Emmanuelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8412" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01431911v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heidemann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sch&#252;ller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02105" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832028v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Chapple" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2013.05.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145212v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Franzosi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pettini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01431976v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Casetti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.R5009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01431981v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Triay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spinelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/279.2.564" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728503v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Slivak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Choteau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344694v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Beyou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Papa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Mossadegh-Keller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Baaklini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-186070" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261855v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Naldi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Monteiro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Berenguier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05545092v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarrabay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mazuel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-209815" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445539v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Homberg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Amblard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane T&#233;r&#233;zol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240079v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien A Choteau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Cristianini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Maldonado" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Drets" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Boujeant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446827v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Castro-Mondragon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386388v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252344v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Nardecchia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Preto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gori" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01431921v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04887710v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9f3f2f27d216ae0e81ee1cc9886334567a81ff23;origin=https://github.com/CIML-bioinformatic/BMMlab_Prostate-CD45Pos-PTENKO;visit=swh:1:snp:53a9fbcbc10edc1c1255ad3e504a186816d47322;anchor=swh:1:rev:7f8b43c3e9fdadd936b173919a8392ee7037a36c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500795v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bavais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Chevallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge A van de Pavert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf043" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345786v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Pervizou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna de Chiara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Nestor-Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chasson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2025.2562220" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04228229v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Langen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Hammal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gu&#233;ret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouren" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2023.100411" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04284853v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brochet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hannouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lopez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad037" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Arroyo Portilla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wagner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Luciani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lagier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2023.05.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03800774v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saswati Saha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence R&#246;der" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac715" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03831919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Maria Ianni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laugier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Farage Frade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Silva Nunes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.958200" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240693v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Castro Mondragon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Kervadec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Lynott" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82459" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04117605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ianni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P S Nunes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda F Frade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila C Teixeira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1020572" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Etiennot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Escali&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galluso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.768989" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03268485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien A Choteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Wagner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baab032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02561110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noudjoud Attaf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Cervera-Marzal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Dong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Gil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Renand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00216" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02915324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milesa Simic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Manosalva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Gentek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheleh R Shayan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013466v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bellomo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mondor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lagueyrie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Stewart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2020.06.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Bonnardel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment da Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.03.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02333148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Choobdar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ahsen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Crawford" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Tomasoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Fang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-019-0509-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01907669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Ribeiro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galadriel Briere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bely" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zanzoni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Gaetano Tartaglia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40939-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01882683v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bischof" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Duffraisse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Furger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leiore Ajuria" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giraud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.38853" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858136v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milpied" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Cervera-Marzal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mollichella" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tesson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brisou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-018-0181-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644177v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cipriano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Delli&#160;ponti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1169" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02086845v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Crinier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Escaliere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Piperoglou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2018.09.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02086881v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perego" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Mendes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bourbon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Camosseto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Combes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aam8104" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01580138v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Braham" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-017-0307-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476255v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dalet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael J Arg&#252;ello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jaeger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201695000" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perego Jessica" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laprie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00679" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407393v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descostes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Koch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad Maqbool" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw206" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406815v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Floriani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lima" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdia Ourrad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2016.10.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01236135v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpentier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monta&#241;ana-Sanchis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalod" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2012-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407399v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Chapple" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robisson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becker Emmanuelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8412" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01431911v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heidemann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sch&#252;ller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02105" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832028v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Chapple" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2013.05.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145212v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Franzosi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pettini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01431976v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Casetti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.R5009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01431981v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Triay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spinelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/279.2.564" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728503v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Slivak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Choteau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344694v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Beyou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Papa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Mossadegh-Keller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Baaklini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-186070" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261855v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Naldi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Monteiro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Berenguier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05545092v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarrabay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mazuel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-209815" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445539v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Homberg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Amblard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane T&#233;r&#233;zol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240079v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien A Choteau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Cristianini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Maldonado" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Drets" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Boujeant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446827v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Castro-Mondragon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386388v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252344v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Nardecchia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Preto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gori" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01431921v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04887710v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9f3f2f27d216ae0e81ee1cc9886334567a81ff23;origin=https://github.com/CIML-bioinformatic/BMMlab_Prostate-CD45Pos-PTENKO;visit=swh:1:snp:53a9fbcbc10edc1c1255ad3e504a186816d47322;anchor=swh:1:rev:7f8b43c3e9fdadd936b173919a8392ee7037a36c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>